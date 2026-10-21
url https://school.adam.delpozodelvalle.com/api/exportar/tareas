--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,1157 +10,1458 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tareas propias</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">66 ideas por investigar · generado el 22/08/2026</w:t>
+        <w:t xml:space="preserve">66 ideas por investigar · generado el 21/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">INTERACCIÓN HUMANO-COMPUTADORA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Buscar los golfos de ejecución y evaluación de Norman, leer el original  (10/08/2026 — Introducción a la IHC · Problemas centrales y disciplinas involucradas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Investigar qué es una affordance y de dónde viene el término  (10/08/2026 — Introducción a la IHC · Problemas centrales y disciplinas involucradas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Pensar tema para el proyecto del semestre  (10/08/2026 — Introducción a la IHC · Problemas centrales y disciplinas involucradas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESTRUCTURAS DE DATOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Repasar apuntadores de C antes del miércoles  (10/08/2026 — Interés de las estructuras de datos · Almacenar, organizar y recuperar)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Instalar un compilador y valgrind  (10/08/2026 — Interés de las estructuras de datos · Almacenar, organizar y recuperar)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Investigar qué es notación O grande, la vamos a usar todo el semestre  (10/08/2026 — Interés de las estructuras de datos · Almacenar, organizar y recuperar)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TEORÍA DE LA COMPUTACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Investigar qué hace exactamente cada disciplina de la lista, cuáles me interesan  (10/08/2026 — Presentación del curso · Disciplinas de la ciencia de la computación)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Buscar por qué la teoría de la computación es anterior a la primera computadora  (10/08/2026 — Presentación del curso · Disciplinas de la ciencia de la computación)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SISTEMAS EMBEBIDOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Instalar Quartus y ActiveHDL antes del miércoles  (10/08/2026 — Presentación del curso · Introducción a los sistemas embebidos)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Ver videos de nandland para ir entendiendo qué es una FPGA  (10/08/2026 — Presentación del curso · Introducción a los sistemas embebidos)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Investigar diferencia real entre VHDL y Verilog, cuál conviene aprender primero  (10/08/2026 — Presentación del curso · Introducción a los sistemas embebidos)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESCRITURA ACADÉMICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Comprar el libro del semestre esta semana  (11/08/2026 — Unidad 0 · Introducción al programa y encuadre del curso)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Ir pensando temas posibles para el artículo, que sean de sistemas  (11/08/2026 — Unidad 0 · Introducción al programa y encuadre del curso)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Investigar qué es un artículo de revisión y en qué se diferencia de uno de investigación  (11/08/2026 — Unidad 0 · Introducción al programa y encuadre del curso)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ALEMÁN I</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Comprar el libro en la Librería Británica esta semana  (11/08/2026 — Einführung · Syllabus und Blackboard)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Crear cuenta en allango para los audios  (11/08/2026 — Einführung · Syllabus und Blackboard)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Übungsbuch capítulo 1: fecha límite 13 de agosto a las 11:00 AM, no hay prórroga  (11/08/2026 — Einführung · Syllabus und Blackboard)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ECUACIONES DIFERENCIALES ORDINARIAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Repasar derivadas e integrales, sobre todo integración por partes y fracciones parciales  (11/08/2026 — Definiciones y terminología)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Conseguir el Zill 11ª edición  (11/08/2026 — Definiciones y terminología)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Investigar por qué la solución general tiene n constantes para orden n  (11/08/2026 — Definiciones y terminología)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESTRUCTURAS DE DATOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Correr valgrind sobre un programa mío con fuga a propósito, para ver qué reporta  (12/08/2026 — Lenguaje C: manejo de memoria)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Investigar por qué sizeof de un arreglo cambia dentro de una función  (12/08/2026 — Lenguaje C: manejo de memoria)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TEORÍA DE LA COMPUTACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Leer sobre los teoremas de incompletitud de Gödel, entender al menos el enunciado  (12/08/2026 — Desarrollo de las ciencias computacionales)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Qué es el cálculo lambda y por qué es equivalente a las máquinas de Turing  (12/08/2026 — Desarrollo de las ciencias computacionales)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Ver por qué P vs NP vale un millón de dólares  (12/08/2026 — Desarrollo de las ciencias computacionales)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LABORATORIO DE INTERACCIÓN HUMANO-COMPUTADORA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Elegir ya el tema del proyecto y con quién lo hago  (12/08/2026 — Presentación del laboratorio · Primer análisis de interfaces)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Revisar interfaces que uso diario y anotar qué me molesta de cada una  (12/08/2026 — Presentación del laboratorio · Primer análisis de interfaces)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LABORATORIO DE SISTEMAS EMBEBIDOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Dejar instaladas las herramientas y probar que compilan un ejemplo  (12/08/2026 — Presentación del laboratorio · La tarjeta FPGA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Bajar el manual de la tarjeta y ubicar la tabla de pines  (12/08/2026 — Presentación del laboratorio · La tarjeta FPGA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESCRITURA ACADÉMICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Hacer lista de 5 temas candidatos y buscar si hay literatura de cada uno  (13/08/2026 — Unidad 0 · Prueba de diagnóstico y encuadre de la lectura crítica)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Empezar a leer el libro desde ya, el reporte 1 es el 9 de septiembre  (13/08/2026 — Unidad 0 · Prueba de diagnóstico y encuadre de la lectura crítica)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Instalar Zotero para no rehacer las referencias después  (13/08/2026 — Unidad 0 · Prueba de diagnóstico y encuadre de la lectura crítica)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ALEMÁN I</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Memorizar las terminaciones de conjugación de una vez  (13/08/2026 — Kapitel 1 · Erste Kontakte)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Bajar la app de Deutsche Welle y ver Nicos Weg  (13/08/2026 — Kapitel 1 · Erste Kontakte)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Escuchar 10 min de alemán al día, aunque no entienda todavía  (13/08/2026 — Kapitel 1 · Erste Kontakte)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ECUACIONES DIFERENCIALES ORDINARIAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Graficar campos direccionales en Python o GeoGebra para verlos bien  (13/08/2026 — Clasificación, verificación de soluciones y modelado)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Zill 1.1 y 1.2, hacer 20 ejercicios solo clasificando sin resolver  (13/08/2026 — Clasificación, verificación de soluciones y modelado)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ARQUITECTURAS COMPUTACIONALES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Empezar nand2tetris por mi cuenta, aunque sea los primeros capítulos  (13/08/2026 — Presentación del curso · Qué es la arquitectura computacional)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Ver la serie de Ben Eater de construir una computadora desde cero  (13/08/2026 — Presentación del curso · Qué es la arquitectura computacional)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Investigar por qué RISC-V es abierto y qué implica eso  (13/08/2026 — Presentación del curso · Qué es la arquitectura computacional)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LABORATORIO DE ARQUITECTURAS COMPUTACIONALES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Instalar las herramientas y compilar un ejemplo antes del viernes  (14/08/2026 — Presentación del laboratorio · Qué vamos a construir)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Leer la especificación de RV32I, aunque sea el resumen de instrucciones  (14/08/2026 — Presentación del laboratorio · Qué vamos a construir)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Repasar Verilog básico, sobre todo diferencia entre = y &lt;=  (14/08/2026 — Presentación del laboratorio · Qué vamos a construir)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESTRUCTURAS DE DATOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.-Qué es tiempo discreto?  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.-Qué es tiempo continuo?  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.-Leer caldor fax capitulo 4 pero yo debo leerlo completo  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4.-Leer algo sobre econometría, microeconomía y macroeconomía  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Coeficiente de relación en tiempo discreto  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ecuación  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ecuación  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">B igual que A  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Como A, pero  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dividimos todo entre  de la ecuación 2  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">R+ -&gt; R+  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.-Convierta a tiempo continuo  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.-Explique el significado del coeficiente  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Estamos modelando el tiempo de forma más específica  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todo está íntimamente relacionado con una derivada logarítmica  (17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TEORÍA DE LA COMPUTACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Programar un autómata  (17/08/2026 — Qué es un algoritmo · Las tres áreas del curso)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Qué es un algoritmo? Es un conjunto de datos finitos, no debe ser una instrucción vaga  (17/08/2026 — Qué es un algoritmo · Las tres áreas del curso)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tres áreas principales:  (17/08/2026 — Qué es un algoritmo · Las tres áreas del curso)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autómata: Reconoce patrones  (17/08/2026 — Qué es un algoritmo · Las tres áreas del curso)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Computabilidad: Algoritmo general para un problema para saber si es computable  (17/08/2026 — Qué es un algoritmo · Las tres áreas del curso)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Complejidad: Cuantos algoritmos se necesitan o recursos para un problema  (17/08/2026 — Qué es un algoritmo · Las tres áreas del curso)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Como se acepta o rechaza una cadena?  (17/08/2026 — Qué es un algoritmo · Las tres áreas del curso)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ultimo símbolo de entrada registra donde se quedo el automata  (17/08/2026 — Qué es un algoritmo · Las tres áreas del curso)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>