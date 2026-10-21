--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,2326 +10,17596 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Teoría de la Computación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">NE111 · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">lunes de 16:00 a 17:15 — NE 111</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">miércoles de 16:00 a 17:15 — NE 111</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tareas y actividades (Ponderación por confirmar con el profesor)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Evaluaciones parciales (Ponderación por confirmar)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proyecto final (Ponderación por confirmar)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 10/08/2026 — Presentación del curso · Disciplinas de la ciencia de la computación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">De qué trata el curso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No estudia computadoras: estudia qué puede calcularse en principio, con qué recursos, y qué NO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pregunta central: ¿qué problemas son resolubles por una máquina?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Disciplinas de la ciencia de la computación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Teoría de la computación, algoritmos y estructuras de datos, lenguajes y compiladores.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Arquitectura, sistemas operativos y redes, bases de datos, IA, ingeniería de software.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Esta materia está debajo de Estructuras de Datos y de Arquitecturas: define qué tiene sentido intentar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo se trabaja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Clases teóricas participativas, tareas por tema, parciales por bloque, proyecto final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Blackboard para materiales y entregas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Recomendación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los temas se apilan. Trabajar constante importa más aquí que en otras materias.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Investigar qué hace exactamente cada disciplina de la lista, cuáles me interesan</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Buscar por qué la teoría de la computación es anterior a la primera computadora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 2 · 12/08/2026 — Desarrollo de las ciencias computacionales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Antes de las computadoras</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Babbage diseña la máquina analítica; Ada Lovelace escribe el primer algoritmo para una máquina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Boole formaliza la lógica como álgebra: después permite construir circuitos digitales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La crisis de los fundamentos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hilbert plantea el Entscheidungsproblem: un procedimiento mecánico que decida cualquier enunciado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La respuesta llegó en NEGATIVO, por tres caminos independientes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1931 Gödel: teoremas de incompletitud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1936 Church: cálculo lambda; el problema de la decisión no tiene solución.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1936 Turing: su máquina abstracta, mismo resultado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Por qué ganó el modelo de Turing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los tres son igual de potentes, pero el de Turing se parece a algo mecánico: se puede dibujar y explicar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">De la teoría a la máquina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1937 Shannon: el álgebra de Boole describe circuitos de conmutación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1945 Von Neumann: arquitectura de programa almacenado. Años 40: ENIAC, Colossus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">OJO con el orden: Turing demostró qué NO podría hacer una computadora antes de que existiera una.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Segunda ola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resuelto qué es computable, la pregunta pasa a cuánto cuesta. 1971 Cook plantea P vs NP, sigue abierto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Leer sobre los teoremas de incompletitud de Gödel, entender al menos el enunciado</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Qué es el cálculo lambda y por qué es equivalente a las máquinas de Turing</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Ver por qué P vs NP vale un millón de dólares</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 3 · 17/08/2026 — Qué es un algoritmo · Las tres áreas del curso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Programar un autómata</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Qué es un algoritmo? Es un conjunto de datos finitos, no debe ser una instrucción vaga</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tres áreas principales:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autómata: Reconoce patrones</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Computabilidad: Algoritmo general para un problema para saber si es computable</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Complejidad: Cuantos algoritmos se necesitan o recursos para un problema</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Como se acepta o rechaza una cadena?</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ultimo símbolo de entrada registra donde se quedo el automata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 4 · 19/08/2026 — Máquinas de Turing: definición</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL MODELO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una cinta infinita dividida en celdas y una cabeza que lee, escribe y se mueve UNA posición a izquierda o derecha. Con eso basta para capturar todo lo que cualquier computadora puede calcular.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFINICIÓN FORMAL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">MT = (Q, Σ, Γ, δ, q0, B, F)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Q — conjunto finito de estados.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Σ — alfabeto de entrada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Γ — alfabeto de cinta, con Σ ⊂ Γ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">B ∈ Γ − Σ — el símbolo blanco, que llena el resto de la cinta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">δ: Q × Γ → Q × Γ × {L, R} — la función de transición.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">q0 estado inicial, F estados de aceptación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UN PASO DE CÓMPUTO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Leer el símbolo bajo la cabeza, escribir uno nuevo en su lugar, mover la cabeza, cambiar de estado. Eso es TODO. La sorpresa del curso es que con esas cuatro acciones se puede calcular cualquier cosa calculable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EN QUÉ SE DIFERENCIA DE UNA COMPUTADORA REAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Memoria ilimitada (la real es finita).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Acceso secuencial: para llegar a la celda 1000 hay que pasar por las 999 anteriores.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sin registros, sin aritmética, sin nada más que leer y escribir símbolos.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es deliberadamente pobre. Si algo se puede calcular con este modelo mínimo, se puede con cualquiera más rico; y si no se puede aquí, tampoco allá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DESCRIPCIÓN INSTANTÁNEA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se escribe α q β: α es lo que hay a la izquierda de la cabeza, q el estado, β lo que hay desde la cabeza hacia la derecha. Un cómputo es una sucesión de descripciones instantáneas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOS TRES FINALES POSIBLES — lo más importante del día</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aceptar: llega a un estado de F.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rechazar: se detiene sin aceptar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">NO PARAR NUNCA: sigue trabajando indefinidamente.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El tercer caso es la diferencia decisiva con cualquier modelo anterior. Una MT PUEDE no detenerse, y eso no es un defecto del modelo: es una propiedad. De ahí sale todo el bloque de computabilidad y el problema de Halting.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(Notas reconstruidas del programa el 18-08. Contrastar con lo visto en clase y borrar esta línea al verificarlas.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Trazar a mano las descripciones instantáneas de una MT que reconozca cadenas terminadas en cero</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Buscar un simulador de máquinas de Turing en línea y jugar con él</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Ver por qué Turing la diseñó pensando en una persona con lápiz y papel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 5 · 24/08/2026 — Diseño de máquinas de Turing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Diseño de máquinas de Turing». Según la guía del maestro, lo central es: Marcar símbolos ya procesados con un carácter especial del alfabeto de cinta.; Ir y venir entre extremos, emparejando símbolos de uno y otro lado.; Usar el estado para recordar el símbolo que se acaba de leer.; Reservar zonas de la cinta como área de trabajo separada de la entrada.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diseño de máquinas de Turing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La pregunta guía es qué necesita recordar la máquina y qué puede marcar sobre la cinta. A diferencia de un autómata, aquí la cinta sirve como memoria de trabajo: se pueden dejar marcas y volver a leerlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota que no hizo falta una pila: bastó marcar sobre la cinta e ir y venir. Esa capacidad de escribir es lo que le da a la MT su potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La misma técnica funciona con tres bloques: se marca una a, una b y una c en cada pasada. Conviene retener este resultado, porque más adelante veremos que ni los autómatas finitos ni los de pila pueden reconocer este lenguaje. La MT sí, sin esfuerzo adicional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Además de aceptar o rechazar, una MT puede dejar un resultado en la cinta. Con esa lectura calcula funciones: la entrada se escribe al inicio y lo que quede al detenerse es la salida. Así se define qué significa que una función sea computable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diseñar máquinas de Turing que reconozcan palíndromos sobre {a,b} y que sumen uno a un número en binario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marcar símbolos ya procesados con un carácter especial del alfabeto de cinta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir y venir entre extremos, emparejando símbolos de uno y otro lado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar el estado para recordar el símbolo que se acaba de leer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reservar zonas de la cinta como área de trabajo separada de la entrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Marcar el primer 0 sin marcar y recordar en el estado que se buscó un 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Avanzar a la derecha hasta el primer 1 sin marcar y marcarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Regresar a la izquierda hasta el primer símbolo sin marcar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Repetir hasta que no queden ceros sin marcar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Verificar que tampoco queden unos sin marcar. Si es así, aceptar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO SE DISEÑA UNA MT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO SE DISEÑA UNA MT» en la sesión «Diseño de máquinas de Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÉCNICAS HABITUALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TÉCNICAS HABITUALES» en la sesión «Diseño de máquinas de Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO: RECONOCER 0ⁿ1ⁿ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJEMPLO: RECONOCER 0ⁿ1ⁿ» en la sesión «Diseño de máquinas de Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO: RECONOCER AⁿBⁿCⁿ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJEMPLO: RECONOCER AⁿBⁿCⁿ» en la sesión «Diseño de máquinas de Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MT COMO CALCULADORA DE FUNCIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MT COMO CALCULADORA DE FUNCIONES» en la sesión «Diseño de máquinas de Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «Diseño de máquinas de Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Marcar símbolos ya procesados con un carácter especial del alfabeto de cinta.: en el contexto de «Diseño de máquinas de Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ir y venir entre extremos, emparejando símbolos de uno y otro lado.: en el contexto de «Diseño de máquinas de Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Usar el estado para recordar el símbolo que se acaba de leer.: en el contexto de «Diseño de máquinas de Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reservar zonas de la cinta como área de trabajo separada de la entrada.: en el contexto de «Diseño de máquinas de Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Marcar el primer 0 sin marcar y recordar en el estado que se buscó un 0.: en el contexto de «Diseño de máquinas de Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Avanzar a la derecha hasta el primer 1 sin marcar y marcarlo.: en el contexto de «Diseño de máquinas de Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Regresar a la izquierda hasta el primer símbolo sin marcar.: en el contexto de «Diseño de máquinas de Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Repetir hasta que no queden ceros sin marcar.: en el contexto de «Diseño de máquinas de Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Verificar que tampoco queden unos sin marcar. Si es así, aceptar.: en el contexto de «Diseño de máquinas de Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 6 · 26/08/2026 — Variantes de máquinas de Turing · La máquina universal</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Marcar símbolos ya procesados con un carácter especial del alfabeto de cinta.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Ir y venir entre extremos, emparejando símbolos de uno y otro lado.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Usar el estado para recordar el símbolo que se acaba de leer.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Reservar zonas de la cinta como área de trabajo separada de la entrada.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Marcar el primer 0 sin marcar y recordar en el estado que se buscó un 0.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Avanzar a la derecha hasta el primer 1 sin marcar y marcarlo.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Regresar a la izquierda hasta el primer símbolo sin marcar.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Repetir hasta que no queden ceros sin marcar.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Diseño de máquinas de Turing» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 6 · 26/08/2026 — Variantes de máquinas de Turing · La máquina universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 7 · 31/08/2026 — La tesis de Church-Turing</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Variantes de máquinas de Turing · La máquina universal». Según la guía del maestro, lo central es: Multicinta — varias cintas con cabezas independientes.; Cinta infinita en ambas direcciones.; No determinista — δ devuelve un conjunto de transiciones posibles.; Multidimensional — la cinta es un plano en lugar de una línea.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variantes de máquinas de Turing · La máquina universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada variante se puede simular con la máquina básica. Ninguna reconoce más lenguajes. Lo que cambia es la eficiencia, no lo computable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que tantas variantes distintas resulten equivalentes es evidencia fuerte de que el modelo capta algo real y no un accidente de su definición. Es el argumento principal a favor de la tesis de Church-Turing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda MT se puede describir con una cadena finita: se numeran estados y símbolos y se escribe la tabla de transiciones. Esa cadena es la codificación ⟨M⟩ de la máquina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aquí ocurre el salto conceptual del curso: una máquina es un dato. Puede escribirse en la cinta de otra máquina, y por lo tanto puede ser la entrada de un programa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Existe una máquina de Turing U que recibe ⟨M, w⟩ —la codificación de una máquina y una entrada— y simula la ejecución de M sobre w. Hace lo que M haría: acepta si M acepta, rechaza si M rechaza, y no para si M no para.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La máquina universal es el concepto de computadora de programa almacenado: una sola máquina que ejecuta cualquier programa que se le dé como dato. Turing la formuló en 1936, nueve años antes de que Von Neumann describiera la arquitectura y casi una década antes de que existiera una computadora electrónica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">También es la semilla de la indecidibilidad. Si una máquina puede recibir máquinas como entrada, se puede preguntar qué pasa cuando recibe su propia codificación. Esa pregunta destruye el programa de Hilbert, y la veremos en la sesión 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proponer una codificación concreta para máquinas de Turing y escribir la codificación de una máquina de tres estados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multicinta — varias cintas con cabezas independientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cinta infinita en ambas direcciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No determinista — δ devuelve un conjunto de transiciones posibles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multidimensional — la cinta es un plano en lugar de una línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con varias cabezas sobre la misma cinta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una MT de k cintas que corre en tiempo t se simula en una sola cinta en O(t²).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una MT no determinista que corre en tiempo t se simula deterministamente en tiempo exponencial. Esa brecha es exactamente el problema P contra NP que veremos en el siguiente bloque.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VARIANTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VARIANTES» en la sesión «Variantes de máquinas de Turing · La máquina universal» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODAS SON EQUIVALENTES EN PODER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TODAS SON EQUIVALENTES EN PODER» en la sesión «Variantes de máquinas de Turing · La máquina universal» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ IMPORTA LA ROBUSTEZ DEL MODELO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ IMPORTA LA ROBUSTEZ DEL MODELO» en la sesión «Variantes de máquinas de Turing · La máquina universal» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CODIFICACIÓN DE UNA MÁQUINA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CODIFICACIÓN DE UNA MÁQUINA» en la sesión «Variantes de máquinas de Turing · La máquina universal» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA MÁQUINA UNIVERSAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA MÁQUINA UNIVERSAL» en la sesión «Variantes de máquinas de Turing · La máquina universal» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE ESTO SIGNIFICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE ESTO SIGNIFICA» en la sesión «Variantes de máquinas de Turing · La máquina universal» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «Variantes de máquinas de Turing · La máquina universal» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Multicinta — varias cintas con cabezas independientes.: en el contexto de «Variantes de máquinas de Turing · La máquina universal» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cinta infinita en ambas direcciones.: en el contexto de «Variantes de máquinas de Turing · La máquina universal» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No determinista — δ devuelve un conjunto de transiciones posibles.: en el contexto de «Variantes de máquinas de Turing · La máquina universal» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Multidimensional — la cinta es un plano en lugar de una línea.: en el contexto de «Variantes de máquinas de Turing · La máquina universal» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Con varias cabezas sobre la misma cinta.: en el contexto de «Variantes de máquinas de Turing · La máquina universal» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Una MT de k cintas que corre en tiempo t se simula en una sola cinta en O(t²).: en el contexto de «Variantes de máquinas de Turing · La máquina universal» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Una MT no determinista que corre en tiempo t se simula deterministamente en t…: en el contexto de «Variantes de máquinas de Turing · La máquina universal» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Multicinta — varias cintas con cabezas independientes.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cinta infinita en ambas direcciones.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «No determinista — δ devuelve un conjunto de transiciones posibles.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Multidimensional — la cinta es un plano en lugar de una línea.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Con varias cabezas sobre la misma cinta.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Una MT de k cintas que corre en tiempo t se simula en una sola cinta en O(t²).» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Una MT no determinista que corre en tiempo t se simula deterministamente en tiempo exponencial. Esa brecha es exactamente el problema P contra NP que veremos en el siguiente bloque.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Variantes de máquinas de Turing · La máquina universal» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 8 · 02/09/2026 — Recursión: definición y funcionamiento</w:t>
+        <w:t xml:space="preserve">Sesión 7 · 31/08/2026 — La tesis de Church-Turing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «La tesis de Church-Turing». Según la guía del maestro, lo central es: Máquinas de Turing — Turing, 1936.; Cálculo lambda — Church, 1936.; Funciones recursivas generales — Gödel y Kleene.; Algoritmos de Markov, máquinas de registros, autómatas celulares.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La tesis de Church-Turing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo lo que es efectivamente calculable por un procedimiento mecánico puede calcularse con una máquina de Turing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se puede demostrar, porque «efectivamente calculable» es una noción intuitiva, no matemática. La tesis afirma que la definición formal capta correctamente la idea informal. Es una afirmación sobre la adecuación del modelo, y podría en principio refutarse exhibiendo un procedimiento mecánico que ninguna MT pueda simular. Nadie lo ha logrado en noventa años.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varios investigadores formalizaron la computabilidad por caminos independientes y todos los formalismos resultaron equivalentes entre sí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que enfoques tan distintos converjan en la misma clase de funciones es la razón por la que la tesis se acepta universalmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un sistema es Turing-completo si puede simular una máquina de Turing. Todos los lenguajes de programación reales lo son, y por eso ninguno puede computar más que otro. Las diferencias entre ellos son de expresividad, comodidad y eficiencia, nunca de poder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El sistema de plantillas de C++, las hojas de cálculo con referencias, algunos juegos y el propio conjunto de reglas de ciertos autómatas celulares resultaron Turing-completos sin que sus diseñadores lo pretendieran. La consecuencia práctica: en cualquiera de esos sistemas es indecidible saber si un programa termina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Argumentar por qué un lenguaje sin ciclos ni recursión no es Turing-completo, y qué se gana con esa limitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Máquinas de Turing — Turing, 1936.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cálculo lambda — Church, 1936.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funciones recursivas generales — Gödel y Kleene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algoritmos de Markov, máquinas de registros, autómatas celulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los lenguajes de programación de propósito general.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si algo no se puede hacer con una MT, no se puede hacer con ningún lenguaje ni con ninguna computadora, presente o futura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las limitaciones que veremos en el próximo bloque no son de la tecnología: son del concepto mismo de cómputo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una computadora cuántica no viola la tesis: computa lo mismo, potencialmente más rápido en ciertos problemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ENUNCIADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL ENUNCIADO» en la sesión «La tesis de Church-Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ ES UNA TESIS Y NO UN TEOREMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ ES UNA TESIS Y NO UN TEOREMA» en la sesión «La tesis de Church-Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA EVIDENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA EVIDENCIA» en la sesión «La tesis de Church-Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TURING-COMPLETITUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TURING-COMPLETITUD» en la sesión «La tesis de Church-Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSECUENCIAS QUE CONVIENE TENER CLARAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONSECUENCIAS QUE CONVIENE TENER CLARAS» en la sesión «La tesis de Church-Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SISTEMAS TURING-COMPLETOS INESPERADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SISTEMAS TURING-COMPLETOS INESPERADOS» en la sesión «La tesis de Church-Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «La tesis de Church-Turing» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Máquinas de Turing — Turing, 1936.: en el contexto de «La tesis de Church-Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cálculo lambda — Church, 1936.: en el contexto de «La tesis de Church-Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Funciones recursivas generales — Gödel y Kleene.: en el contexto de «La tesis de Church-Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Algoritmos de Markov, máquinas de registros, autómatas celulares.: en el contexto de «La tesis de Church-Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Todos los lenguajes de programación de propósito general.: en el contexto de «La tesis de Church-Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si algo no se puede hacer con una MT, no se puede hacer con ningún lenguaje n…: en el contexto de «La tesis de Church-Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las limitaciones que veremos en el próximo bloque no son de la tecnología: so…: en el contexto de «La tesis de Church-Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Una computadora cuántica no viola la tesis: computa lo mismo, potencialmente …: en el contexto de «La tesis de Church-Turing» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 9 · 07/09/2026 — Funciones recursivas primitivas y μ-recursión</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Máquinas de Turing — Turing, 1936.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cálculo lambda — Church, 1936.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Funciones recursivas generales — Gödel y Kleene.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Algoritmos de Markov, máquinas de registros, autómatas celulares.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Todos los lenguajes de programación de propósito general.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Si algo no se puede hacer con una MT, no se puede hacer con ningún lenguaje ni con ninguna computadora, presente o futura.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Las limitaciones que veremos en el próximo bloque no son de la tecnología: son del concepto mismo de cómputo.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Una computadora cuántica no viola la tesis: computa lo mismo, potencialmente más rápido en ciertos problemas.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «La tesis de Church-Turing» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 8 · 02/09/2026 — Recursión: definición y funcionamiento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 10 · 09/09/2026 — Complejidad: medida de recursos y notación asintótica</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Recursión: definición y funcionamiento». Según la guía del maestro, lo central es: Caso base — el valor que se conoce sin recurrir a la definición.; Caso recursivo — se define el valor en función de un caso más pequeño, que debe acercarse al caso base.; Factorial: 0! = 1 y n! = n·(n−1)!; Fibonacci: F(0) = 0, F(1) = 1 y F(n) = F(n−1) + F(n−2).. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recursión: definición y funcionamiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definir algo en términos de sí mismo, con un caso base que detiene la definición. Es la contraparte natural de la iteración y, en teoría de la computación, es el otro camino histórico hacia la noción de computabilidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si falta el caso base, o si el caso recursivo no reduce el problema, la definición no termina. Es la versión matemática de un ciclo infinito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muchos objetos del curso ya se definieron así, aunque no lo dijéramos con ese nombre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son la misma idea vista al derecho y al revés. La recursión construye objetos desde el caso base; la inducción demuestra propiedades de objetos así construidos. Toda definición recursiva viene con un principio de inducción asociado, y esa es la herramienta con la que se demostrarán casi todos los teoremas del curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al ejecutarse, cada llamada recursiva ocupa un marco en la pila con sus parámetros y su dirección de retorno. La recursión no es magia del lenguaje: es la pila haciendo el trabajo. Es el mismo mecanismo que estás viendo en Estructuras de Datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La conexión con el bloque anterior: una máquina de Turing puede simular cualquier definición recursiva, y toda función computable por MT puede escribirse recursivamente. Son dos formas de decir lo mismo, y la próxima sesión lo hace preciso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir definiciones recursivas para: máximo común divisor, longitud de una cadena, y reverso de una cadena. Demostrar por inducción que el reverso del reverso es la cadena original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso base — el valor que se conoce sin recurrir a la definición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso recursivo — se define el valor en función de un caso más pequeño, que debe acercarse al caso base.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factorial: 0! = 1 y n! = n·(n−1)!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fibonacci: F(0) = 0, F(1) = 1 y F(n) = F(n−1) + F(n−2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Potencia: a⁰ = 1 y aⁿ = a·aⁿ⁻¹.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cadenas sobre Σ: ε es una cadena, y si w es cadena y a ∈ Σ, entonces wa es cadena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las expresiones regulares, que se definirán en la sección 4 exactamente con esta forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los árboles de derivación de una gramática, en la sección 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ES LA RECURSIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ ES LA RECURSIÓN» en la sesión «Recursión: definición y funcionamiento» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS DOS PIEZAS OBLIGATORIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LAS DOS PIEZAS OBLIGATORIAS» en la sesión «Recursión: definición y funcionamiento» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJEMPLOS» en la sesión «Recursión: definición y funcionamiento» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEFINICIONES RECURSIVAS DE CONJUNTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DEFINICIONES RECURSIVAS DE CONJUNTOS» en la sesión «Recursión: definición y funcionamiento» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECURSIÓN E INDUCCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECURSIÓN E INDUCCIÓN» en la sesión «Recursión: definición y funcionamiento» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECURSIÓN Y LA PILA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECURSIÓN Y LA PILA» en la sesión «Recursión: definición y funcionamiento» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECURSIÓN Y MÁQUINAS DE TURING</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECURSIÓN Y MÁQUINAS DE TURING» en la sesión «Recursión: definición y funcionamiento» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «Recursión: definición y funcionamiento» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Caso base — el valor que se conoce sin recurrir a la definición.: en el contexto de «Recursión: definición y funcionamiento» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Caso recursivo — se define el valor en función de un caso más pequeño, que de…: en el contexto de «Recursión: definición y funcionamiento» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Factorial: 0! = 1 y n! = n·(n−1)!: en el contexto de «Recursión: definición y funcionamiento» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Fibonacci: F(0) = 0, F(1) = 1 y F(n) = F(n−1) + F(n−2).: en el contexto de «Recursión: definición y funcionamiento» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Potencia: a⁰ = 1 y aⁿ = a·aⁿ⁻¹.: en el contexto de «Recursión: definición y funcionamiento» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las cadenas sobre Σ: ε es una cadena, y si w es cadena y a ∈ Σ, entonces wa e…: en el contexto de «Recursión: definición y funcionamiento» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las expresiones regulares, que se definirán en la sección 4 exactamente con e…: en el contexto de «Recursión: definición y funcionamiento» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Los árboles de derivación de una gramática, en la sección 5.: en el contexto de «Recursión: definición y funcionamiento» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Caso base — el valor que se conoce sin recurrir a la definición.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Caso recursivo — se define el valor en función de un caso más pequeño, que debe acercarse al caso base.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Factorial: 0! = 1 y n! = n·(n−1)!» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Fibonacci: F(0) = 0, F(1) = 1 y F(n) = F(n−1) + F(n−2).» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Potencia: a⁰ = 1 y aⁿ = a·aⁿ⁻¹.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Las cadenas sobre Σ: ε es una cadena, y si w es cadena y a ∈ Σ, entonces wa es cadena.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Las expresiones regulares, que se definirán en la sección 4 exactamente con esta forma.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Los árboles de derivación de una gramática, en la sección 5.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Recursión: definición y funcionamiento» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 11 · 14/09/2026 — Lenguajes recursivos y recursivamente enumerables · Decidibilidad</w:t>
+        <w:t xml:space="preserve">Sesión 9 · 07/09/2026 — Funciones recursivas primitivas y μ-recursión</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Funciones recursivas primitivas y μ-recursión». Según la guía del maestro, lo central es: Cero: Z(n) = 0.; Sucesor: S(n) = n + 1.; Proyección: Pᵢ(x₁,…,xₙ) = xᵢ.; Composición — combinar funciones ya construidas aplicando unas al resultado de otras.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funciones recursivas primitivas y μ-recursión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gödel y Kleene definieron qué es una función computable partiendo solo de funciones básicas y reglas de construcción, sin hablar de máquinas. Es el camino alternativo al de Turing y llega al mismo lugar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las funciones recursivas primitivas. Incluyen suma, producto, potencia, factorial, resta acotada, comparaciones y prácticamente todo lo que uno escribiría con ciclos for anidados de cota conocida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda función recursiva primitiva termina siempre, para cualquier entrada. Eso suena deseable y es justamente lo que las hace insuficientes: si toda función de la clase termina, la clase no puede contener a las funciones que a veces no terminan, y esas también son computables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es computable, siempre termina, y no es recursiva primitiva. Crece más rápido que cualquier función construible con recursión primitiva. Su existencia demuestra que la clase se queda corta y motiva la siguiente regla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">μy[f(x,y) = 0] es el menor y que hace cero a f. Se implementa buscando desde y = 0 hacia arriba. Si tal y existe, la búsqueda termina; si no existe, la búsqueda no termina nunca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ahí entra la posibilidad de no terminar, que es exactamente lo que faltaba. Agregando μ a las funciones recursivas primitivas se obtienen las funciones μ-recursivas o recursivas generales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una función es μ-recursiva si y solo si es computable por una máquina de Turing. Dos definiciones que no se parecen en nada resultan describir exactamente la misma clase. Es el resultado que sostiene la tesis de Church-Turing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para capturar toda la computabilidad hay que aceptar la posibilidad de no terminar. No es un accidente ni un descuido del modelo: es una condición necesaria, y de ahí sale directamente el bloque de complejidad y el problema de Halting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construir la suma y el producto a partir de las funciones iniciales; explicar por qué la división entera requiere minimización.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cero: Z(n) = 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sucesor: S(n) = n + 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proyección: Pᵢ(x₁,…,xₙ) = xᵢ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Composición — combinar funciones ya construidas aplicando unas al resultado de otras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recursión primitiva — definir f(0) directamente y f(n+1) en términos de f(n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMALIZAR LA COMPUTABILIDAD SIN MÁQUINAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «FORMALIZAR LA COMPUTABILIDAD SIN MÁQUINAS» en la sesión «Funciones recursivas primitivas y μ-recursión» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gödel y Kleene definieron qué es una función computable partiendo solo de funciones básicas y reglas de construcción, sin hablar de máquinas. Es el camino alternativo al de Turing y llega al mismo lugar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS FUNCIONES INICIALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LAS FUNCIONES INICIALES» en la sesión «Funciones recursivas primitivas y μ-recursión» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cero: Z(n) = 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sucesor: S(n) = n + 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proyección: Pᵢ(x₁,…,xₙ) = xᵢ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS REGLAS DE CONSTRUCCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LAS REGLAS DE CONSTRUCCIÓN» en la sesión «Funciones recursivas primitivas y μ-recursión» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Composición — combinar funciones ya construidas aplicando unas al resultado de otras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recursión primitiva — definir f(0) directamente y f(n+1) en términos de f(n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ SE OBTIENE CON ESO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ SE OBTIENE CON ESO» en la sesión «Funciones recursivas primitivas y μ-recursión» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las funciones recursivas primitivas. Incluyen suma, producto, potencia, factorial, resta acotada, comparaciones y prácticamente todo lo que uno escribiría con ciclos for anidados de cota conocida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA PROPIEDAD CLAVE Y SU LÍMITE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA PROPIEDAD CLAVE Y SU LÍMITE» en la sesión «Funciones recursivas primitivas y μ-recursión» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda función recursiva primitiva termina siempre, para cualquier entrada. Eso suena deseable y es justamente lo que las hace insuficientes: si toda función de la clase termina, la clase no puede contener a las funciones que a veces no terminan, y esas también son computables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA FUNCIÓN DE ACKERMANN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA FUNCIÓN DE ACKERMANN» en la sesión «Funciones recursivas primitivas y μ-recursión» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es computable, siempre termina, y no es recursiva primitiva. Crece más rápido que cualquier función construible con recursión primitiva. Su existencia demuestra que la clase se queda corta y motiva la siguiente regla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MINIMIZACIÓN O Μ-RECURSIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MINIMIZACIÓN O Μ-RECURSIÓN» en la sesión «Funciones recursivas primitivas y μ-recursión» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">μy[f(x,y) = 0] es el menor y que hace cero a f. Se implementa buscando desde y = 0 hacia arriba. Si tal y existe, la búsqueda termina; si no existe, la búsqueda no termina nunca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ahí entra la posibilidad de no terminar, que es exactamente lo que faltaba. Agregando μ a las funciones recursivas primitivas se obtienen las funciones μ-recursivas o recursivas generales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TEOREMA DE EQUIVALENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL TEOREMA DE EQUIVALENCIA» en la sesión «Funciones recursivas primitivas y μ-recursión» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una función es μ-recursiva si y solo si es computable por una máquina de Turing. Dos definiciones que no se parecen en nada resultan describir exactamente la misma clase. Es el resultado que sostiene la tesis de Church-Turing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cero: Z(n) = 0.: en el contexto de «Funciones recursivas primitivas y μ-recursión» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sucesor: S(n) = n + 1.: en el contexto de «Funciones recursivas primitivas y μ-recursión» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Proyección: Pᵢ(x₁,…,xₙ) = xᵢ.: en el contexto de «Funciones recursivas primitivas y μ-recursión» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Composición — combinar funciones ya construidas aplicando unas al resultado d…: en el contexto de «Funciones recursivas primitivas y μ-recursión» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Recursión primitiva — definir f(0) directamente y f(n+1) en términos de f(n).: en el contexto de «Funciones recursivas primitivas y μ-recursión» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 12 · 21/09/2026 — El problema de Halting</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cero: Z(n) = 0.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Sucesor: S(n) = n + 1.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Proyección: Pᵢ(x₁,…,xₙ) = xᵢ.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Composición — combinar funciones ya construidas aplicando unas al resultado de otras.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Recursión primitiva — definir f(0) directamente y f(n+1) en términos de f(n).» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Funciones recursivas primitivas y μ-recursión» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 10 · 09/09/2026 — Complejidad: medida de recursos y notación asintótica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 13 · 23/09/2026 — Reducciones, indecidibilidad y el teorema de Rice</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Complejidad: medida de recursos y notación asintótica». Según la guía del maestro, lo central es: Complejidad temporal — número de pasos en función del tamaño de la entrada.; Complejidad espacial — número de celdas de cinta utilizadas.; O(g) — cota superior. f crece a lo sumo como g.; Ω(g) — cota inferior. f crece al menos como g.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complejidad: medida de recursos y notación asintótica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La computabilidad pregunta si algo se puede resolver. La complejidad da por hecho que sí y pregunta cuánto cuesta. Es la diferencia entre posible y práctico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se mide en función de n, el tamaño de la entrada, y en el peor caso, porque es la única garantía que se puede dar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contar pasos exactos depende del modelo y de detalles irrelevantes de implementación. Lo que importa es cómo crece el costo cuando la entrada crece. Por eso se descartan constantes y términos de menor orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(1) &lt; O(log n) &lt; O(n) &lt; O(n log n) &lt; O(n²) &lt; O(n³) &lt; O(2ⁿ) &lt; O(n!)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre polinomial y exponencial hay un salto cualitativo, no de grado. Con n = 50, un algoritmo n³ hace 125 000 operaciones; uno de 2ⁿ hace más de 10¹⁵. Duplicar la velocidad de la máquina le agrega una unidad al tamaño de entrada tratable por el exponencial, mientras que al polinomial le multiplica el alcance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por eso la teoría identifica «tratable» con «tiempo polinomial», aunque un algoritmo n¹⁰⁰ no sea práctico. La distinción es cualitativa y resulta ser la correcta para clasificar problemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un algoritmo tiene una complejidad; un problema tiene una cota inferior sobre todos los algoritmos posibles que lo resuelven. Demostrar cotas inferiores es mucho más difícil, porque hay que razonar sobre algoritmos que nadie ha escrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Determinar la complejidad de búsqueda secuencial, búsqueda binaria, ordenamiento burbuja y merge sort, y ubicarlas en la jerarquía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complejidad temporal — número de pasos en función del tamaño de la entrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complejidad espacial — número de celdas de cinta utilizadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(g) — cota superior. f crece a lo sumo como g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ω(g) — cota inferior. f crece al menos como g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Θ(g) — cota ajustada. f crece exactamente como g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CAMBIO DE PREGUNTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CAMBIO DE PREGUNTA» en la sesión «Complejidad: medida de recursos y notación asintótica» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La computabilidad pregunta si algo se puede resolver. La complejidad da por hecho que sí y pregunta cuánto cuesta. Es la diferencia entre posible y práctico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ SE MIDE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ SE MIDE» en la sesión «Complejidad: medida de recursos y notación asintótica» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complejidad temporal — número de pasos en función del tamaño de la entrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complejidad espacial — número de celdas de cinta utilizadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se mide en función de n, el tamaño de la entrada, y en el peor caso, porque es la única garantía que se puede dar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ ASINTÓTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ ASINTÓTICA» en la sesión «Complejidad: medida de recursos y notación asintótica» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contar pasos exactos depende del modelo y de detalles irrelevantes de implementación. Lo que importa es cómo crece el costo cuando la entrada crece. Por eso se descartan constantes y términos de menor orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS NOTACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LAS NOTACIONES» en la sesión «Complejidad: medida de recursos y notación asintótica» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(g) — cota superior. f crece a lo sumo como g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ω(g) — cota inferior. f crece al menos como g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Θ(g) — cota ajustada. f crece exactamente como g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JERARQUÍA DE CRECIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «JERARQUÍA DE CRECIMIENTO» en la sesión «Complejidad: medida de recursos y notación asintótica» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(1) &lt; O(log n) &lt; O(n) &lt; O(n log n) &lt; O(n²) &lt; O(n³) &lt; O(2ⁿ) &lt; O(n!)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA FRONTERA QUE IMPORTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA FRONTERA QUE IMPORTA» en la sesión «Complejidad: medida de recursos y notación asintótica» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre polinomial y exponencial hay un salto cualitativo, no de grado. Con n = 50, un algoritmo n³ hace 125 000 operaciones; uno de 2ⁿ hace más de 10¹⁵. Duplicar la velocidad de la máquina le agrega una unidad al tamaño de entrada tratable por el exponencial, mientras que al polinomial le multiplica el alcance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por eso la teoría identifica «tratable» con «tiempo polinomial», aunque un algoritmo n¹⁰⁰ no sea práctico. La distinción es cualitativa y resulta ser la correcta para clasificar problemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPLEJIDAD DE UN PROBLEMA, NO DE UN ALGORITMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «COMPLEJIDAD DE UN PROBLEMA, NO DE UN ALGORITMO» en la sesión «Complejidad: medida de recursos y notación asintótica» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un algoritmo tiene una complejidad; un problema tiene una cota inferior sobre todos los algoritmos posibles que lo resuelven. Demostrar cotas inferiores es mucho más difícil, porque hay que razonar sobre algoritmos que nadie ha escrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «Complejidad: medida de recursos y notación asintótica» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Determinar la complejidad de búsqueda secuencial, búsqueda binaria, ordenamiento burbuja y merge sort, y ubicarlas en la jerarquía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Complejidad temporal — número de pasos en función del tamaño de la entrada.: en el contexto de «Complejidad: medida de recursos y notación asintótica» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Complejidad espacial — número de celdas de cinta utilizadas.: en el contexto de «Complejidad: medida de recursos y notación asintótica» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• O(g) — cota superior. f crece a lo sumo como g.: en el contexto de «Complejidad: medida de recursos y notación asintótica» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ω(g) — cota inferior. f crece al menos como g.: en el contexto de «Complejidad: medida de recursos y notación asintótica» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Θ(g) — cota ajustada. f crece exactamente como g.: en el contexto de «Complejidad: medida de recursos y notación asintótica» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Complejidad temporal — número de pasos en función del tamaño de la entrada.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Complejidad espacial — número de celdas de cinta utilizadas.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «O(g) — cota superior. f crece a lo sumo como g.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Ω(g) — cota inferior. f crece al menos como g.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Θ(g) — cota ajustada. f crece exactamente como g.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Complejidad: medida de recursos y notación asintótica» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 14 · 28/09/2026 — Problemas P y NP</w:t>
+        <w:t xml:space="preserve">Sesión 11 · 14/09/2026 — Lenguajes recursivos y recursivamente enumerables · Decidibilidad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Lenguajes recursivos y recursivamente enumerables · Decidibilidad». Según la guía del maestro, lo central es: Recursivo, o decidible — existe una MT que siempre se detiene, aceptando o rechazando.; Recursivamente enumerable — existe una MT que acepta toda cadena del lenguaje, pero sobre las que no están puede rechazar o no parar nunca.; Todo recursivo es recursivamente enumerable. La inclusión es estricta.; Si L y su complemento son ambos recursivamente enumerables, entonces L es recursivo.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lenguajes recursivos y recursivamente enumerables · Decidibilidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un problema de decisión es una pregunta con respuesta sí o no. Se codifica como el lenguaje de las entradas cuya respuesta es sí. Con eso, estudiar problemas equivale a estudiar lenguajes, que es lo que permite aplicar toda la maquinaria del curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decidible significa que hay un algoritmo que siempre responde. Recursivamente enumerable significa que hay un procedimiento que responde sí cuando la respuesta es sí, pero que puede quedarse callado para siempre cuando es no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si M₁ acepta L y M₂ acepta su complemento, se ejecutan ambas en paralelo alternando pasos. Toda cadena está en uno de los dos, así que alguna acepta en tiempo finito. Esa simulación siempre para, luego L es decidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es un argumento de conteo. Hay una cantidad numerable de máquinas de Turing, porque cada una se codifica como una cadena finita. Pero hay una cantidad no numerable de lenguajes, porque son subconjuntos de un conjunto infinito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al haber estrictamente más lenguajes que máquinas, la mayoría de los lenguajes no tiene máquina que los reconozca. Y se concluye sin exhibir ninguno: es conteo puro, al estilo de Cantor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un lenguaje es recursivamente enumerable si y solo si existe una MT que imprime todas sus cadenas, en cualquier orden y sin detenerse. De ahí viene el nombre de la clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demostrar que los recursivos son cerrados bajo unión, intersección y complemento, y explicar dónde falla el argumento del complemento para los recursivamente enumerables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recursivo, o decidible — existe una MT que siempre se detiene, aceptando o rechazando.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recursivamente enumerable — existe una MT que acepta toda cadena del lenguaje, pero sobre las que no están puede rechazar o no parar nunca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo recursivo es recursivamente enumerable. La inclusión es estricta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si L y su complemento son ambos recursivamente enumerables, entonces L es recursivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los recursivos son cerrados bajo complemento; los recursivamente enumerables no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROBLEMAS DE DECISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PROBLEMAS DE DECISIÓN» en la sesión «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un problema de decisión es una pregunta con respuesta sí o no. Se codifica como el lenguaje de las entradas cuya respuesta es sí. Con eso, estudiar problemas equivale a estudiar lenguajes, que es lo que permite aplicar toda la maquinaria del curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS DOS CLASES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LAS DOS CLASES» en la sesión «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recursivo, o decidible — existe una MT que siempre se detiene, aceptando o rechazando.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recursivamente enumerable — existe una MT que acepta toda cadena del lenguaje, pero sobre las que no están puede rechazar o no parar nunca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DIFERENCIA EN UNA FRASE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA DIFERENCIA EN UNA FRASE» en la sesión «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decidible significa que hay un algoritmo que siempre responde. Recursivamente enumerable significa que hay un procedimiento que responde sí cuando la respuesta es sí, pero que puede quedarse callado para siempre cuando es no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RELACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RELACIONES» en la sesión «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo recursivo es recursivamente enumerable. La inclusión es estricta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si L y su complemento son ambos recursivamente enumerables, entonces L es recursivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los recursivos son cerrados bajo complemento; los recursivamente enumerables no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DEMOSTRACIÓN DEL SEGUNDO PUNTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA DEMOSTRACIÓN DEL SEGUNDO PUNTO» en la sesión «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si M₁ acepta L y M₂ acepta su complemento, se ejecutan ambas en paralelo alternando pasos. Toda cadena está en uno de los dos, así que alguna acepta en tiempo finito. Esa simulación siempre para, luego L es decidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXISTEN LENGUAJES QUE NINGUNA MÁQUINA RECONOCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EXISTEN LENGUAJES QUE NINGUNA MÁQUINA RECONOCE» en la sesión «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es un argumento de conteo. Hay una cantidad numerable de máquinas de Turing, porque cada una se codifica como una cadena finita. Pero hay una cantidad no numerable de lenguajes, porque son subconjuntos de un conjunto infinito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al haber estrictamente más lenguajes que máquinas, la mayoría de los lenguajes no tiene máquina que los reconozca. Y se concluye sin exhibir ninguno: es conteo puro, al estilo de Cantor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENUMERADORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENUMERADORES» en la sesión «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un lenguaje es recursivamente enumerable si y solo si existe una MT que imprime todas sus cadenas, en cualquier orden y sin detenerse. De ahí viene el nombre de la clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demostrar que los recursivos son cerrados bajo unión, intersección y complemento, y explicar dónde falla el argumento del complemento para los recursivamente enumerables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Recursivo, o decidible — existe una MT que siempre se detiene, aceptando o re…: en el contexto de «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Recursivamente enumerable — existe una MT que acepta toda cadena del lenguaje…: en el contexto de «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Todo recursivo es recursivamente enumerable. La inclusión es estricta.: en el contexto de «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si L y su complemento son ambos recursivamente enumerables, entonces L es rec…: en el contexto de «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Los recursivos son cerrados bajo complemento; los recursivamente enumerables no.: en el contexto de «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 15 · 30/09/2026 — NP-completitud · SAT y el teorema de Cook-Levin</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Recursivo, o decidible — existe una MT que siempre se detiene, aceptando o rechazando.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Recursivamente enumerable — existe una MT que acepta toda cadena del lenguaje, pero sobre las que no están puede rechazar o no parar nunca.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Todo recursivo es recursivamente enumerable. La inclusión es estricta.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Si L y su complemento son ambos recursivamente enumerables, entonces L es recursivo.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Los recursivos son cerrados bajo complemento; los recursivamente enumerables no.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Lenguajes recursivos y recursivamente enumerables · Decidibilidad» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 12 · 21/09/2026 — El problema de Halting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 16 · 05/10/2026 — Alfabetos, cadenas y lenguajes</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «El problema de Halting». Según la guía del maestro, lo central es: ¿Un autómata finito acepta una cadena? Decidible: se simula y siempre termina.; ¿El lenguaje de un autómata finito es vacío? Decidible.; ¿Dos autómatas finitos son equivalentes? Decidible.; ¿Una gramática libre de contexto genera una cadena? Decidible.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El problema de Halting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes del resultado negativo conviene ver qué sí se puede decidir, para que el contraste quede claro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HALT = {⟨M, w⟩ | la máquina M se detiene con la entrada w}. En palabras: ¿existe un algoritmo que, dado cualquier programa y cualquier entrada, decida si ese programa terminará?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HALT no es decidible. No existe tal algoritmo, y no por falta de ingenio: se demuestra que es imposible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ambos casos son contradictorios, luego H no puede existir. La contradicción no viene de D, que es perfectamente construible: viene del supuesto de que H existe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De la máquina universal. Como una máquina puede recibir máquinas como entrada, se le puede dar la suya propia, y ahí se arma la autorreferencia. Es el mismo mecanismo de los teoremas de Gödel y de la paradoja del mentiroso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se simula M sobre w: si se detiene, se acepta. Si no se detiene, la simulación tampoco, así que nunca se rechaza. Es el ejemplo canónico de lenguaje recursivamente enumerable que no es recursivo, y prueba que la inclusión de la sesión anterior es estricta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconstruir la diagonalización sin apuntes y explicar por qué el complemento de HALT no es recursivamente enumerable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Un autómata finito acepta una cadena? Decidible: se simula y siempre termina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿El lenguaje de un autómata finito es vacío? Decidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Dos autómatas finitos son equivalentes? Decidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Una gramática libre de contexto genera una cadena? Decidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No existe un detector perfecto de ciclos infinitos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No existe un verificador de programas totalmente general.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No existe un antivirus perfecto, por reducción a este mismo problema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los analizadores estáticos reales son aproximaciones: o dan falsos positivos, o falsos negativos, o no siempre terminan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Supón que existe H que decide si M se detiene con w.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Construye D que, con entrada ⟨M⟩, ejecuta H sobre ⟨M, ⟨M⟩⟩.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Si H dice que M se detiene, D entra en un ciclo infinito. Si H dice que no se detiene, D se detiene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Ejecuta ahora D con su propia codificación ⟨D⟩.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Si D se detiene con ⟨D⟩, entonces por construcción cicla. Si cicla, entonces se detiene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ SÍ ES DECIDIBLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ SÍ ES DECIDIBLE» en la sesión «El problema de Halting» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes del resultado negativo conviene ver qué sí se puede decidir, para que el contraste quede claro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Un autómata finito acepta una cadena? Decidible: se simula y siempre termina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿El lenguaje de un autómata finito es vacío? Decidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Dos autómatas finitos son equivalentes? Decidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Una gramática libre de contexto genera una cadena? Decidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA DE LA PARADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PROBLEMA DE LA PARADA» en la sesión «El problema de Halting» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HALT = {⟨M, w⟩ | la máquina M se detiene con la entrada w}. En palabras: ¿existe un algoritmo que, dado cualquier programa y cualquier entrada, decida si ese programa terminará?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TEOREMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL TEOREMA» en la sesión «El problema de Halting» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HALT no es decidible. No existe tal algoritmo, y no por falta de ingenio: se demuestra que es imposible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DEMOSTRACIÓN POR DIAGONALIZACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA DEMOSTRACIÓN POR DIAGONALIZACIÓN» en la sesión «El problema de Halting» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Supón que existe H que decide si M se detiene con w.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Construye D que, con entrada ⟨M⟩, ejecuta H sobre ⟨M, ⟨M⟩⟩.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Si H dice que M se detiene, D entra en un ciclo infinito. Si H dice que no se detiene, D se detiene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Ejecuta ahora D con su propia codificación ⟨D⟩.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Si D se detiene con ⟨D⟩, entonces por construcción cicla. Si cicla, entonces se detiene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ambos casos son contradictorios, luego H no puede existir. La contradicción no viene de D, que es perfectamente construible: viene del supuesto de que H existe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE DÓNDE SALE LA FUERZA DEL ARGUMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DE DÓNDE SALE LA FUERZA DEL ARGUMENTO» en la sesión «El problema de Halting» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De la máquina universal. Como una máquina puede recibir máquinas como entrada, se le puede dar la suya propia, y ahí se arma la autorreferencia. Es el mismo mecanismo de los teoremas de Gödel y de la paradoja del mentiroso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HALT SÍ ES RECURSIVAMENTE ENUMERABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HALT SÍ ES RECURSIVAMENTE ENUMERABLE» en la sesión «El problema de Halting» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se simula M sobre w: si se detiene, se acepta. Si no se detiene, la simulación tampoco, así que nunca se rechaza. Es el ejemplo canónico de lenguaje recursivamente enumerable que no es recursivo, y prueba que la inclusión de la sesión anterior es estricta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSECUENCIAS PRÁCTICAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONSECUENCIAS PRÁCTICAS» en la sesión «El problema de Halting» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No existe un detector perfecto de ciclos infinitos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No existe un verificador de programas totalmente general.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No existe un antivirus perfecto, por reducción a este mismo problema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los analizadores estáticos reales son aproximaciones: o dan falsos positivos, o falsos negativos, o no siempre terminan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «El problema de Halting» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconstruir la diagonalización sin apuntes y explicar por qué el complemento de HALT no es recursivamente enumerable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ¿Un autómata finito acepta una cadena? Decidible: se simula y siempre termina.: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ¿El lenguaje de un autómata finito es vacío? Decidible.: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ¿Dos autómatas finitos son equivalentes? Decidible.: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ¿Una gramática libre de contexto genera una cadena? Decidible.: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No existe un detector perfecto de ciclos infinitos.: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No existe un verificador de programas totalmente general.: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No existe un antivirus perfecto, por reducción a este mismo problema.: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Los analizadores estáticos reales son aproximaciones: o dan falsos positivos,…: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Supón que existe H que decide si M se detiene con w.: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Construye D que, con entrada ⟨M⟩, ejecuta H sobre ⟨M, ⟨M⟩⟩.: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Si H dice que M se detiene, D entra en un ciclo infinito. Si H dice que no…: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Ejecuta ahora D con su propia codificación ⟨D⟩.: en el contexto de «El problema de Halting» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «¿Un autómata finito acepta una cadena? Decidible: se simula y siempre termina.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «¿El lenguaje de un autómata finito es vacío? Decidible.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «¿Dos autómatas finitos son equivalentes? Decidible.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «¿Una gramática libre de contexto genera una cadena? Decidible.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «No existe un detector perfecto de ciclos infinitos.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «No existe un verificador de programas totalmente general.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «No existe un antivirus perfecto, por reducción a este mismo problema.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Los analizadores estáticos reales son aproximaciones: o dan falsos positivos, o falsos negativos, o no siempre terminan.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «El problema de Halting» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 17 · 07/10/2026 — Expresiones regulares</w:t>
+        <w:t xml:space="preserve">Sesión 13 · 23/09/2026 — Reducciones, indecidibilidad y el teorema de Rice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Reducciones, indecidibilidad y el teorema de Rice». Según la guía del maestro, lo central es: Si A ≤ B y B es decidible, entonces A es decidible.; Contrapositiva, que es la que se usa: si A ≤ B y A es indecidible, entonces B es indecidible.; ¿L(M) es vacío?; ¿M acepta la cadena vacía?. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducciones, indecidibilidad y el teorema de Rice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demostrar indecidibilidad desde cero, como con HALT, es laborioso. Las reducciones permiten heredar el resultado: si un problema ya conocido como indecidible se reduce al nuevo, el nuevo también lo es.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A se reduce a B, escrito A ≤ B, si existe una función computable que transforma instancias de A en instancias de B preservando la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se reduce lo conocido indecidible al problema nuevo, nunca al revés. Invertir la dirección produce una demostración vacía. Conviene decirlo en voz alta antes de escribir: «reduzco HALT a mi problema».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda propiedad no trivial del lenguaje reconocido por una máquina de Turing es indecidible. Una propiedad es no trivial si algunas máquinas la cumplen y otras no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rice habla de propiedades del lenguaje, no del texto de la máquina. «¿Este programa tiene más de cien líneas?» sí es decidible, porque es una propiedad sintáctica. «¿Este programa calcula la función identidad?» es indecidible, porque es una propiedad de lo que hace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La consecuencia es fuerte: cualquier pregunta interesante sobre el comportamiento de un programa es indecidible en general.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La verificación de programas sigue siendo posible bajo restricciones: lenguajes que no son Turing-completos, análisis conservador que acepta falsos positivos, o demostración asistida donde el humano aporta las invariantes. Saber qué es imposible orienta hacia lo que sí se puede.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducir HALT al problema de la cinta vacía; aplicar Rice a tres propiedades y encontrar una a la que no aplique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si A ≤ B y B es decidible, entonces A es decidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contrapositiva, que es la que se usa: si A ≤ B y A es indecidible, entonces B es indecidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿L(M) es vacío?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M acepta la cadena vacía?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿L(M) es regular?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M₁ y M₂ reconocen el mismo lenguaje?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Una gramática libre de contexto dada es ambigua?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El problema de correspondencia de Post.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA TÉCNICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA TÉCNICA» en la sesión «Reducciones, indecidibilidad y el teorema de Rice» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demostrar indecidibilidad desde cero, como con HALT, es laborioso. Las reducciones permiten heredar el resultado: si un problema ya conocido como indecidible se reduce al nuevo, el nuevo también lo es.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REDUCCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REDUCCIÓN» en la sesión «Reducciones, indecidibilidad y el teorema de Rice» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A se reduce a B, escrito A ≤ B, si existe una función computable que transforma instancias de A en instancias de B preservando la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si A ≤ B y B es decidible, entonces A es decidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contrapositiva, que es la que se usa: si A ≤ B y A es indecidible, entonces B es indecidible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DIRECCIÓN CORRECTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA DIRECCIÓN CORRECTA» en la sesión «Reducciones, indecidibilidad y el teorema de Rice» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se reduce lo conocido indecidible al problema nuevo, nunca al revés. Invertir la dirección produce una demostración vacía. Conviene decirlo en voz alta antes de escribir: «reduzco HALT a mi problema».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROBLEMAS INDECIDIBLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PROBLEMAS INDECIDIBLES» en la sesión «Reducciones, indecidibilidad y el teorema de Rice» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿L(M) es vacío?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M acepta la cadena vacía?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿L(M) es regular?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M₁ y M₂ reconocen el mismo lenguaje?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Una gramática libre de contexto dada es ambigua?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El problema de correspondencia de Post.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEOREMA DE RICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TEOREMA DE RICE» en la sesión «Reducciones, indecidibilidad y el teorema de Rice» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda propiedad no trivial del lenguaje reconocido por una máquina de Turing es indecidible. Una propiedad es no trivial si algunas máquinas la cumplen y otras no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DISTINCIÓN QUE HAY QUE RETENER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA DISTINCIÓN QUE HAY QUE RETENER» en la sesión «Reducciones, indecidibilidad y el teorema de Rice» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rice habla de propiedades del lenguaje, no del texto de la máquina. «¿Este programa tiene más de cien líneas?» sí es decidible, porque es una propiedad sintáctica. «¿Este programa calcula la función identidad?» es indecidible, porque es una propiedad de lo que hace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La consecuencia es fuerte: cualquier pregunta interesante sobre el comportamiento de un programa es indecidible en general.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ QUEDA ENTONCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ QUEDA ENTONCES» en la sesión «Reducciones, indecidibilidad y el teorema de Rice» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La verificación de programas sigue siendo posible bajo restricciones: lenguajes que no son Turing-completos, análisis conservador que acepta falsos positivos, o demostración asistida donde el humano aporta las invariantes. Saber qué es imposible orienta hacia lo que sí se puede.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «Reducciones, indecidibilidad y el teorema de Rice» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducir HALT al problema de la cinta vacía; aplicar Rice a tres propiedades y encontrar una a la que no aplique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si A ≤ B y B es decidible, entonces A es decidible.: en el contexto de «Reducciones, indecidibilidad y el teorema de Rice» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Contrapositiva, que es la que se usa: si A ≤ B y A es indecidible, entonces B…: en el contexto de «Reducciones, indecidibilidad y el teorema de Rice» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ¿L(M) es vacío?: en el contexto de «Reducciones, indecidibilidad y el teorema de Rice» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ¿M acepta la cadena vacía?: en el contexto de «Reducciones, indecidibilidad y el teorema de Rice» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ¿L(M) es regular?: en el contexto de «Reducciones, indecidibilidad y el teorema de Rice» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ¿M₁ y M₂ reconocen el mismo lenguaje?: en el contexto de «Reducciones, indecidibilidad y el teorema de Rice» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ¿Una gramática libre de contexto dada es ambigua?: en el contexto de «Reducciones, indecidibilidad y el teorema de Rice» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• El problema de correspondencia de Post.: en el contexto de «Reducciones, indecidibilidad y el teorema de Rice» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 18 · 12/10/2026 — Autómatas finitos deterministas</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Si A ≤ B y B es decidible, entonces A es decidible.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Contrapositiva, que es la que se usa: si A ≤ B y A es indecidible, entonces B es indecidible.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «¿L(M) es vacío?» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «¿M acepta la cadena vacía?» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «¿L(M) es regular?» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «¿M₁ y M₂ reconocen el mismo lenguaje?» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «¿Una gramática libre de contexto dada es ambigua?» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «El problema de correspondencia de Post.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Reducciones, indecidibilidad y el teorema de Rice» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 14 · 28/09/2026 — Problemas P y NP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 19 · 14/10/2026 — Autómatas finitos no deterministas</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Problemas P y NP». Según la guía del maestro, lo central es: Ordenar, búsqueda binaria, caminos mínimos, flujo máximo, primalidad.; SAT — ¿es satisfacible esta fórmula booleana? Verificar una asignación propuesta es trivial.; Ciclo hamiltoniano — verificar un ciclo propuesto es fácil; encontrarlo no.; Coloreo de grafos, mochila, agente viajero en versión de decisión.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas P y NP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas de decisión resolubles por una máquina de Turing determinista en tiempo O(nᵏ) para algún k fijo. Se identifica informalmente con lo tratable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas resolubles por una máquina de Turing no determinista en tiempo polinomial. La caracterización útil es la equivalente: son los problemas cuya solución, si alguien la propone, puede verificarse en tiempo polinomial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma práctica de probar que un problema está en NP es exhibir el certificado: qué información bastaría para convencer a alguien de que la respuesta es sí, y comprobar que verificarla toma tiempo polinomial. Para el ciclo hamiltoniano el certificado es la lista de vértices en orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si se puede resolver rápido, se puede verificar rápido: basta resolverlo e ignorar el certificado. La inclusión es evidente. Lo que nadie sabe es si es estricta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Todo problema verificable rápido es resoluble rápido? Es el problema abierto más importante de la computación y uno de los siete problemas del milenio, con un premio de un millón de dólares. La opinión mayoritaria es que P ≠ NP, pero no hay demostración en ninguna dirección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si P = NP, la criptografía de clave pública colapsa, porque romperla se vuelve tan fácil como usarla. Si P ≠ NP, hay problemas que jamás tendrán algoritmo eficiente y conviene invertir en aproximaciones y heurísticas en lugar de perseguir el óptimo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota la diferencia con el bloque de computabilidad. Los problemas NP sí son decidibles: existe algoritmo, solo que exponencial. La indecidibilidad es un muro absoluto; la intratabilidad es un muro práctico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clasificar diez problemas en P o NP y dar el certificado verificable de cada uno de los de NP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordenar, búsqueda binaria, caminos mínimos, flujo máximo, primalidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAT — ¿es satisfacible esta fórmula booleana? Verificar una asignación propuesta es trivial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciclo hamiltoniano — verificar un ciclo propuesto es fácil; encontrarlo no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coloreo de grafos, mochila, agente viajero en versión de decisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA CLASE P</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA CLASE P» en la sesión «Problemas P y NP» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas de decisión resolubles por una máquina de Turing determinista en tiempo O(nᵏ) para algún k fijo. Se identifica informalmente con lo tratable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordenar, búsqueda binaria, caminos mínimos, flujo máximo, primalidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA CLASE NP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA CLASE NP» en la sesión «Problemas P y NP» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas resolubles por una máquina de Turing no determinista en tiempo polinomial. La caracterización útil es la equivalente: son los problemas cuya solución, si alguien la propone, puede verificarse en tiempo polinomial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAT — ¿es satisfacible esta fórmula booleana? Verificar una asignación propuesta es trivial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciclo hamiltoniano — verificar un ciclo propuesto es fácil; encontrarlo no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coloreo de grafos, mochila, agente viajero en versión de decisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CERTIFICADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL CERTIFICADO» en la sesión «Problemas P y NP» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma práctica de probar que un problema está en NP es exhibir el certificado: qué información bastaría para convencer a alguien de que la respuesta es sí, y comprobar que verificarla toma tiempo polinomial. Para el ciclo hamiltoniano el certificado es la lista de vértices en orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P ⊆ NP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «P ⊆ NP» en la sesión «Problemas P y NP» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si se puede resolver rápido, se puede verificar rápido: basta resolverlo e ignorar el certificado. La inclusión es evidente. Lo que nadie sabe es si es estricta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA P CONTRA NP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PROBLEMA P CONTRA NP» en la sesión «Problemas P y NP» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Todo problema verificable rápido es resoluble rápido? Es el problema abierto más importante de la computación y uno de los siete problemas del milenio, con un premio de un millón de dólares. La opinión mayoritaria es que P ≠ NP, pero no hay demostración en ninguna dirección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ IMPORTA FUERA DE LA TEORÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ IMPORTA FUERA DE LA TEORÍA» en la sesión «Problemas P y NP» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si P = NP, la criptografía de clave pública colapsa, porque romperla se vuelve tan fácil como usarla. Si P ≠ NP, hay problemas que jamás tendrán algoritmo eficiente y conviene invertir en aproximaciones y heurísticas en lugar de perseguir el óptimo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RELACIÓN CON LO ANTERIOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RELACIÓN CON LO ANTERIOR» en la sesión «Problemas P y NP» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota la diferencia con el bloque de computabilidad. Los problemas NP sí son decidibles: existe algoritmo, solo que exponencial. La indecidibilidad es un muro absoluto; la intratabilidad es un muro práctico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «Problemas P y NP» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clasificar diez problemas en P o NP y dar el certificado verificable de cada uno de los de NP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ordenar, búsqueda binaria, caminos mínimos, flujo máximo, primalidad.: en el contexto de «Problemas P y NP» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• SAT — ¿es satisfacible esta fórmula booleana? Verificar una asignación propue…: en el contexto de «Problemas P y NP» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ciclo hamiltoniano — verificar un ciclo propuesto es fácil; encontrarlo no.: en el contexto de «Problemas P y NP» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Coloreo de grafos, mochila, agente viajero en versión de decisión.: en el contexto de «Problemas P y NP» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Ordenar, búsqueda binaria, caminos mínimos, flujo máximo, primalidad.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «SAT — ¿es satisfacible esta fórmula booleana? Verificar una asignación propuesta es trivial.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Ciclo hamiltoniano — verificar un ciclo propuesto es fácil; encontrarlo no.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Coloreo de grafos, mochila, agente viajero en versión de decisión.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Problemas P y NP» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 20 · 19/10/2026 — Equivalencias: de AFN a AFD y de expresiones regulares a autómatas</w:t>
+        <w:t xml:space="preserve">Sesión 15 · 30/09/2026 — NP-completitud · SAT y el teorema de Cook-Levin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «NP-completitud · SAT y el teorema de Cook-Levin». Según la guía del maestro, lo central es: Si algún NP-completo estuviera en P, entonces P = NP en su totalidad.; Si algún problema de NP no está en P, entonces ningún NP-completo lo está.; Algoritmos de aproximación con garantía de calidad demostrada.; Heurísticas y metaheurísticas, sin garantía pero buenas en la práctica.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NP-completitud · SAT y el teorema de Cook-Levin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A ≤ₚ B si existe una transformación computable en tiempo polinomial que convierte instancias de A en instancias de B preservando la respuesta. Es la misma idea de la sesión 13, ahora con restricción de tiempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un problema B es NP-completo si está en NP y todo problema de NP se reduce polinomialmente a él. Son los problemas más difíciles de NP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAT es NP-completo. Fue el primero que se demostró, y la técnica consistió en codificar el cómputo completo de una máquina de Turing no determinista como una fórmula booleana que es satisfacible si y solo si la máquina acepta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esa demostración es la que abre la puerta: una vez que se tiene un problema NP-completo, los demás se prueban por reducción desde él, sin volver a razonar sobre máquinas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otra vez la dirección importa: se reduce el conocido al nuevo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAT, 3-SAT, clique, cubierta de vértices, conjunto independiente, coloreo, mochila, agente viajero, ciclo hamiltoniano, partición. Son miles de problemas de áreas muy distintas, y todos equivalentes: resolver uno rápido los resuelve todos rápido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con esto se cierran las dos preguntas de los límites: qué no se puede computar y qué no se puede computar rápido. A partir de la próxima sesión bajamos a los modelos restringidos, que son los que sí se pueden implementar y son la base de los compiladores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducir 3-SAT a cubierta de vértices y verificar que la transformación es polinomial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si algún NP-completo estuviera en P, entonces P = NP en su totalidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si algún problema de NP no está en P, entonces ningún NP-completo lo está.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algoritmos de aproximación con garantía de calidad demostrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heurísticas y metaheurísticas, sin garantía pero buenas en la práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explotar la estructura del caso concreto: muchas instancias reales son fáciles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceptar tiempo exponencial cuando n es pequeño; los resolvedores SAT modernos manejan instancias enormes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Mostrar que está en NP exhibiendo un certificado verificable en tiempo polinomial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Tomar un problema ya conocido como NP-completo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Reducirlo polinomialmente al problema nuevo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REDUCCIÓN POLINOMIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REDUCCIÓN POLINOMIAL» en la sesión «NP-completitud · SAT y el teorema de Cook-Levin» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A ≤ₚ B si existe una transformación computable en tiempo polinomial que convierte instancias de A en instancias de B preservando la respuesta. Es la misma idea de la sesión 13, ahora con restricción de tiempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NP-COMPLETO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «NP-COMPLETO» en la sesión «NP-completitud · SAT y el teorema de Cook-Levin» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un problema B es NP-completo si está en NP y todo problema de NP se reduce polinomialmente a él. Son los problemas más difíciles de NP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si algún NP-completo estuviera en P, entonces P = NP en su totalidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si algún problema de NP no está en P, entonces ningún NP-completo lo está.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEOREMA DE COOK-LEVIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TEOREMA DE COOK-LEVIN» en la sesión «NP-completitud · SAT y el teorema de Cook-Levin» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAT es NP-completo. Fue el primero que se demostró, y la técnica consistió en codificar el cómputo completo de una máquina de Turing no determinista como una fórmula booleana que es satisfacible si y solo si la máquina acepta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esa demostración es la que abre la puerta: una vez que se tiene un problema NP-completo, los demás se prueban por reducción desde él, sin volver a razonar sobre máquinas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO SE PRUEBA QUE ALGO ES NP-COMPLETO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO SE PRUEBA QUE ALGO ES NP-COMPLETO» en la sesión «NP-completitud · SAT y el teorema de Cook-Levin» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Mostrar que está en NP exhibiendo un certificado verificable en tiempo polinomial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Tomar un problema ya conocido como NP-completo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Reducirlo polinomialmente al problema nuevo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otra vez la dirección importa: se reduce el conocido al nuevo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA FAMILIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA FAMILIA» en la sesión «NP-completitud · SAT y el teorema de Cook-Levin» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAT, 3-SAT, clique, cubierta de vértices, conjunto independiente, coloreo, mochila, agente viajero, ciclo hamiltoniano, partición. Son miles de problemas de áreas muy distintas, y todos equivalentes: resolver uno rápido los resuelve todos rápido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ HACER CON UN PROBLEMA NP-COMPLETO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ HACER CON UN PROBLEMA NP-COMPLETO» en la sesión «NP-completitud · SAT y el teorema de Cook-Levin» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algoritmos de aproximación con garantía de calidad demostrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heurísticas y metaheurísticas, sin garantía pero buenas en la práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explotar la estructura del caso concreto: muchas instancias reales son fáciles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceptar tiempo exponencial cuando n es pequeño; los resolvedores SAT modernos manejan instancias enormes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIERRE DEL BLOQUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CIERRE DEL BLOQUE» en la sesión «NP-completitud · SAT y el teorema de Cook-Levin» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con esto se cierran las dos preguntas de los límites: qué no se puede computar y qué no se puede computar rápido. A partir de la próxima sesión bajamos a los modelos restringidos, que son los que sí se pueden implementar y son la base de los compiladores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «NP-completitud · SAT y el teorema de Cook-Levin» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducir 3-SAT a cubierta de vértices y verificar que la transformación es polinomial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si algún NP-completo estuviera en P, entonces P = NP en su totalidad.: en el contexto de «NP-completitud · SAT y el teorema de Cook-Levin» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si algún problema de NP no está en P, entonces ningún NP-completo lo está.: en el contexto de «NP-completitud · SAT y el teorema de Cook-Levin» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Algoritmos de aproximación con garantía de calidad demostrada.: en el contexto de «NP-completitud · SAT y el teorema de Cook-Levin» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Heurísticas y metaheurísticas, sin garantía pero buenas en la práctica.: en el contexto de «NP-completitud · SAT y el teorema de Cook-Levin» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Explotar la estructura del caso concreto: muchas instancias reales son fáciles.: en el contexto de «NP-completitud · SAT y el teorema de Cook-Levin» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Aceptar tiempo exponencial cuando n es pequeño; los resolvedores SAT modernos…: en el contexto de «NP-completitud · SAT y el teorema de Cook-Levin» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Mostrar que está en NP exhibiendo un certificado verificable en tiempo pol…: en el contexto de «NP-completitud · SAT y el teorema de Cook-Levin» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Tomar un problema ya conocido como NP-completo.: en el contexto de «NP-completitud · SAT y el teorema de Cook-Levin» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Reducirlo polinomialmente al problema nuevo.: en el contexto de «NP-completitud · SAT y el teorema de Cook-Levin» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 21 · 21/10/2026 — Propiedades de clausura, lema del bombeo y minimización</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Si algún NP-completo estuviera en P, entonces P = NP en su totalidad.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Si algún problema de NP no está en P, entonces ningún NP-completo lo está.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Algoritmos de aproximación con garantía de calidad demostrada.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Heurísticas y metaheurísticas, sin garantía pero buenas en la práctica.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Explotar la estructura del caso concreto: muchas instancias reales son fáciles.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Aceptar tiempo exponencial cuando n es pequeño; los resolvedores SAT modernos manejan instancias enormes.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Mostrar que está en NP exhibiendo un certificado verificable en tiempo polinomial.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Tomar un problema ya conocido como NP-completo.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «NP-completitud · SAT y el teorema de Cook-Levin» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 16 · 05/10/2026 — Alfabetos, cadenas y lenguajes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 22 · 26/10/2026 — Análisis léxico</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Alfabetos, cadenas y lenguajes». Según la guía del maestro, lo central es: Secuencia finita de símbolos de Σ.; Longitud |w| — número de símbolos. |01101| = 5.; Cadena vacía ε — la de longitud 0. Existe sobre cualquier alfabeto.; Concatenación: si w = 01 y v = 10, entonces wv = 0110. No es conmutativa.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alfabetos, cadenas y lenguajes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terminado el bloque de los límites, empieza el de los modelos que sí se construyen. Para eso hace falta primero el vocabulario formal sobre el que se definen los lenguajes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un alfabeto Σ es un conjunto finito y no vacío de símbolos. Σ = {0,1} para el binario, Σ = {a,…,z} para texto. La finitud es esencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ε no es lo mismo que el conjunto vacío ∅, ni que un espacio en blanco. Confundirlos es el error más común del tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un lenguaje L es cualquier subconjunto de Σ*. Puede ser finito o infinito, y definirse por enumeración o por comprensión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con L = {01}, L* = {ε, 01, 0101, …} es infinito aunque L tenga una sola cadena. La estrella es la única operación que produce conjuntos infinitos a partir de finitos, y por eso es la pieza central de las expresiones regulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir por comprensión: cadenas binarias de longitud par; con igual número de ceros y unos; que empiezan y terminan con el mismo símbolo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secuencia finita de símbolos de Σ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Longitud |w| — número de símbolos. |01101| = 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cadena vacía ε — la de longitud 0. Existe sobre cualquier alfabeto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concatenación: si w = 01 y v = 10, entonces wv = 0110. No es conmutativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ε es el neutro: wε = εw = w.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Potencia: w⁰ = ε y wⁿ = w·wⁿ⁻¹. Es una definición recursiva, como las de la sesión 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reverso: (01101)ᴿ = 10110.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Σ* — todas las cadenas sobre Σ, incluida ε. Es infinito numerable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Σ⁺ = Σ* − {ε}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L = {0ⁿ1ⁿ | n ≥ 0} = {ε, 01, 0011, 000111, …}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">∅ es un lenguaje y {ε} es otro distinto: el primero no tiene cadenas, el segundo tiene una.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unión, intersección y complemento, heredadas de los conjuntos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concatenación: L₁L₂ = {xy | x ∈ L₁, y ∈ L₂}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cerradura de Kleene: L* = L⁰ ∪ L¹ ∪ L² ∪ … Siempre contiene ε.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L⁺ = L·L*, que contiene ε solo si L lo contiene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAJAMOS DE NIVEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BAJAMOS DE NIVEL» en la sesión «Alfabetos, cadenas y lenguajes» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terminado el bloque de los límites, empieza el de los modelos que sí se construyen. Para eso hace falta primero el vocabulario formal sobre el que se definen los lenguajes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALFABETO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ALFABETO» en la sesión «Alfabetos, cadenas y lenguajes» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un alfabeto Σ es un conjunto finito y no vacío de símbolos. Σ = {0,1} para el binario, Σ = {a,…,z} para texto. La finitud es esencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CADENA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CADENA» en la sesión «Alfabetos, cadenas y lenguajes» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secuencia finita de símbolos de Σ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Longitud |w| — número de símbolos. |01101| = 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cadena vacía ε — la de longitud 0. Existe sobre cualquier alfabeto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ε no es lo mismo que el conjunto vacío ∅, ni que un espacio en blanco. Confundirlos es el error más común del tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES SOBRE CADENAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OPERACIONES SOBRE CADENAS» en la sesión «Alfabetos, cadenas y lenguajes» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concatenación: si w = 01 y v = 10, entonces wv = 0110. No es conmutativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ε es el neutro: wε = εw = w.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Potencia: w⁰ = ε y wⁿ = w·wⁿ⁻¹. Es una definición recursiva, como las de la sesión 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reverso: (01101)ᴿ = 10110.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Σ* Y Σ⁺</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «Σ* Y Σ⁺» en la sesión «Alfabetos, cadenas y lenguajes» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Σ* — todas las cadenas sobre Σ, incluida ε. Es infinito numerable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Σ⁺ = Σ* − {ε}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LENGUAJE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LENGUAJE» en la sesión «Alfabetos, cadenas y lenguajes» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un lenguaje L es cualquier subconjunto de Σ*. Puede ser finito o infinito, y definirse por enumeración o por comprensión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L = {0ⁿ1ⁿ | n ≥ 0} = {ε, 01, 0011, 000111, …}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">∅ es un lenguaje y {ε} es otro distinto: el primero no tiene cadenas, el segundo tiene una.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES SOBRE LENGUAJES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OPERACIONES SOBRE LENGUAJES» en la sesión «Alfabetos, cadenas y lenguajes» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unión, intersección y complemento, heredadas de los conjuntos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concatenación: L₁L₂ = {xy | x ∈ L₁, y ∈ L₂}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cerradura de Kleene: L* = L⁰ ∪ L¹ ∪ L² ∪ … Siempre contiene ε.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L⁺ = L·L*, que contiene ε solo si L lo contiene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA OPERACIÓN QUE GENERA INFINITUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA OPERACIÓN QUE GENERA INFINITUD» en la sesión «Alfabetos, cadenas y lenguajes» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con L = {01}, L* = {ε, 01, 0101, …} es infinito aunque L tenga una sola cadena. La estrella es la única operación que produce conjuntos infinitos a partir de finitos, y por eso es la pieza central de las expresiones regulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Secuencia finita de símbolos de Σ.: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Longitud |w| — número de símbolos. |01101| = 5.: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cadena vacía ε — la de longitud 0. Existe sobre cualquier alfabeto.: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Concatenación: si w = 01 y v = 10, entonces wv = 0110. No es conmutativa.: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ε es el neutro: wε = εw = w.: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Potencia: w⁰ = ε y wⁿ = w·wⁿ⁻¹. Es una definición recursiva, como las de la s…: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reverso: (01101)ᴿ = 10110.: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Σ* — todas las cadenas sobre Σ, incluida ε. Es infinito numerable.: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Σ⁺ = Σ* − {ε}.: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• L = {0ⁿ1ⁿ | n ≥ 0} = {ε, 01, 0011, 000111, …}: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ∅ es un lenguaje y {ε} es otro distinto: el primero no tiene cadenas, el segu…: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Unión, intersección y complemento, heredadas de los conjuntos.: en el contexto de «Alfabetos, cadenas y lenguajes» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Secuencia finita de símbolos de Σ.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Longitud |w| — número de símbolos. |01101| = 5.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cadena vacía ε — la de longitud 0. Existe sobre cualquier alfabeto.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Concatenación: si w = 01 y v = 10, entonces wv = 0110. No es conmutativa.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «ε es el neutro: wε = εw = w.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Potencia: w⁰ = ε y wⁿ = w·wⁿ⁻¹. Es una definición recursiva, como las de la sesión 8.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Reverso: (01101)ᴿ = 10110.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Σ* — todas las cadenas sobre Σ, incluida ε. Es infinito numerable.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Alfabetos, cadenas y lenguajes» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 23 · 28/10/2026 — Gramáticas libres de contexto</w:t>
+        <w:t xml:space="preserve">Sesión 17 · 07/10/2026 — Expresiones regulares</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Expresiones regulares». Según la guía del maestro, lo central es: ∅ es una ER que denota el lenguaje vacío.; ε es una ER que denota {ε}.; a es una ER que denota {a}, para cada a ∈ Σ.; (0+1)* — todas las cadenas.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expresiones regulares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una expresión regular describe un lenguaje mediante una fórmula. Es la contraparte declarativa de los autómatas, que lo reconocen operacionalmente. Ambas capturan exactamente la misma clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casos inductivos: si r y s son ER, también lo son r+s (unión), rs (concatenación), r* (estrella) y (r).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es otra definición recursiva, la tercera del curso. Y como toda definición recursiva, trae asociado su principio de inducción estructural para demostrar propiedades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La estrella liga más fuerte que la concatenación, y ésta más que la unión. Así ab*+c se lee (a(b*))+c. Ante la duda, paréntesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búsqueda de patrones, validación de formatos, y sobre todo la especificación de los componentes léxicos de un lenguaje de programación, que es a donde va este bloque.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las expresiones regulares de Perl, Python o JavaScript incluyen retroreferencias y lookahead, que exceden lo que un autómata finito puede reconocer. Formalmente ya no son expresiones regulares. Es un abuso de nombre cómodo, pero en este curso la distinción importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir ER para: número par de ceros; que no contenga 101; longitud múltiplo de 3; identificadores válidos de un lenguaje de programación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">∅ es una ER que denota el lenguaje vacío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ε es una ER que denota {ε}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a es una ER que denota {a}, para cada a ∈ Σ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(0+1)* — todas las cadenas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(0+1)*01 — las que terminan en 01.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0*10*10* — las que tienen exactamente dos unos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(0+1)*11(0+1)* — las que contienen 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(01)* — alternancias que empiezan en 0 y terminan en 1, más ε.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r + ∅ = r  ·  r∅ = ∅  ·  rε = r</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(r*)* = r*  ·  ∅* = ε  ·  (ε + r)* = r*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r(s + t) = rs + rt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESCRIBIR EN VEZ DE RECONOCER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DESCRIBIR EN VEZ DE RECONOCER» en la sesión «Expresiones regulares» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una expresión regular describe un lenguaje mediante una fórmula. Es la contraparte declarativa de los autómatas, que lo reconocen operacionalmente. Ambas capturan exactamente la misma clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEFINICIÓN INDUCTIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DEFINICIÓN INDUCTIVA» en la sesión «Expresiones regulares» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casos base:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">∅ es una ER que denota el lenguaje vacío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ε es una ER que denota {ε}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a es una ER que denota {a}, para cada a ∈ Σ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casos inductivos: si r y s son ER, también lo son r+s (unión), rs (concatenación), r* (estrella) y (r).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es otra definición recursiva, la tercera del curso. Y como toda definición recursiva, trae asociado su principio de inducción estructural para demostrar propiedades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRECEDENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRECEDENCIA» en la sesión «Expresiones regulares» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La estrella liga más fuerte que la concatenación, y ésta más que la unión. Así ab*+c se lee (a(b*))+c. Ante la duda, paréntesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLOS SOBRE {0,1}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJEMPLOS SOBRE {0,1}» en la sesión «Expresiones regulares» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(0+1)* — todas las cadenas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(0+1)*01 — las que terminan en 01.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0*10*10* — las que tienen exactamente dos unos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(0+1)*11(0+1)* — las que contienen 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(01)* — alternancias que empiezan en 0 y terminan en 1, más ε.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IDENTIDADES ÚTILES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «IDENTIDADES ÚTILES» en la sesión «Expresiones regulares» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r + ∅ = r  ·  r∅ = ∅  ·  rε = r</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(r*)* = r*  ·  ∅* = ε  ·  (ε + r)* = r*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r(s + t) = rs + rt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE SE USAN DE VERDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DÓNDE SE USAN DE VERDAD» en la sesión «Expresiones regulares» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búsqueda de patrones, validación de formatos, y sobre todo la especificación de los componentes léxicos de un lenguaje de programación, que es a donde va este bloque.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADVERTENCIA SOBRE LAS REGEX DE LOS LENGUAJES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ADVERTENCIA SOBRE LAS REGEX DE LOS LENGUAJES» en la sesión «Expresiones regulares» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las expresiones regulares de Perl, Python o JavaScript incluyen retroreferencias y lookahead, que exceden lo que un autómata finito puede reconocer. Formalmente ya no son expresiones regulares. Es un abuso de nombre cómodo, pero en este curso la distinción importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «Expresiones regulares» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir ER para: número par de ceros; que no contenga 101; longitud múltiplo de 3; identificadores válidos de un lenguaje de programación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ∅ es una ER que denota el lenguaje vacío.: en el contexto de «Expresiones regulares» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ε es una ER que denota {ε}.: en el contexto de «Expresiones regulares» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• a es una ER que denota {a}, para cada a ∈ Σ.: en el contexto de «Expresiones regulares» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• (0+1)* — todas las cadenas.: en el contexto de «Expresiones regulares» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• (0+1)*01 — las que terminan en 01.: en el contexto de «Expresiones regulares» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 0*10*10* — las que tienen exactamente dos unos.: en el contexto de «Expresiones regulares» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• (0+1)*11(0+1)* — las que contienen 11.: en el contexto de «Expresiones regulares» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• (01)* — alternancias que empiezan en 0 y terminan en 1, más ε.: en el contexto de «Expresiones regulares» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• r + ∅ = r  ·  r∅ = ∅  ·  rε = r: en el contexto de «Expresiones regulares» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• (r*)* = r*  ·  ∅* = ε  ·  (ε + r)* = r*: en el contexto de «Expresiones regulares» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• r(s + t) = rs + rt: en el contexto de «Expresiones regulares» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 24 · 02/11/2026 — Diseño de gramáticas · Árboles de derivación y ambigüedad</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «∅ es una ER que denota el lenguaje vacío.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «ε es una ER que denota {ε}.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «a es una ER que denota {a}, para cada a ∈ Σ.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «(0+1)* — todas las cadenas.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «(0+1)*01 — las que terminan en 01.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «0*10*10* — las que tienen exactamente dos unos.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «(0+1)*11(0+1)* — las que contienen 11.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «(01)* — alternancias que empiezan en 0 y terminan en 1, más ε.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Expresiones regulares» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 18 · 12/10/2026 — Autómatas finitos deterministas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 25 · 04/11/2026 — Evaluación de gramáticas · Simplificación y formas normales</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Autómatas finitos deterministas». Según la guía del maestro, lo central es: Q — conjunto finito de estados.; Σ — alfabeto de entrada.; δ: Q × Σ → Q — función de transición, total: definida para todo par.; q₀ — estado inicial único. F ⊆ Q — estados de aceptación.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autómatas finitos deterministas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un autómata finito lee la entrada de izquierda a derecha, un símbolo a la vez, sin poder retroceder ni escribir, y su única memoria es en cuál de un número finito de estados se encuentra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vale la pena verlo contra lo que ya estudiamos: la MT podía escribir, moverse en ambas direcciones y usar memoria ilimitada. El autómata finito no puede nada de eso. Es el modelo mínimo, y todo el interés está en qué se puede hacer con tan poco.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AFD = (Q, Σ, δ, q₀, F).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para cada estado y cada símbolo hay exactamente una transición: ni cero ni dos. El cómputo sobre una cadena es un camino único, sin decisiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M acepta w si al consumir w completa termina en un estado de F. El lenguaje L(M) es el conjunto de todas las cadenas que acepta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué necesito recordar de lo ya leído para decidir correctamente sobre lo que falta? La respuesta es el conjunto de estados. Si la respuesta exige información no acotada, no hay AFD posible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con memoria finita solo se puede recordar una cantidad acotada de información. No se puede contar sin cota, y por eso 0ⁿ1ⁿ queda fuera. Esa limitación se formalizará con el lema del bombeo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construir AFD para: cadenas que terminan en 01; que contienen 110; de longitud múltiplo de 3; que representan múltiplos de 3 en binario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q — conjunto finito de estados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Σ — alfabeto de entrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">δ: Q × Σ → Q — función de transición, total: definida para todo par.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">q₀ — estado inicial único. F ⊆ Q — estados de aceptación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contar módulo k — k estados en ciclo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconocer un sufijo — los estados indican cuánto del patrón se lleva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconocer una subcadena en cualquier posición — con estado sumidero de aceptación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado trampa — para las rutas que llevan a rechazo definitivo, necesario porque δ debe ser total.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL MODELO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL MODELO» en la sesión «Autómatas finitos deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un autómata finito lee la entrada de izquierda a derecha, un símbolo a la vez, sin poder retroceder ni escribir, y su única memoria es en cuál de un número finito de estados se encuentra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRASTE CON LA MÁQUINA DE TURING</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTRASTE CON LA MÁQUINA DE TURING» en la sesión «Autómatas finitos deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vale la pena verlo contra lo que ya estudiamos: la MT podía escribir, moverse en ambas direcciones y usar memoria ilimitada. El autómata finito no puede nada de eso. Es el modelo mínimo, y todo el interés está en qué se puede hacer con tan poco.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEFINICIÓN FORMAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DEFINICIÓN FORMAL» en la sesión «Autómatas finitos deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AFD = (Q, Σ, δ, q₀, F).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q — conjunto finito de estados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Σ — alfabeto de entrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">δ: Q × Σ → Q — función de transición, total: definida para todo par.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">q₀ — estado inicial único. F ⊆ Q — estados de aceptación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ SIGNIFICA DETERMINISTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ SIGNIFICA DETERMINISTA» en la sesión «Autómatas finitos deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para cada estado y cada símbolo hay exactamente una transición: ni cero ni dos. El cómputo sobre una cadena es un camino único, sin decisiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACEPTACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACEPTACIÓN» en la sesión «Autómatas finitos deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M acepta w si al consumir w completa termina en un estado de F. El lenguaje L(M) es el conjunto de todas las cadenas que acepta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DISEÑO: LA PREGUNTA GUÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DISEÑO: LA PREGUNTA GUÍA» en la sesión «Autómatas finitos deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué necesito recordar de lo ya leído para decidir correctamente sobre lo que falta? La respuesta es el conjunto de estados. Si la respuesta exige información no acotada, no hay AFD posible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PATRONES FRECUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PATRONES FRECUENTES» en la sesión «Autómatas finitos deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contar módulo k — k estados en ciclo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconocer un sufijo — los estados indican cuánto del patrón se lleva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconocer una subcadena en cualquier posición — con estado sumidero de aceptación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado trampa — para las rutas que llevan a rechazo definitivo, necesario porque δ debe ser total.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA LIMITACIÓN ESENCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA LIMITACIÓN ESENCIAL» en la sesión «Autómatas finitos deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con memoria finita solo se puede recordar una cantidad acotada de información. No se puede contar sin cota, y por eso 0ⁿ1ⁿ queda fuera. Esa limitación se formalizará con el lema del bombeo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Q — conjunto finito de estados.: en el contexto de «Autómatas finitos deterministas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Σ — alfabeto de entrada.: en el contexto de «Autómatas finitos deterministas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• δ: Q × Σ → Q — función de transición, total: definida para todo par.: en el contexto de «Autómatas finitos deterministas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• q₀ — estado inicial único. F ⊆ Q — estados de aceptación.: en el contexto de «Autómatas finitos deterministas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Contar módulo k — k estados en ciclo.: en el contexto de «Autómatas finitos deterministas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reconocer un sufijo — los estados indican cuánto del patrón se lleva.: en el contexto de «Autómatas finitos deterministas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reconocer una subcadena en cualquier posición — con estado sumidero de acepta…: en el contexto de «Autómatas finitos deterministas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estado trampa — para las rutas que llevan a rechazo definitivo, necesario por…: en el contexto de «Autómatas finitos deterministas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Q — conjunto finito de estados.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Σ — alfabeto de entrada.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «δ: Q × Σ → Q — función de transición, total: definida para todo par.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «q₀ — estado inicial único. F ⊆ Q — estados de aceptación.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Contar módulo k — k estados en ciclo.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Reconocer un sufijo — los estados indican cuánto del patrón se lleva.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Reconocer una subcadena en cualquier posición — con estado sumidero de aceptación.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estado trampa — para las rutas que llevan a rechazo definitivo, necesario porque δ debe ser total.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Autómatas finitos deterministas» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 26 · 09/11/2026 — Lenguajes: autómatas de pila y la jerarquía de Chomsky</w:t>
+        <w:t xml:space="preserve">Sesión 19 · 14/10/2026 — Autómatas finitos no deterministas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Autómatas finitos no deterministas». Según la guía del maestro, lo central es: La ε-clausura de q es el conjunto de estados alcanzables desde q usando solo transiciones ε, incluido q.; Se calcula recursivamente hasta que no se agreguen estados nuevos.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autómatas finitos no deterministas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un AFN permite que δ devuelva un conjunto de estados: cero, uno o varios. La máquina explora todas las posibilidades a la vez y acepta si alguna rama termina en aceptación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AFN = (Q, Σ, δ, q₀, F) con δ: Q × Σ → P(Q), el conjunto potencia de Q.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se acepta si existe al menos un camino que consuma la cadena y termine en F. Basta una rama exitosa aunque todas las demás mueran. Para rechazar, en cambio, deben fallar todas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una extensión adicional permite cambiar de estado sin consumir símbolo. Simplifica mucho la composición de autómatas: para unir dos basta un inicial nuevo con transiciones ε a ambos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconocer «contiene 01 o termina en 11» con un AFD exige combinar ambas condiciones en cada estado. Con un AFN se adivina al inicio cuál se va a cumplir y se construyen dos ramas independientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo AFN tiene un AFD equivalente. El no determinismo es comodidad de notación, no capacidad adicional: los tres modelos —AFD, AFN y AFN con ε— reconocen exactamente los lenguajes regulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recuerda la sesión 6: en máquinas de Turing el no determinismo tampoco agrega poder, pero la simulación cuesta tiempo exponencial y eso es el problema P contra NP. Aquí la simulación puede costar un número exponencial de estados, pero se hace una sola vez, al construir el autómata. La diferencia es que allá el costo se paga en cada ejecución y aquí en la compilación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construir AFN para: cadenas que terminan en 010; donde el tercer símbolo desde el final es 1. Comparar el número de estados con el AFD equivalente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ε-clausura de q es el conjunto de estados alcanzables desde q usando solo transiciones ε, incluido q.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se calcula recursivamente hasta que no se agreguen estados nuevos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RELAJAR EL DETERMINISMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RELAJAR EL DETERMINISMO» en la sesión «Autómatas finitos no deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un AFN permite que δ devuelva un conjunto de estados: cero, uno o varios. La máquina explora todas las posibilidades a la vez y acepta si alguna rama termina en aceptación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEFINICIÓN FORMAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DEFINICIÓN FORMAL» en la sesión «Autómatas finitos no deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AFN = (Q, Σ, δ, q₀, F) con δ: Q × Σ → P(Q), el conjunto potencia de Q.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACEPTACIÓN EXISTENCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACEPTACIÓN EXISTENCIAL» en la sesión «Autómatas finitos no deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se acepta si existe al menos un camino que consuma la cadena y termine en F. Basta una rama exitosa aunque todas las demás mueran. Para rechazar, en cambio, deben fallar todas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRANSICIONES Ε</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TRANSICIONES Ε» en la sesión «Autómatas finitos no deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una extensión adicional permite cambiar de estado sin consumir símbolo. Simplifica mucho la composición de autómatas: para unir dos basta un inicial nuevo con transiciones ε a ambos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ε-clausura de q es el conjunto de estados alcanzables desde q usando solo transiciones ε, incluido q.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se calcula recursivamente hasta que no se agreguen estados nuevos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ FACILITA EL DISEÑO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ FACILITA EL DISEÑO» en la sesión «Autómatas finitos no deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconocer «contiene 01 o termina en 11» con un AFD exige combinar ambas condiciones en cada estado. Con un AFN se adivina al inicio cuál se va a cumplir y se construyen dos ramas independientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NO HAY GANANCIA DE PODER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «NO HAY GANANCIA DE PODER» en la sesión «Autómatas finitos no deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo AFN tiene un AFD equivalente. El no determinismo es comodidad de notación, no capacidad adicional: los tres modelos —AFD, AFN y AFN con ε— reconocen exactamente los lenguajes regulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRASTE CON TURING</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTRASTE CON TURING» en la sesión «Autómatas finitos no deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recuerda la sesión 6: en máquinas de Turing el no determinismo tampoco agrega poder, pero la simulación cuesta tiempo exponencial y eso es el problema P contra NP. Aquí la simulación puede costar un número exponencial de estados, pero se hace una sola vez, al construir el autómata. La diferencia es que allá el costo se paga en cada ejecución y aquí en la compilación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «Autómatas finitos no deterministas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construir AFN para: cadenas que terminan en 010; donde el tercer símbolo desde el final es 1. Comparar el número de estados con el AFD equivalente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• La ε-clausura de q es el conjunto de estados alcanzables desde q usando solo …: en el contexto de «Autómatas finitos no deterministas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Se calcula recursivamente hasta que no se agreguen estados nuevos.: en el contexto de «Autómatas finitos no deterministas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 27 · 11/11/2026 — Parsers: análisis sintáctico descendente</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «La ε-clausura de q es el conjunto de estados alcanzables desde q usando solo transiciones ε, incluido q.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Se calcula recursivamente hasta que no se agreguen estados nuevos.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Autómatas finitos no deterministas» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 20 · 19/10/2026 — Equivalencias: de AFN a AFD y de expresiones regulares a autómatas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 28 · 18/11/2026 — Parsers: análisis sintáctico ascendente</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En NE111 (Teoría de la Computación), esta sesión gira en torno a «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas». Según la guía del maestro, lo central es: Estado inicial: la ε-clausura de {q₀}.; δ_D(S, a) = unión de δ_N(q, a) para todo q ∈ S, cerrada bajo ε.; F_D = los subconjuntos que contienen al menos un estado de F_N.; ∅ es un estado válido y funciona como trampa.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equivalencias: de AFN a AFD y de expresiones regulares a autómatas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teorema: para todo AFN N existe un AFD D con L(D) = L(N). La demostración es constructiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un AFN, al procesar una cadena, se encuentra en un conjunto de estados posibles. Ese conjunto es información finita, así que puede ser el estado de un AFD. Cada estado del AFD es un subconjunto de estados del AFN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar los 2ⁿ subconjuntos es innecesario: casi todos son inalcanzables. Se empieza por el inicial y solo se crean los subconjuntos que aparecen como destino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un lenguaje es regular si y solo si puede describirse con una expresión regular. Se demuestra en las dos direcciones, ambas constructivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se construye un AFN con ε por inducción sobre la estructura de la expresión. Cada pieza tiene un solo estado inicial y uno final, lo que permite componerlas mecánicamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El autómata resultante tiene a lo sumo 2m estados para una expresión de m símbolos. Es exactamente lo que hace un motor de expresiones regulares al compilar un patrón, y es el primer paso del generador de analizadores léxicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se eliminan los estados intermedios uno por uno, reemplazando cada camino que pasaba por el estado eliminado por una expresión que incluye su ciclo propio con estrella. Si p → q con R, q → q con S y q → r con T, al eliminar q queda p → r con RS*T.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aplicar Thompson a (a+b)*abb, determinizar el resultado y comparar con un AFD construido a mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado inicial: la ε-clausura de {q₀}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">δ_D(S, a) = unión de δ_N(q, a) para todo q ∈ S, cerrada bajo ε.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F_D = los subconjuntos que contienen al menos un estado de F_N.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">∅ es un estado válido y funciona como trampa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Símbolo a: dos estados y una transición etiquetada a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r+s: inicial nuevo con dos transiciones ε y final nuevo al que ambas llegan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rs: transición ε del final de r al inicial de s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r*: nuevo inicial y final, con ε que rodea y ε que retroalimenta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSTRUCCIÓN DE SUBCONJUNTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONSTRUCCIÓN DE SUBCONJUNTOS» en la sesión «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teorema: para todo AFN N existe un AFD D con L(D) = L(N). La demostración es constructiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA IDEA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA IDEA» en la sesión «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un AFN, al procesar una cadena, se encuentra en un conjunto de estados posibles. Ese conjunto es información finita, así que puede ser el estado de un AFD. Cada estado del AFD es un subconjunto de estados del AFN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado inicial: la ε-clausura de {q₀}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">δ_D(S, a) = unión de δ_N(q, a) para todo q ∈ S, cerrada bajo ε.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F_D = los subconjuntos que contienen al menos un estado de F_N.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">∅ es un estado válido y funciona como trampa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSTRUCCIÓN POR ALCANZABILIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONSTRUCCIÓN POR ALCANZABILIDAD» en la sesión «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar los 2ⁿ subconjuntos es innecesario: casi todos son inalcanzables. Se empieza por el inicial y solo se crean los subconjuntos que aparecen como destino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEOREMA DE KLEENE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TEOREMA DE KLEENE» en la sesión «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un lenguaje es regular si y solo si puede describirse con una expresión regular. Se demuestra en las dos direcciones, ambas constructivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE EXPRESIÓN REGULAR A AUTÓMATA: CONSTRUCCIÓN DE THOMPSON</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DE EXPRESIÓN REGULAR A AUTÓMATA: CONSTRUCCIÓN DE THOMPSON» en la sesión «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se construye un AFN con ε por inducción sobre la estructura de la expresión. Cada pieza tiene un solo estado inicial y uno final, lo que permite componerlas mecánicamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Símbolo a: dos estados y una transición etiquetada a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r+s: inicial nuevo con dos transiciones ε y final nuevo al que ambas llegan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rs: transición ε del final de r al inicial de s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r*: nuevo inicial y final, con ε que rodea y ε que retroalimenta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El autómata resultante tiene a lo sumo 2m estados para una expresión de m símbolos. Es exactamente lo que hace un motor de expresiones regulares al compilar un patrón, y es el primer paso del generador de analizadores léxicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE AUTÓMATA A EXPRESIÓN REGULAR: ELIMINACIÓN DE ESTADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DE AUTÓMATA A EXPRESIÓN REGULAR: ELIMINACIÓN DE ESTADOS» en la sesión «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se eliminan los estados intermedios uno por uno, reemplazando cada camino que pasaba por el estado eliminado por una expresión que incluye su ciclo propio con estrella. Si p → q con R, q → q con S y q → r con T, al eliminar q queda p → r con RS*T.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIO» en la sesión «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» de Teoría de la Computación, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aplicar Thompson a (a+b)*abb, determinizar el resultado y comparar con un AFD construido a mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estado inicial: la ε-clausura de {q₀}.: en el contexto de «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• δ_D(S, a) = unión de δ_N(q, a) para todo q ∈ S, cerrada bajo ε.: en el contexto de «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• F_D = los subconjuntos que contienen al menos un estado de F_N.: en el contexto de «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ∅ es un estado válido y funciona como trampa.: en el contexto de «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Símbolo a: dos estados y una transición etiquetada a.: en el contexto de «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• r+s: inicial nuevo con dos transiciones ε y final nuevo al que ambas llegan.: en el contexto de «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• rs: transición ε del final de r al inicial de s.: en el contexto de «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• r*: nuevo inicial y final, con ε que rodea y ε que retroalimenta.: en el contexto de «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» (NE111), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estado inicial: la ε-clausura de {q₀}.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «δ_D(S, a) = unión de δ_N(q, a) para todo q ∈ S, cerrada bajo ε.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «F_D = los subconjuntos que contienen al menos un estado de F_N.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «∅ es un estado válido y funciona como trampa.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Símbolo a: dos estados y una transición etiquetada a.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «r+s: inicial nuevo con dos transiciones ε y final nuevo al que ambas llegan.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «rs: transición ε del final de r al inicial de s.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «r*: nuevo inicial y final, con ε que rodea y ε que retroalimenta.» y por qué importa en NE111?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Equivalencias: de AFN a AFD y de expresiones regulares a autómatas» con evaluaciones o tareas de Teoría de la Computación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 29 · 23/11/2026 — Intérpretes y compiladores</w:t>
+        <w:t xml:space="preserve">Sesión 21 · 21/10/2026 — Propiedades de clausura, lema del bombeo y minimización</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 30 · 25/11/2026 — Generación de código · Cierre del curso</w:t>
+        <w:t xml:space="preserve">Sesión 22 · 26/10/2026 — Análisis léxico</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 23 · 28/10/2026 — Gramáticas libres de contexto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 24 · 02/11/2026 — Diseño de gramáticas · Árboles de derivación y ambigüedad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 25 · 04/11/2026 — Evaluación de gramáticas · Simplificación y formas normales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 26 · 09/11/2026 — Lenguajes: autómatas de pila y la jerarquía de Chomsky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 27 · 11/11/2026 — Parsers: análisis sintáctico descendente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 28 · 18/11/2026 — Parsers: análisis sintáctico ascendente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 29 · 23/11/2026 — Intérpretes y compiladores</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 30 · 25/11/2026 — Generación de código · Cierre del curso</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 