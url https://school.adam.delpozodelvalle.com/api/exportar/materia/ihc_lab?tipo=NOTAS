--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,1090 +10,8339 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratorio de Interacción Humano-Computadora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">CN220 · LIS3032 · Dra. Ingrid Kirschning Albers · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">miércoles de 10:00 a 11:40 — CN 220</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Entregables de laboratorio (Cuentan dentro de Tareas (50%) de IHC)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 12/08/2026 — Presentación del laboratorio · Primer análisis de interfaces</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo funciona el laboratorio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Miércoles: se aplica lo del lunes. Entregable por sesión, en equipo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proyecto del semestre: problema real, investigar, diseñar, prototipar, evaluar con usuarios, iterar, presentar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Actividad: buena y mala interfaz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sustentar con argumentos, no con gusto personal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Preguntas guía: qué tarea resuelve, dónde está cada golfo, qué tan caro es equivocarse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Discusión de cierre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Una interfaz puede ser objetivamente mejor que otra? Sí, y la unidad 2 enseña a medirlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Elegir ya el tema del proyecto y con quién lo hago</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Revisar interfaces que uso diario y anotar qué me molesta de cada una</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 2 · 19/08/2026 — Taller: análisis de interfaces y affordances</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TALLER: AFFORDANCES EN LO REAL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Objetivo: pasar de la definición al reconocimiento. Documentar cinco objetos donde la forma comunique bien el uso y cinco donde lo comunique mal.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para cada uno: qué sugiere la forma, qué hace realmente, si coinciden.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El caso canónico es la puerta con manija que hay que empujar: la manija dice «jala» y el letrero dice «empuja». EL LETRERO ES LA EVIDENCIA DEL FALLO DE DISEÑO — si hay que explicarlo, está mal diseñado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MODELO MENTAL CONTRA MODELO REAL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Elegir una función cotidiana y escribir qué cree la gente que hace por dentro frente a lo que hace de verdad.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ejemplo que puso: mucha gente cree que poner el termostato al máximo calienta MÁS RÁPIDO. Es falso —calienta a la misma tasa, solo hasta más temperatura— pero la interfaz no hace nada por corregir esa creencia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIAGNÓSTICO CON LAS SEIS METAS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tomar una pantalla de una aplicación institucional y clasificar sus problemas según efectividad, eficiencia, seguridad, utilidad, aprendizaje y recuerdo. Nombrar la meta que se viola vuelve el hallazgo discutible; sin ella es solo una opinión.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA DISTINCIÓN QUE HAY QUE SACAR DEL TALLER</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Affordance ≠ convención aprendida. El hueco de una taza invita a meter el dedo sin que nadie lo enseñe: eso es affordance. Que el disquete signifique «guardar» hay que aprenderlo: eso es convención. Las convenciones funcionan pero caducan; las affordances no.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ENTREGABLE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reporte breve por equipo con los tres ejercicios y media cuartilla de conclusión sobre qué distingue una affordance de una convención.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(Notas reconstruidas del programa el 18-08. Contrastar con lo visto en clase y borrar esta línea al verificarlas.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Fotografiar tres puertas del campus y clasificarlas</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Buscar por qué a las puertas mal diseñadas se les dice «puertas Norman»</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Revisar las apps que uso a diario y anotar qué me molesta de cada una</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 3 · 26/08/2026 — Taller: medición de interfaces</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN220 (Laboratorio de Interacción Humano-Computadora), esta sesión gira en torno a «Taller: medición de interfaces». Según la guía del maestro, lo central es: Mal: «buscar información sobre el producto».; Bien: «localizar el precio del producto X y agregarlo al carrito».; 1. Determinar el número mínimo de pasos que exige cada tarea.; 2. Pedir a un compañero que la ejecute sin ayuda, contando sus pasos reales.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taller: medición de interfaces</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aplicar las métricas del lunes sobre una interfaz real y obtener datos, no impresiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir un sitio o aplicación y redactar tres tareas con inicio observable, final inequívoco y criterio de éxito escrito antes de medir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medir el tamaño en píxeles y la distancia de los tres botones más usados de la interfaz elegida, y de los tres más peligrosos. Verificar si el diseño castiga o premia lo correcto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La pregunta a responder: ¿el botón de eliminar está tan cerca y es tan grande como el de guardar? Si sí, es un defecto medible, no una opinión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contar las opciones del menú principal. Si son más de siete en un solo nivel, proponer una agrupación en dos niveles y estimar el efecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla con las tres tareas, tiempos, pasos mínimos y reales, y una conclusión sobre qué métrica reveló más.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mal: «buscar información sobre el producto».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bien: «localizar el precio del producto X y agregarlo al carrito».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Determinar el número mínimo de pasos que exige cada tarea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Pedir a un compañero que la ejecute sin ayuda, contando sus pasos reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Calcular la razón entre ambos. Un cociente alto señala fricción o navegación confusa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Taller: medición de interfaces» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 1 · DEFINIR TAREAS MEDIBLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 1 · DEFINIR TAREAS MEDIBLES» en la sesión «Taller: medición de interfaces» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 2 · CAMINO MÍNIMO CONTRA CAMINO REAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 2 · CAMINO MÍNIMO CONTRA CAMINO REAL» en la sesión «Taller: medición de interfaces» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 3 · LEY DE FITTS EN LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 3 · LEY DE FITTS EN LA PRÁCTICA» en la sesión «Taller: medición de interfaces» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 4 · LEY DE HICK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 4 · LEY DE HICK» en la sesión «Taller: medición de interfaces» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGABLE» en la sesión «Taller: medición de interfaces» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Mal: «buscar información sobre el producto».: en el contexto de «Taller: medición de interfaces» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Bien: «localizar el precio del producto X y agregarlo al carrito».: en el contexto de «Taller: medición de interfaces» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Determinar el número mínimo de pasos que exige cada tarea.: en el contexto de «Taller: medición de interfaces» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Pedir a un compañero que la ejecute sin ayuda, contando sus pasos reales.: en el contexto de «Taller: medición de interfaces» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Calcular la razón entre ambos. Un cociente alto señala fricción o navegaci…: en el contexto de «Taller: medición de interfaces» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 4 · 02/09/2026 — Taller: diseño de un experimento de usabilidad</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Mal: «buscar información sobre el producto».» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Bien: «localizar el precio del producto X y agregarlo al carrito».» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Determinar el número mínimo de pasos que exige cada tarea.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Pedir a un compañero que la ejecute sin ayuda, contando sus pasos reales.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Calcular la razón entre ambos. Un cociente alto señala fricción o navegación confusa.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Taller: medición de interfaces» con evaluaciones o tareas de Laboratorio de Interacción Humano-Computadora?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 4 · 02/09/2026 — Taller: diseño de un experimento de usabilidad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 5 · 09/09/2026 — Taller: evaluación heurística</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN220 (Laboratorio de Interacción Humano-Computadora), esta sesión gira en torno a «Taller: diseño de un experimento de usabilidad». Según la guía del maestro, lo central es: 1. Hipótesis: qué se espera que ocurra y por qué.; 2. Variables independiente, dependientes y de control.; 3. Diseño: entre sujetos o intrasujeto, con contrabalanceo si aplica.; 4. Perfil y número de participantes.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taller: diseño de un experimento de usabilidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir el protocolo completo de una prueba comparativa, que es el entregable que después se ejecuta sobre el prototipo del proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El guion debe leerse igual a todos los participantes. Cualquier variación en las instrucciones se convierte en una variable no controlada que contamina los resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se responden las diez preguntas en escala de 1 a 5. Para calificar: en los reactivos impares se resta 1 al valor; en los pares se resta el valor a 5; se suman los diez resultados y se multiplica por 2.5. El resultado va de 0 a 100 y el promedio de la industria ronda 68.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correr el protocolo con un solo compañero antes de aplicarlo en serio. El piloto siempre revela instrucciones ambiguas y tareas imposibles, y cuesta veinte minutos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protocolo completo listo para ejecutar, con el guion y el cuestionario ya redactados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Hipótesis: qué se espera que ocurra y por qué.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Variables independiente, dependientes y de control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Diseño: entre sujetos o intrasujeto, con contrabalanceo si aplica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Perfil y número de participantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Guion literal de instrucciones, idéntico para todos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Tareas con criterio de éxito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Instrumentos de medición y cuestionario post-prueba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Plan de análisis: qué se va a calcular con los datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Taller: diseño de un experimento de usabilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTES DEL PROTOCOLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARTES DEL PROTOCOLO» en la sesión «Taller: diseño de un experimento de usabilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD · REDACTAR EL GUION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD · REDACTAR EL GUION» en la sesión «Taller: diseño de un experimento de usabilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APLICAR EL SUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «APLICAR EL SUS» en la sesión «Taller: diseño de un experimento de usabilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD · PILOTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD · PILOTO» en la sesión «Taller: diseño de un experimento de usabilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGABLE» en la sesión «Taller: diseño de un experimento de usabilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Hipótesis: qué se espera que ocurra y por qué.: en el contexto de «Taller: diseño de un experimento de usabilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Variables independiente, dependientes y de control.: en el contexto de «Taller: diseño de un experimento de usabilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Diseño: entre sujetos o intrasujeto, con contrabalanceo si aplica.: en el contexto de «Taller: diseño de un experimento de usabilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Perfil y número de participantes.: en el contexto de «Taller: diseño de un experimento de usabilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Guion literal de instrucciones, idéntico para todos.: en el contexto de «Taller: diseño de un experimento de usabilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 6. Tareas con criterio de éxito.: en el contexto de «Taller: diseño de un experimento de usabilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 7. Instrumentos de medición y cuestionario post-prueba.: en el contexto de «Taller: diseño de un experimento de usabilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 8. Plan de análisis: qué se va a calcular con los datos.: en el contexto de «Taller: diseño de un experimento de usabilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Hipótesis: qué se espera que ocurra y por qué.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Variables independiente, dependientes y de control.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Diseño: entre sujetos o intrasujeto, con contrabalanceo si aplica.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Perfil y número de participantes.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «5. Guion literal de instrucciones, idéntico para todos.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «6. Tareas con criterio de éxito.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «7. Instrumentos de medición y cuestionario post-prueba.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «8. Plan de análisis: qué se va a calcular con los datos.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Taller: diseño de un experimento de usabilidad» con evaluaciones o tareas de Laboratorio de Interacción Humano-Computadora?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 6 · 23/09/2026 — Taller: auditoría de accesibilidad</w:t>
+        <w:t xml:space="preserve">Sesión 5 · 09/09/2026 — Taller: evaluación heurística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN220 (Laboratorio de Interacción Humano-Computadora), esta sesión gira en torno a «Taller: evaluación heurística». Según la guía del maestro, lo central es: Número de hallazgo y ubicación exacta, con captura de pantalla.; Heurística violada, citada por número y nombre.; Descripción del problema en una o dos oraciones.; Severidad con justificación breve.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taller: evaluación heurística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Realizar una evaluación heurística completa con las diez heurísticas de Nielsen y producir un reporte profesional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el equipo evalúa junto, la primera opinión ancla a las demás y se pierde la ventaja de tener varios evaluadores. La independencia es lo que hace que cinco personas encuentren el 75% de los problemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con al menos ocho hallazgos, cada uno con severidad y recomendación, ordenados de mayor a menor severidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de hallazgo y ubicación exacta, con captura de pantalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heurística violada, citada por número y nombre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descripción del problema en una o dos oraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Severidad con justificación breve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recomendación concreta y accionable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hallazgos sin heurística: son opiniones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recomendaciones vagas como «mejorar la navegación».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No priorizar: una lista de cuarenta problemas sin orden no se puede atender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Cada integrante recorre la interfaz por separado. No se comenta durante esta fase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Cada quien registra sus hallazgos con ubicación, heurística violada y descripción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Se reúnen los hallazgos y se consolidan los duplicados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Se asigna severidad por consenso, en escala de 0 a 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Se ordena por severidad y se redacta la recomendación de cada uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Taller: evaluación heurística» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Realizar una evaluación heurística completa con las diez heurísticas de Nielsen y producir un reporte profesional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PROCEDIMIENTO» en la sesión «Taller: evaluación heurística» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Cada integrante recorre la interfaz por separado. No se comenta durante esta fase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Cada quien registra sus hallazgos con ubicación, heurística violada y descripción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Se reúnen los hallazgos y se consolidan los duplicados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Se asigna severidad por consenso, en escala de 0 a 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Se ordena por severidad y se redacta la recomendación de cada uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ PRIMERO POR SEPARADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ PRIMERO POR SEPARADO» en la sesión «Taller: evaluación heurística» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el equipo evalúa junto, la primera opinión ancla a las demás y se pierde la ventaja de tener varios evaluadores. La independencia es lo que hace que cinco personas encuentren el 75% de los problemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMATO DEL REPORTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «FORMATO DEL REPORTE» en la sesión «Taller: evaluación heurística» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de hallazgo y ubicación exacta, con captura de pantalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heurística violada, citada por número y nombre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descripción del problema en una o dos oraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Severidad con justificación breve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recomendación concreta y accionable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE HACE INÚTIL UN REPORTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE HACE INÚTIL UN REPORTE» en la sesión «Taller: evaluación heurística» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hallazgos sin heurística: son opiniones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recomendaciones vagas como «mejorar la navegación».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No priorizar: una lista de cuarenta problemas sin orden no se puede atender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGABLE» en la sesión «Taller: evaluación heurística» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con al menos ocho hallazgos, cada uno con severidad y recomendación, ordenados de mayor a menor severidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Número de hallazgo y ubicación exacta, con captura de pantalla.: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Heurística violada, citada por número y nombre.: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Descripción del problema en una o dos oraciones.: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Severidad con justificación breve.: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Recomendación concreta y accionable.: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Hallazgos sin heurística: son opiniones.: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Recomendaciones vagas como «mejorar la navegación».: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No priorizar: una lista de cuarenta problemas sin orden no se puede atender.: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Cada integrante recorre la interfaz por separado. No se comenta durante es…: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Cada quien registra sus hallazgos con ubicación, heurística violada y desc…: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Se reúnen los hallazgos y se consolidan los duplicados.: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Se asigna severidad por consenso, en escala de 0 a 4.: en el contexto de «Taller: evaluación heurística» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 7 · 30/09/2026 — Taller: internacionalización de una interfaz</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Número de hallazgo y ubicación exacta, con captura de pantalla.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Heurística violada, citada por número y nombre.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Descripción del problema en una o dos oraciones.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Severidad con justificación breve.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Recomendación concreta y accionable.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Hallazgos sin heurística: son opiniones.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Recomendaciones vagas como «mejorar la navegación».» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «No priorizar: una lista de cuarenta problemas sin orden no se puede atender.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Taller: evaluación heurística» con evaluaciones o tareas de Laboratorio de Interacción Humano-Computadora?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 6 · 23/09/2026 — Taller: auditoría de accesibilidad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 8 · 07/10/2026 — Taller: personas y mapa de recorrido</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN220 (Laboratorio de Interacción Humano-Computadora), esta sesión gira en torno a «Taller: auditoría de accesibilidad». Según la guía del maestro, lo central es: Medir el contraste de los textos principales; el mínimo es 4.5:1.; Simular daltonismo con un filtro y verificar que ninguna información se pierda.; Buscar casos donde el color sea el único portador de significado.; 1. Guardar el ratón fuera del alcance. No se vale tocarlo.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taller: auditoría de accesibilidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditar una interfaz real contra los cuatro principios de las WCAG y comprobar qué tanto detecta una herramienta automática frente a la revisión manual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correr axe, WAVE o Lighthouse sobre una página. Registrar cuántos errores reporta y de qué tipo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta prueba no cuesta nada y encuentra problemas que ninguna herramienta automática detecta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar NVDA en Windows o VoiceOver en Mac y escuchar la página con los ojos cerrados durante dos minutos. Es incómodo y es exactamente el punto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparar cuántos problemas encontró la herramienta automática y cuántos la revisión manual. La proporción habitual es de aproximadamente 30% automático y 70% manual, y conviene comprobarlo con datos propios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte de auditoría con hallazgos clasificados por principio WCAG y por método de detección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medir el contraste de los textos principales; el mínimo es 4.5:1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular daltonismo con un filtro y verificar que ninguna información se pierda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buscar casos donde el color sea el único portador de significado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Guardar el ratón fuera del alcance. No se vale tocarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Recorrer la página completa con Tab, Shift+Tab, Enter y flechas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Anotar dónde se pierde el foco visible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Anotar si el orden de tabulación sigue el orden lógico de lectura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Verificar si es posible salir de cualquier componente sin quedar atrapado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Taller: auditoría de accesibilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditar una interfaz real contra los cuatro principios de las WCAG y comprobar qué tanto detecta una herramienta automática frente a la revisión manual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 1 · VERIFICACIÓN AUTOMÁTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 1 · VERIFICACIÓN AUTOMÁTICA» en la sesión «Taller: auditoría de accesibilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correr axe, WAVE o Lighthouse sobre una página. Registrar cuántos errores reporta y de qué tipo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 2 · NAVEGACIÓN SOLO CON TECLADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 2 · NAVEGACIÓN SOLO CON TECLADO» en la sesión «Taller: auditoría de accesibilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Guardar el ratón fuera del alcance. No se vale tocarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Recorrer la página completa con Tab, Shift+Tab, Enter y flechas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Anotar dónde se pierde el foco visible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Anotar si el orden de tabulación sigue el orden lógico de lectura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Verificar si es posible salir de cualquier componente sin quedar atrapado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta prueba no cuesta nada y encuentra problemas que ninguna herramienta automática detecta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 3 · LECTOR DE PANTALLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 3 · LECTOR DE PANTALLA» en la sesión «Taller: auditoría de accesibilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar NVDA en Windows o VoiceOver en Mac y escuchar la página con los ojos cerrados durante dos minutos. Es incómodo y es exactamente el punto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 4 · CONTRASTE Y COLOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 4 · CONTRASTE Y COLOR» en la sesión «Taller: auditoría de accesibilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medir el contraste de los textos principales; el mínimo es 4.5:1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular daltonismo con un filtro y verificar que ninguna información se pierda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buscar casos donde el color sea el único portador de significado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFLEXIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REFLEXIÓN» en la sesión «Taller: auditoría de accesibilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparar cuántos problemas encontró la herramienta automática y cuántos la revisión manual. La proporción habitual es de aproximadamente 30% automático y 70% manual, y conviene comprobarlo con datos propios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGABLE» en la sesión «Taller: auditoría de accesibilidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte de auditoría con hallazgos clasificados por principio WCAG y por método de detección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Medir el contraste de los textos principales; el mínimo es 4.5:1.: en el contexto de «Taller: auditoría de accesibilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Simular daltonismo con un filtro y verificar que ninguna información se pierda.: en el contexto de «Taller: auditoría de accesibilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Buscar casos donde el color sea el único portador de significado.: en el contexto de «Taller: auditoría de accesibilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Guardar el ratón fuera del alcance. No se vale tocarlo.: en el contexto de «Taller: auditoría de accesibilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Recorrer la página completa con Tab, Shift+Tab, Enter y flechas.: en el contexto de «Taller: auditoría de accesibilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Anotar dónde se pierde el foco visible.: en el contexto de «Taller: auditoría de accesibilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Anotar si el orden de tabulación sigue el orden lógico de lectura.: en el contexto de «Taller: auditoría de accesibilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Verificar si es posible salir de cualquier componente sin quedar atrapado.: en el contexto de «Taller: auditoría de accesibilidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Medir el contraste de los textos principales; el mínimo es 4.5:1.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Simular daltonismo con un filtro y verificar que ninguna información se pierda.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Buscar casos donde el color sea el único portador de significado.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Guardar el ratón fuera del alcance. No se vale tocarlo.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Recorrer la página completa con Tab, Shift+Tab, Enter y flechas.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Anotar dónde se pierde el foco visible.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Anotar si el orden de tabulación sigue el orden lógico de lectura.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «5. Verificar si es posible salir de cualquier componente sin quedar atrapado.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Taller: auditoría de accesibilidad» con evaluaciones o tareas de Laboratorio de Interacción Humano-Computadora?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 9 · 14/10/2026 — Taller: rediseño en tres paradigmas</w:t>
+        <w:t xml:space="preserve">Sesión 7 · 30/09/2026 — Taller: internacionalización de una interfaz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN220 (Laboratorio de Interacción Humano-Computadora), esta sesión gira en torno a «Taller: internacionalización de una interfaz». Según la guía del maestro, lo central es: Nombrar las claves por función, no por contenido: boton.guardar, no boton.guardar_cambios_azul.; Incluir los textos de error y los mensajes del sistema, que son los que siempre se olvidan.; Fechas en formato mexicano, estadounidense e ISO.; Números con separadores de ambas convenciones.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taller: internacionalización de una interfaz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preparar una pantalla real para tres idiomas y comprobar qué se rompe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extraer todo el texto a un archivo de recursos con clave y valor. Ninguna cadena visible debe quedar en el código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustituir todos los textos por versiones 40% más largas y observar qué contenedores se rompen. Es la simulación barata de traducir al alemán.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voltear el diseño como lo requeriría el árabe. Los iconos direccionales —flechas de siguiente y anterior— también se espejean; los que representan objetos del mundo, como un reloj, no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construir el mensaje «tienes N mensajes nuevos» con plantillas y reglas de plural, sin concatenar. Probar con N igual a 0, 1 y 2, y verificar que las tres frases sean correctas en los tres idiomas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Archivo de recursos en tres idiomas y capturas de la pantalla en cada uno, incluida la versión espejeada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombrar las claves por función, no por contenido: boton.guardar, no boton.guardar_cambios_azul.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incluir los textos de error y los mensajes del sistema, que son los que siempre se olvidan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fechas en formato mexicano, estadounidense e ISO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números con separadores de ambas convenciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moneda con símbolo y posición correctos por región.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Taller: internacionalización de una interfaz» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preparar una pantalla real para tres idiomas y comprobar qué se rompe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 1 · EXTERNALIZAR CADENAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 1 · EXTERNALIZAR CADENAS» en la sesión «Taller: internacionalización de una interfaz» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extraer todo el texto a un archivo de recursos con clave y valor. Ninguna cadena visible debe quedar en el código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombrar las claves por función, no por contenido: boton.guardar, no boton.guardar_cambios_azul.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incluir los textos de error y los mensajes del sistema, que son los que siempre se olvidan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 2 · PRUEBA DE EXPANSIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 2 · PRUEBA DE EXPANSIÓN» en la sesión «Taller: internacionalización de una interfaz» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustituir todos los textos por versiones 40% más largas y observar qué contenedores se rompen. Es la simulación barata de traducir al alemán.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 3 · FORMATOS REGIONALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 3 · FORMATOS REGIONALES» en la sesión «Taller: internacionalización de una interfaz» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fechas en formato mexicano, estadounidense e ISO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números con separadores de ambas convenciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moneda con símbolo y posición correctos por región.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 4 · ESPEJEO PARA DERECHA A IZQUIERDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 4 · ESPEJEO PARA DERECHA A IZQUIERDA» en la sesión «Taller: internacionalización de una interfaz» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voltear el diseño como lo requeriría el árabe. Los iconos direccionales —flechas de siguiente y anterior— también se espejean; los que representan objetos del mundo, como un reloj, no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 5 · PLURALIZACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 5 · PLURALIZACIÓN» en la sesión «Taller: internacionalización de una interfaz» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construir el mensaje «tienes N mensajes nuevos» con plantillas y reglas de plural, sin concatenar. Probar con N igual a 0, 1 y 2, y verificar que las tres frases sean correctas en los tres idiomas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGABLE» en la sesión «Taller: internacionalización de una interfaz» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Archivo de recursos en tres idiomas y capturas de la pantalla en cada uno, incluida la versión espejeada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Nombrar las claves por función, no por contenido: boton.guardar, no boton.gua…: en el contexto de «Taller: internacionalización de una interfaz» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Incluir los textos de error y los mensajes del sistema, que son los que siemp…: en el contexto de «Taller: internacionalización de una interfaz» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Fechas en formato mexicano, estadounidense e ISO.: en el contexto de «Taller: internacionalización de una interfaz» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Números con separadores de ambas convenciones.: en el contexto de «Taller: internacionalización de una interfaz» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Moneda con símbolo y posición correctos por región.: en el contexto de «Taller: internacionalización de una interfaz» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 10 · 21/10/2026 — Taller: prototipado de baja fidelidad</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Nombrar las claves por función, no por contenido: boton.guardar, no boton.guardar_cambios_azul.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Incluir los textos de error y los mensajes del sistema, que son los que siempre se olvidan.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Fechas en formato mexicano, estadounidense e ISO.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Números con separadores de ambas convenciones.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Moneda con símbolo y posición correctos por región.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Taller: internacionalización de una interfaz» con evaluaciones o tareas de Laboratorio de Interacción Humano-Computadora?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 8 · 07/10/2026 — Taller: personas y mapa de recorrido</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 11 · 28/10/2026 — Taller: prototipo de alta fidelidad y recorrido cognitivo</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN220 (Laboratorio de Interacción Humano-Computadora), esta sesión gira en torno a «Taller: personas y mapa de recorrido». Según la guía del maestro, lo central es: Bien: «cuéntame la última vez que tuviste que hacer esto».; Mal: «¿te gustaría una aplicación que hiciera esto?». La respuesta siempre es sí y no informa nada.; Nombre, foto y una frase que la caracterice.; Contexto: edad, ocupación, nivel de familiaridad con la tecnología.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taller: personas y mapa de recorrido</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construir los artefactos de investigación de usuario que van a fundamentar el proyecto final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada equipo entrevista a tres usuarios potenciales durante diez minutos. Preguntas abiertas sobre cómo resuelven hoy el problema, no sobre qué funciones querrían.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La persona se construye con datos de las entrevistas. Una persona inventada solo formaliza los prejuicios del equipo, y eso es peor que no tenerla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada punto de dolor se reformula como pregunta de diseño: «¿cómo podríamos reducir la incertidumbre del usuario mientras espera la confirmación?». Esas preguntas son la entrada del prototipado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una persona documentada y un mapa de recorrido con al menos tres puntos de dolor convertidos en oportunidades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bien: «cuéntame la última vez que tuviste que hacer esto».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mal: «¿te gustaría una aplicación que hiciera esto?». La respuesta siempre es sí y no informa nada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre, foto y una frase que la caracterice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contexto: edad, ocupación, nivel de familiaridad con la tecnología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivos: qué quiere lograr, no qué funciones quiere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frustraciones actuales, tomadas de las entrevistas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escenario típico de uso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Dibujar las etapas del proceso en una línea de tiempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Anotar en cada etapa las acciones del usuario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Anotar qué piensa y qué siente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Trazar la curva emocional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Marcar los valles: esos son los puntos de dolor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Taller: personas y mapa de recorrido» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construir los artefactos de investigación de usuario que van a fundamentar el proyecto final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 1 · ENTREVISTAS BREVES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 1 · ENTREVISTAS BREVES» en la sesión «Taller: personas y mapa de recorrido» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada equipo entrevista a tres usuarios potenciales durante diez minutos. Preguntas abiertas sobre cómo resuelven hoy el problema, no sobre qué funciones querrían.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bien: «cuéntame la última vez que tuviste que hacer esto».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mal: «¿te gustaría una aplicación que hiciera esto?». La respuesta siempre es sí y no informa nada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 2 · CONSTRUIR UNA PERSONA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 2 · CONSTRUIR UNA PERSONA» en la sesión «Taller: personas y mapa de recorrido» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre, foto y una frase que la caracterice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contexto: edad, ocupación, nivel de familiaridad con la tecnología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivos: qué quiere lograr, no qué funciones quiere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frustraciones actuales, tomadas de las entrevistas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escenario típico de uso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La persona se construye con datos de las entrevistas. Una persona inventada solo formaliza los prejuicios del equipo, y eso es peor que no tenerla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 3 · MAPA DE RECORRIDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 3 · MAPA DE RECORRIDO» en la sesión «Taller: personas y mapa de recorrido» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Dibujar las etapas del proceso en una línea de tiempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Anotar en cada etapa las acciones del usuario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Anotar qué piensa y qué siente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Trazar la curva emocional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Marcar los valles: esos son los puntos de dolor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LOS PUNTOS DE DOLOR A LAS OPORTUNIDADES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DE LOS PUNTOS DE DOLOR A LAS OPORTUNIDADES» en la sesión «Taller: personas y mapa de recorrido» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada punto de dolor se reformula como pregunta de diseño: «¿cómo podríamos reducir la incertidumbre del usuario mientras espera la confirmación?». Esas preguntas son la entrada del prototipado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGABLE» en la sesión «Taller: personas y mapa de recorrido» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una persona documentada y un mapa de recorrido con al menos tres puntos de dolor convertidos en oportunidades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Bien: «cuéntame la última vez que tuviste que hacer esto».: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Mal: «¿te gustaría una aplicación que hiciera esto?». La respuesta siempre es…: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Nombre, foto y una frase que la caracterice.: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Contexto: edad, ocupación, nivel de familiaridad con la tecnología.: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Objetivos: qué quiere lograr, no qué funciones quiere.: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Frustraciones actuales, tomadas de las entrevistas.: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Escenario típico de uso.: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Dibujar las etapas del proceso en una línea de tiempo.: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Anotar en cada etapa las acciones del usuario.: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Anotar qué piensa y qué siente.: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Trazar la curva emocional.: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Marcar los valles: esos son los puntos de dolor.: en el contexto de «Taller: personas y mapa de recorrido» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Bien: «cuéntame la última vez que tuviste que hacer esto».» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Mal: «¿te gustaría una aplicación que hiciera esto?». La respuesta siempre es sí y no informa nada.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Nombre, foto y una frase que la caracterice.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Contexto: edad, ocupación, nivel de familiaridad con la tecnología.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Objetivos: qué quiere lograr, no qué funciones quiere.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Frustraciones actuales, tomadas de las entrevistas.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Escenario típico de uso.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Dibujar las etapas del proceso en una línea de tiempo.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Taller: personas y mapa de recorrido» con evaluaciones o tareas de Laboratorio de Interacción Humano-Computadora?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 12 · 04/11/2026 — Taller: prueba de usabilidad del prototipo</w:t>
+        <w:t xml:space="preserve">Sesión 9 · 14/10/2026 — Taller: rediseño en tres paradigmas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN220 (Laboratorio de Interacción Humano-Computadora), esta sesión gira en torno a «Taller: rediseño en tres paradigmas». Según la guía del maestro, lo central es: Interfaz gráfica de manipulación directa, para escritorio.; Interfaz táctil, para teléfono con una sola mano.; Interfaz de voz, sin pantalla.; Desaparece el hover: todo estado que dependía de pasar el cursor debe rediseñarse.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taller: rediseño en tres paradigmas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comprobar en la práctica que el paradigma de interacción cambia el diseño de raíz, no solo la presentación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomar una sola tarea del proyecto y diseñarla completa para tres paradigmas distintos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para cada paradigma, contar los pasos de la tarea y anotar qué se gana y qué se pierde. La conclusión esperada es que no hay un paradigma superior: hay uno adecuado a cada contexto de uso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los tres diseños con el análisis comparativo y una recomendación fundamentada de cuál conviene al proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interfaz gráfica de manipulación directa, para escritorio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interfaz táctil, para teléfono con una sola mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interfaz de voz, sin pantalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desaparece el hover: todo estado que dependía de pasar el cursor debe rediseñarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los objetivos crecen a 44 puntos como mínimo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las acciones frecuentes bajan a la zona del pulgar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir es caro: hay que sustituirlo por selección donde se pueda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La salida es secuencial y efímera: no se puede escanear ni volver atrás con la vista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No hay affordances visibles: el sistema debe decir qué se puede pedir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las listas largas son inutilizables: se ofrecen tres opciones como máximo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que confirmar lo entendido antes de ejecutar acciones con consecuencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Taller: rediseño en tres paradigmas» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comprobar en la práctica que el paradigma de interacción cambia el diseño de raíz, no solo la presentación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD» en la sesión «Taller: rediseño en tres paradigmas» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomar una sola tarea del proyecto y diseñarla completa para tres paradigmas distintos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interfaz gráfica de manipulación directa, para escritorio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interfaz táctil, para teléfono con una sola mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interfaz de voz, sin pantalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ CAMBIA AL PASAR A TÁCTIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ CAMBIA AL PASAR A TÁCTIL» en la sesión «Taller: rediseño en tres paradigmas» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desaparece el hover: todo estado que dependía de pasar el cursor debe rediseñarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los objetivos crecen a 44 puntos como mínimo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las acciones frecuentes bajan a la zona del pulgar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir es caro: hay que sustituirlo por selección donde se pueda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ CAMBIA AL PASAR A VOZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ CAMBIA AL PASAR A VOZ» en la sesión «Taller: rediseño en tres paradigmas» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La salida es secuencial y efímera: no se puede escanear ni volver atrás con la vista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No hay affordances visibles: el sistema debe decir qué se puede pedir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las listas largas son inutilizables: se ofrecen tres opciones como máximo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que confirmar lo entendido antes de ejecutar acciones con consecuencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANÁLISIS COMPARATIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ANÁLISIS COMPARATIVO» en la sesión «Taller: rediseño en tres paradigmas» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para cada paradigma, contar los pasos de la tarea y anotar qué se gana y qué se pierde. La conclusión esperada es que no hay un paradigma superior: hay uno adecuado a cada contexto de uso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGABLE» en la sesión «Taller: rediseño en tres paradigmas» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los tres diseños con el análisis comparativo y una recomendación fundamentada de cuál conviene al proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Interfaz gráfica de manipulación directa, para escritorio.: en el contexto de «Taller: rediseño en tres paradigmas» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Interfaz táctil, para teléfono con una sola mano.: en el contexto de «Taller: rediseño en tres paradigmas» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Interfaz de voz, sin pantalla.: en el contexto de «Taller: rediseño en tres paradigmas» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Desaparece el hover: todo estado que dependía de pasar el cursor debe rediseñ…: en el contexto de «Taller: rediseño en tres paradigmas» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Los objetivos crecen a 44 puntos como mínimo.: en el contexto de «Taller: rediseño en tres paradigmas» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las acciones frecuentes bajan a la zona del pulgar.: en el contexto de «Taller: rediseño en tres paradigmas» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Escribir es caro: hay que sustituirlo por selección donde se pueda.: en el contexto de «Taller: rediseño en tres paradigmas» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• La salida es secuencial y efímera: no se puede escanear ni volver atrás con l…: en el contexto de «Taller: rediseño en tres paradigmas» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No hay affordances visibles: el sistema debe decir qué se puede pedir.: en el contexto de «Taller: rediseño en tres paradigmas» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las listas largas son inutilizables: se ofrecen tres opciones como máximo.: en el contexto de «Taller: rediseño en tres paradigmas» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Hay que confirmar lo entendido antes de ejecutar acciones con consecuencias.: en el contexto de «Taller: rediseño en tres paradigmas» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 13 · 11/11/2026 — Taller: iteración del prototipo</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Interfaz gráfica de manipulación directa, para escritorio.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Interfaz táctil, para teléfono con una sola mano.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Interfaz de voz, sin pantalla.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Desaparece el hover: todo estado que dependía de pasar el cursor debe rediseñarse.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Los objetivos crecen a 44 puntos como mínimo.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Las acciones frecuentes bajan a la zona del pulgar.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Escribir es caro: hay que sustituirlo por selección donde se pueda.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «La salida es secuencial y efímera: no se puede escanear ni volver atrás con la vista.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Taller: rediseño en tres paradigmas» con evaluaciones o tareas de Laboratorio de Interacción Humano-Computadora?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 10 · 21/10/2026 — Taller: prototipado de baja fidelidad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 14 · 18/11/2026 — Proyecto final: integración y preparación de la presentación</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN220 (Laboratorio de Interacción Humano-Computadora), esta sesión gira en torno a «Taller: prototipado de baja fidelidad». Según la guía del maestro, lo central es: Una hoja por pantalla, dibujada a mano.; Elementos móviles en post-it, para simular menús y estados.; Numerar las hojas y anotar a qué pantalla lleva cada botón.; No usar la computadora. El papel es más rápido y produce mejor crítica.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taller: prototipado de baja fidelidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Producir alternativas rápidas en papel y aprender a desecharlas sin apego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada integrante dobla una hoja en ocho y dibuja una versión distinta de la misma pantalla, un minuto por casilla. La restricción de tiempo es lo que impide autocensurarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se pegan todas las hojas en la pared y cada quien marca con puntos las tres ideas que le parecen más prometedoras. Se discuten las más votadas y se eligen tres para desarrollar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un integrante hace de computadora: cambia las hojas cuando el usuario «toca» un botón. No habla ni explica. Se anota cada vez que el usuario duda o toca algo que no es un control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta técnica encuentra problemas de flujo en quince minutos que en código costarían días de corrección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fotografías del prototipo en papel, notas de la prueba de conserje y la decisión de cuál alternativa se desarrolla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una hoja por pantalla, dibujada a mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elementos móviles en post-it, para simular menús y estados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numerar las hojas y anotar a qué pantalla lleva cada botón.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No usar la computadora. El papel es más rápido y produce mejor crítica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No discutir colores ni tipografías: hoy solo importa estructura y flujo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tres alternativas antes de elegir, siempre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Taller: prototipado de baja fidelidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Producir alternativas rápidas en papel y aprender a desecharlas sin apego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 1 · OCHO IDEAS EN OCHO MINUTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 1 · OCHO IDEAS EN OCHO MINUTOS» en la sesión «Taller: prototipado de baja fidelidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada integrante dobla una hoja en ocho y dibuja una versión distinta de la misma pantalla, un minuto por casilla. La restricción de tiempo es lo que impide autocensurarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 2 · SELECCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 2 · SELECCIÓN» en la sesión «Taller: prototipado de baja fidelidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se pegan todas las hojas en la pared y cada quien marca con puntos las tres ideas que le parecen más prometedoras. Se discuten las más votadas y se eligen tres para desarrollar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 3 · PROTOTIPO EN PAPEL NAVEGABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 3 · PROTOTIPO EN PAPEL NAVEGABLE» en la sesión «Taller: prototipado de baja fidelidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una hoja por pantalla, dibujada a mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elementos móviles en post-it, para simular menús y estados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numerar las hojas y anotar a qué pantalla lleva cada botón.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVIDAD 4 · PRUEBA DE CONSERJE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACTIVIDAD 4 · PRUEBA DE CONSERJE» en la sesión «Taller: prototipado de baja fidelidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un integrante hace de computadora: cambia las hojas cuando el usuario «toca» un botón. No habla ni explica. Se anota cada vez que el usuario duda o toca algo que no es un control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta técnica encuentra problemas de flujo en quince minutos que en código costarían días de corrección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REGLAS DEL TALLER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REGLAS DEL TALLER» en la sesión «Taller: prototipado de baja fidelidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No usar la computadora. El papel es más rápido y produce mejor crítica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No discutir colores ni tipografías: hoy solo importa estructura y flujo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tres alternativas antes de elegir, siempre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGABLE» en la sesión «Taller: prototipado de baja fidelidad» de Laboratorio de Interacción Humano-Computadora, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fotografías del prototipo en papel, notas de la prueba de conserje y la decisión de cuál alternativa se desarrolla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Una hoja por pantalla, dibujada a mano.: en el contexto de «Taller: prototipado de baja fidelidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Elementos móviles en post-it, para simular menús y estados.: en el contexto de «Taller: prototipado de baja fidelidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Numerar las hojas y anotar a qué pantalla lleva cada botón.: en el contexto de «Taller: prototipado de baja fidelidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No usar la computadora. El papel es más rápido y produce mejor crítica.: en el contexto de «Taller: prototipado de baja fidelidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No discutir colores ni tipografías: hoy solo importa estructura y flujo.: en el contexto de «Taller: prototipado de baja fidelidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Tres alternativas antes de elegir, siempre.: en el contexto de «Taller: prototipado de baja fidelidad» (CN220), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Una hoja por pantalla, dibujada a mano.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Elementos móviles en post-it, para simular menús y estados.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Numerar las hojas y anotar a qué pantalla lleva cada botón.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «No usar la computadora. El papel es más rápido y produce mejor crítica.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «No discutir colores ni tipografías: hoy solo importa estructura y flujo.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Tres alternativas antes de elegir, siempre.» y por qué importa en CN220?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Taller: prototipado de baja fidelidad» con evaluaciones o tareas de Laboratorio de Interacción Humano-Computadora?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 15 · 25/11/2026 — Presentaciones finales y cierre del laboratorio</w:t>
+        <w:t xml:space="preserve">Sesión 11 · 28/10/2026 — Taller: prototipo de alta fidelidad y recorrido cognitivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 12 · 04/11/2026 — Taller: prueba de usabilidad del prototipo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 13 · 11/11/2026 — Taller: iteración del prototipo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 14 · 18/11/2026 — Proyecto final: integración y preparación de la presentación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 15 · 25/11/2026 — Presentaciones finales y cierre del laboratorio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 