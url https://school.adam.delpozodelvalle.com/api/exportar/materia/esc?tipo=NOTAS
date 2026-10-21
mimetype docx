--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,2672 +10,16561 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Escritura Académica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">HU109 · Dr. Jesús Emmanuel Navarro Stefanón · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">martes de 08:30 a 09:45 — HU 109</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">jueves de 08:30 a 09:45 — HU 109</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Primera evaluación parcial — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Segunda evaluación parcial — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tercera evaluación parcial — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exposición oral — 10%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Artículo de revisión — 30%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">13/08/2026 — Actividad 0 — prueba de diagnóstico</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">21/08/2026 — Actividad 1 — preselección de tema</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">02/09/2026 — Actividad 2 — selección del tema de investigación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">09/09/2026 — Reporte 1 — primera parte del libro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">10/09/2026 — Primer parcial (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">23/09/2026 — Actividad 3 — borrador del protocolo y estado de la cuestión</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">02/10/2026 — Actividad 4 — protocolo y estado de la cuestión</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/10/2026 — Reporte 2 — segunda parte del libro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/10/2026 — Segundo parcial (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">30/10/2026 — Actividad 5 — borrador del artículo de revisión</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">05/11/2026 — Reporte 3 — última parte del libro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">05/11/2026 — Tercer parcial (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">24/11/2026 — Exposición oral (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">25/11/2026 — Versión final del artículo de revisión (30%)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 11/08/2026 — Unidad 0 · Introducción al programa y encuadre del curso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Objetivo del curso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Escribir un artículo académico de revisión y defenderlo oralmente. Todo el semestre va hacia eso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Competencias</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lectura y escritura académica, pensamiento crítico, manejo ético de información, recursos digitales, comunicación oral.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">UDLAP como universidad libre de plagio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Las seis unidades</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">0 introducción · 1 investigación en internet · 2 lectura crítica · 3 evitar el plagio · 4 características del artículo · 5 elaboración · 6 géneros orales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3 parciales de 20%, artículo 30%, exposición oral 10%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Libro del semestre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">«Todo lo de cristal», Rafael Pérez Gay, Seix Barral 2023. Tres reportes de lectura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El autor viene a la universidad el 19 de octubre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Logística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Martes y jueves 8:30-9:45, HU 109. Asesorías en CEIA, BI 331: martes 11:30-12:55, jueves 13:00-13:25.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Comprar el libro del semestre esta semana</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Ir pensando temas posibles para el artículo, que sean de sistemas</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Investigar qué es un artículo de revisión y en qué se diferencia de uno de investigación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 2 · 13/08/2026 — Unidad 0 · Prueba de diagnóstico y encuadre de la lectura crítica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prueba de diagnóstico</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 0, en Forms, en el salón. 10% del primer parcial.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si se justifica, extemporánea hasta el 20 de agosto en el Centro de Escritura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No es para calificar lo que ya sé: es para ubicar al grupo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Qué evaluó</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Comprensión de un texto académico, idea principal y argumentos, redacción y ortografía, citación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lo que viene</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unidad 1 la próxima semana. Primera tarea real: elegir tema del artículo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Criterios para elegir tema</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que me interese de verdad, son quince semanas con él.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Acotado: «IA» no es tema, «sesgo algorítmico en admisiones» sí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con literatura suficiente y accesible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que se inserte en mi disciplina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 1 preselección de tema: viernes 21 de agosto (30% del parcial).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 2 selección: miércoles 2 de septiembre (50%).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reporte 1 del libro: miércoles 9 de septiembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Hacer lista de 5 temas candidatos y buscar si hay literatura de cada uno</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Empezar a leer el libro desde ya, el reporte 1 es el 9 de septiembre</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Instalar Zotero para no rehacer las referencias después</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 3 · 18/08/2026 — Unidad 1. La investigación académica en la era de internet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LO QUE CAMBIÓ INTERNET</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No cambió qué es investigar; cambió el cuello de botella. Antes el problema era CONSEGUIR fuentes, hoy es DESCARTARLAS. La unidad entrena ese descarte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QUÉ DISTINGUE A UNA FUENTE ACADÉMICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autoría identificable, con adscripción institucional verificable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisión por pares o respaldo editorial de una institución académica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aparato crítico: cita sus fuentes y permite rastrearlas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fecha explícita, porque en ciencia la vigencia es un dato.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Clave: una entrada de blog puede ser correcta y aun así no servir como fuente en un artículo de revisión. El criterio no es la verdad del contenido, es la TRAZABILIDAD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DÓNDE BUSCAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bases suscritas por la UDLAP: EBSCOhost, SpringerLink, JSTOR según el área.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Repositorios abiertos: SciELO, Redalyc, DOAJ, arXiv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Google Scholar como índice para rastrear, NO como fuente final.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conviene llegar al texto por la base institucional: se obtiene el PDF completo y la cita bien formada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA TAREA DE LA UNIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Elegir tema del artículo de revisión y armar una bibliografía comentada preliminar de 5 fuentes. Comentada = cada entrada lleva dos o tres líneas explicando qué aporta esa fuente a mi tema, no un resumen del texto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO ELEGIR TEMA SIN ARREPENTIRME EN OCTUBRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que me interese de verdad: son quince semanas con él.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Acotado. «Inteligencia artificial» no es tema; «sesgo algorítmico en sistemas de admisión universitaria» sí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con literatura suficiente. Si no encuentro cinco fuentes buenas ahora, no voy a encontrar veinte después.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que se inserte en mi disciplina — soy de Sistemas, aprovecharlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS QUE VIENEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 1, preselección de tema: viernes 21 de agosto (30% del parcial).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 2, selección definitiva: miércoles 2 de septiembre (50%).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reporte 1 del libro: miércoles 9 de septiembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">OJO: la Actividad 0 (diagnóstico) venció el 20 de agosto — revisar si quedó entregada.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(Notas reconstruidas del programa el 18-08. Contrastar con lo visto en clase y borrar esta línea al verificarlas.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Hacer lista de 5 temas candidatos y ver si hay literatura de cada uno</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Entrar a la biblioteca digital y probar EBSCO y SpringerLink</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Instalar Zotero para no rehacer las referencias después</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4.- Empezar el libro del semestre: el reporte 1 es el 9 de septiembre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 4 · 20/08/2026 — Unidad 1. Delimitación del tema y bibliografía comentada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 1. Delimitación del tema y bibliografía comentada». Según la guía del maestro, lo central es: Artículo: Apellido, N. (Año). Título del artículo. Nombre de la Revista, vol(núm), pp-pp. https://doi.org/xxx; Libro: Apellido, N. (Año). Título del libro (ed.). Editorial.; Capítulo: Apellido, N. (Año). Título del capítulo. En N. Editor (Ed.), Título del libro (pp. xx-xx). Editorial.; 1. Campo — ciberseguridad.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 1. Delimitación del tema y bibliografía comentada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un tema es un campo; una pregunta de investigación es una tarea. El artículo de revisión no responde «qué se sabe de X» sino «cómo ha evolucionado el tratamiento de X en la literatura reciente y qué queda sin resolver».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada escalón hacia abajo elimina literatura irrelevante. El error típico es quedarse en el escalón 2 y terminar con 400 fuentes inmanejables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencia completa en APA, seguida de un comentario de 3 a 5 líneas que responda: qué hace el texto, con qué método, y por qué le sirve a tu pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de comentario útil: «Revisa 42 estudios de precisión biométrica entre 2018 y 2024 y documenta una brecha sistemática de error por tono de piel. Me sirve como evidencia de que el problema de equidad está consolidado en la literatura, no es anecdótico.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de comentario inútil: «Habla sobre reconocimiento facial y sus aplicaciones.» Eso no es un comentario, es una paráfrasis del título.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usa un gestor —Zotero o Mendeley— desde hoy. Reformatear 20 referencias a mano en noviembre es tiempo que no vas a tener.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preselección de tema en Blackboard. Vale 30% del primer parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artículo: Apellido, N. (Año). Título del artículo. Nombre de la Revista, vol(núm), pp-pp. https://doi.org/xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Libro: Apellido, N. (Año). Título del libro (ed.). Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capítulo: Apellido, N. (Año). Título del capítulo. En N. Editor (Ed.), Título del libro (pp. xx-xx). Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Campo — ciberseguridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Tema — autenticación biométrica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Tema acotado — reconocimiento facial en control de acceso físico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Pregunta — ¿qué limitaciones de precisión y equidad reporta la literatura 2020-2026 en reconocimiento facial para control de acceso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE TEMA A PREGUNTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DE TEMA A PREGUNTA» en la sesión «Unidad 1. Delimitación del tema y bibliografía comentada» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL EMBUDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL EMBUDO» en la sesión «Unidad 1. Delimitación del tema y bibliografía comentada» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANATOMÍA DE UNA ENTRADA COMENTADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ANATOMÍA DE UNA ENTRADA COMENTADA» en la sesión «Unidad 1. Delimitación del tema y bibliografía comentada» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APA EN DOS MINUTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «APA EN DOS MINUTOS» en la sesión «Unidad 1. Delimitación del tema y bibliografía comentada» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA EL VIERNES 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA EL VIERNES 21» en la sesión «Unidad 1. Delimitación del tema y bibliografía comentada» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Artículo: Apellido, N. (Año). Título del artículo. Nombre de la Revista, vol(…: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Libro: Apellido, N. (Año). Título del libro (ed.). Editorial.: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Capítulo: Apellido, N. (Año). Título del capítulo. En N. Editor (Ed.), Título…: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Campo — ciberseguridad.: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Tema — autenticación biométrica.: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Tema acotado — reconocimiento facial en control de acceso físico.: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Pregunta — ¿qué limitaciones de precisión y equidad reporta la literatura …: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 5 · 25/08/2026 — Unidad 1. Evaluación de fuentes y estrategias de búsqueda</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Artículo: Apellido, N. (Año). Título del artículo. Nombre de la Revista, vol(núm), pp-pp. https://doi.org/xxx» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Libro: Apellido, N. (Año). Título del libro (ed.). Editorial.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Capítulo: Apellido, N. (Año). Título del capítulo. En N. Editor (Ed.), Título del libro (pp. xx-xx). Editorial.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Campo — ciberseguridad.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Tema — autenticación biométrica.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Tema acotado — reconocimiento facial en control de acceso físico.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Pregunta — ¿qué limitaciones de precisión y equidad reporta la literatura 2020-2026 en reconocimiento facial para control de acceso?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 1. Delimitación del tema y bibliografía comentada» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 5 · 25/08/2026 — Unidad 1. Evaluación de fuentes y estrategias de búsqueda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 6 · 27/08/2026 — Unidad 1. Cierre: del acopio a la postura propia</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 1. Evaluación de fuentes y estrategias de búsqueda». Según la guía del maestro, lo central es: Comillas para frase exacta: "facial recognition" evita resultados donde las dos palabras aparecen separadas.; AND / OR / NOT para combinar: (biometric OR facial) AND bias NOT marketing.; Truncamiento con asterisco: auth* recupera authentication, authorization, authenticate.; Filtros de fecha y de tipo de documento: para un artículo de revisión, últimos 5 a 7 años y solo peer-reviewed.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 1. Evaluación de fuentes y estrategias de búsqueda</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mayoría de las búsquedas fallidas fallan por la consulta, no por la base. Una consulta académica se construye, no se escribe de corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ingeniería y computación, restringir la búsqueda al español recorta el 90% de la literatura. Busca en inglés aunque escribas en español; citar fuentes en inglés es normal y esperado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primera: título, resumen, conclusiones. Decides si sigue. Segunda: introducción y figuras. Entiendes el aporte. Tercera: método y resultados completos. Solo para las fuentes que de verdad van a estructurar tu artículo, que serán cinco o seis, no treinta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Centro de Escritura e Integridad Académica (BI 331) da asesoría los martes de 11:30 a 12:55 y los jueves de 13:00 a 13:25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comillas para frase exacta: "facial recognition" evita resultados donde las dos palabras aparecen separadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND / OR / NOT para combinar: (biometric OR facial) AND bias NOT marketing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Truncamiento con asterisco: auth* recupera authentication, authorization, authenticate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filtros de fecha y de tipo de documento: para un artículo de revisión, últimos 5 a 7 años y solo peer-reviewed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿Tiene DOI o está en una base indexada? Si no, sospecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿La revista existe fuera del sitio que la publica? Cuidado con las revistas depredadoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿El resumen dice qué hicieron y cómo, o solo qué opinan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿La fecha es compatible con el estado de la tecnología que discutes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BUSCAR ES UNA HABILIDAD TÉCNICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BUSCAR ES UNA HABILIDAD TÉCNICA» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERADORES QUE SÍ SIRVEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OPERADORES QUE SÍ SIRVEN» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BUSCAR EN INGLÉS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BUSCAR EN INGLÉS» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRITERIOS DE DESCARTE RÁPIDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CRITERIOS DE DESCARTE RÁPIDO» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LECTURA EN TRES PASADAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LECTURA EN TRES PASADAS» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECORDATORIO» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Comillas para frase exacta: "facial recognition" evita resultados donde las d…: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• AND / OR / NOT para combinar: (biometric OR facial) AND bias NOT marketing.: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Truncamiento con asterisco: auth* recupera authentication, authorization, aut…: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Filtros de fecha y de tipo de documento: para un artículo de revisión, último…: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. ¿Tiene DOI o está en una base indexada? Si no, sospecha.: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. ¿La revista existe fuera del sitio que la publica? Cuidado con las revista…: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. ¿El resumen dice qué hicieron y cómo, o solo qué opinan?: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. ¿La fecha es compatible con el estado de la tecnología que discutes?: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Comillas para frase exacta: "facial recognition" evita resultados donde las dos palabras aparecen separadas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «AND / OR / NOT para combinar: (biometric OR facial) AND bias NOT marketing.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Truncamiento con asterisco: auth* recupera authentication, authorization, authenticate.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Filtros de fecha y de tipo de documento: para un artículo de revisión, últimos 5 a 7 años y solo peer-reviewed.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. ¿Tiene DOI o está en una base indexada? Si no, sospecha.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. ¿La revista existe fuera del sitio que la publica? Cuidado con las revistas depredadoras.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. ¿El resumen dice qué hicieron y cómo, o solo qué opinan?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. ¿La fecha es compatible con el estado de la tecnología que discutes?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 7 · 01/09/2026 — Unidad 2. La lectura crítica de artículos académicos y científicos</w:t>
+        <w:t xml:space="preserve">Sesión 6 · 27/08/2026 — Unidad 1. Cierre: del acopio a la postura propia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 1. Cierre: del acopio a la postura propia». Según la guía del maestro, lo central es: Consenso — «la literatura coincide en que X, y difiere solo en el método de medición».; Disputa — «hay dos posiciones incompatibles sobre X, sostenidas por A y por B».; Vacío — «nadie ha estudiado X bajo la condición Y».; Desplazamiento — «hasta 2020 se usaba el enfoque A; desde 2021 domina B, por Z».. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 1. Cierre: del acopio a la postura propia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cinco fuentes leídas y relacionadas valen más que treinta descargadas. El artículo de revisión no se mide por cantidad de citas sino por la calidad de las relaciones que estableces entre ellas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tener postura no es opinar. Es afirmar algo sobre el estado de la literatura que se pueda sostener con evidencia: que hay consenso, que hay una disputa, que hay un vacío, que un enfoque desplazó a otro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquiera de esas cuatro formas es una tesis legítima para un artículo de revisión. «X es un tema muy importante» no lo es.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con tus cinco fuentes, dibuja quién dice qué y dónde se tocan. Un diagrama sirve más que una lista: hace visibles las relaciones que después vas a escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Unidad 2 pasa de buscar a leer críticamente: qué estructura tiene un artículo académico y cómo se desarma para entenderlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consenso — «la literatura coincide en que X, y difiere solo en el método de medición».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disputa — «hay dos posiciones incompatibles sobre X, sostenidas por A y por B».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vacío — «nadie ha estudiado X bajo la condición Y».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplazamiento — «hasta 2020 se usaba el enfoque A; desde 2021 domina B, por Z».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 2, selección definitiva del tema: miércoles 2 de septiembre, 50% del primer parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 1 de «Todo lo de cristal» de Rafael Pérez Gay: miércoles 9 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ERROR DE ACUMULAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL ERROR DE ACUMULAR» en la sesión «Unidad 1. Cierre: del acopio a la postura propia» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSTRUIR UNA POSTURA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONSTRUIR UNA POSTURA» en la sesión «Unidad 1. Cierre: del acopio a la postura propia» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMER MAPA DE TU TEMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRIMER MAPA DE TU TEMA» en la sesión «Unidad 1. Cierre: del acopio a la postura propia» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE VIENE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE VIENE» en la sesión «Unidad 1. Cierre: del acopio a la postura propia» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTES» en la sesión «Unidad 1. Cierre: del acopio a la postura propia» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Consenso — «la literatura coincide en que X, y difiere solo en el método de m…: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Disputa — «hay dos posiciones incompatibles sobre X, sostenidas por A y por B».: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Vacío — «nadie ha estudiado X bajo la condición Y».: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Desplazamiento — «hasta 2020 se usaba el enfoque A; desde 2021 domina B, por Z».: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Actividad 2, selección definitiva del tema: miércoles 2 de septiembre, 50% de…: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reporte 1 de «Todo lo de cristal» de Rafael Pérez Gay: miércoles 9 de septiem…: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 8 · 03/09/2026 — Unidad 2. Estructura del artículo y matriz de literatura</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Consenso — «la literatura coincide en que X, y difiere solo en el método de medición».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Disputa — «hay dos posiciones incompatibles sobre X, sostenidas por A y por B».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Vacío — «nadie ha estudiado X bajo la condición Y».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Desplazamiento — «hasta 2020 se usaba el enfoque A; desde 2021 domina B, por Z».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Actividad 2, selección definitiva del tema: miércoles 2 de septiembre, 50% del primer parcial.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Reporte 1 de «Todo lo de cristal» de Rafael Pérez Gay: miércoles 9 de septiembre.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 1. Cierre: del acopio a la postura propia» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 7 · 01/09/2026 — Unidad 2. La lectura crítica de artículos académicos y científicos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 9 · 08/09/2026 — Unidad 2. Cierre y repaso para el primer parcial</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 2. La lectura crítica de artículos académicos y científicos». Según la guía del maestro, lo central es: Introducción — qué problema, qué se sabe, qué falta, qué hace este trabajo.; Método — qué hicieron exactamente, de modo que otro pueda repetirlo.; Resultados — qué salió, sin interpretar.; Discusión — qué significa, con qué limitaciones, qué sigue.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 2. La lectura crítica de artículos académicos y científicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un artículo científico tiene una estructura fija porque está diseñado para ser evaluado, no para ser disfrutado. Conocer la estructura permite leerlo en el orden que te conviene, no en el orden en que está impreso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resumen es la versión comprimida de esas cuatro partes; las conclusiones no son un resumen, son la respuesta a la pregunta de la introducción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El aporte casi siempre está en el último párrafo de la introducción, formulado como «en este trabajo proponemos / evaluamos / comparamos». Localizarlo primero ahorra media hora de lectura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No reporta un experimento propio: reporta el estado de una conversación. Su método es la selección y la organización de las fuentes, y por eso debe explicitarse cómo se eligieron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caracterizar la estructura general del artículo: identificar en dos de tus fuentes cada sección del IMRyD y marcar dónde está el aporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción — qué problema, qué se sabe, qué falta, qué hace este trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Método — qué hicieron exactamente, de modo que otro pueda repetirlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados — qué salió, sin interpretar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discusión — qué significa, con qué limitaciones, qué sigue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿La pregunta está claramente formulada?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿El método puede responder esa pregunta, o responde otra?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿Los datos sostienen las conclusiones o las exceden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Qué limitaciones reconocen y cuáles callan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. ¿A quién citan y a quién omiten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEER UN ARTÍCULO NO ES LEER UN LIBRO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LEER UN ARTÍCULO NO ES LEER UN LIBRO» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ESTRUCTURA IMRYD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA ESTRUCTURA IMRYD» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE ESTÁ EL APORTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DÓNDE ESTÁ EL APORTE» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PREGUNTAS DE LECTURA CRÍTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PREGUNTAS DE LECTURA CRÍTICA» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ARTÍCULO DE REVISIÓN ES DISTINTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL ARTÍCULO DE REVISIÓN ES DISTINTO» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Introducción — qué problema, qué se sabe, qué falta, qué hace este trabajo.: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Método — qué hicieron exactamente, de modo que otro pueda repetirlo.: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Resultados — qué salió, sin interpretar.: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Discusión — qué significa, con qué limitaciones, qué sigue.: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. ¿La pregunta está claramente formulada?: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. ¿El método puede responder esa pregunta, o responde otra?: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. ¿Los datos sostienen las conclusiones o las exceden?: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. ¿Qué limitaciones reconocen y cuáles callan?: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. ¿A quién citan y a quién omiten?: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Introducción — qué problema, qué se sabe, qué falta, qué hace este trabajo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Método — qué hicieron exactamente, de modo que otro pueda repetirlo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Resultados — qué salió, sin interpretar.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Discusión — qué significa, con qué limitaciones, qué sigue.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. ¿La pregunta está claramente formulada?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. ¿El método puede responder esa pregunta, o responde otra?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. ¿Los datos sostienen las conclusiones o las exceden?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. ¿Qué limitaciones reconocen y cuáles callan?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 2. La lectura crítica de artículos académicos y científicos» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 10 · 10/09/2026 — Primer parcial · Unidades 0, 1 y 2</w:t>
+        <w:t xml:space="preserve">Sesión 8 · 03/09/2026 — Unidad 2. Estructura del artículo y matriz de literatura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 2. Estructura del artículo y matriz de literatura». Según la guía del maestro, lo central es: Columnas típicas: autor y año, pregunta, método, muestra o corpus, hallazgo principal, limitación, relación con tu tema.; Subraya solo lo que vas a citar; si subrayas todo, no marcaste nada.; Anota en el margen la función del párrafo, no su contenido: «aquí define», «aquí contradice a Pérez».; Registra la página en el momento; buscarla después cuesta el triple.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 2. Estructura del artículo y matriz de literatura</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es una tabla donde cada renglón es una fuente y cada columna una variable que te interesa comparar. Es la herramienta que convierte una pila de PDFs en un argumento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando la matriz está llena, los patrones saltan solos: ves qué método domina, en qué años se concentra la producción, qué se repite y qué nadie hizo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los subtemas de tu artículo salen de las columnas, no de tu intuición. Si tres fuentes usan un enfoque y dos usan otro, ahí tienes una división natural del cuerpo del texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El programa pide proponer tres subtemas a desarrollar. Tres es un buen número: suficiente para mostrar profundidad, manejable para el espacio de un artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La semana entrante es el primer parcial, el jueves 10 de septiembre. Cubre las Unidades 0, 1 y 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Columnas típicas: autor y año, pregunta, método, muestra o corpus, hallazgo principal, limitación, relación con tu tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subraya solo lo que vas a citar; si subrayas todo, no marcaste nada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anota en el margen la función del párrafo, no su contenido: «aquí define», «aquí contradice a Pérez».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registra la página en el momento; buscarla después cuesta el triple.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA MATRIZ DE REVISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA MATRIZ DE REVISIÓN» en la sesión «Unidad 2. Estructura del artículo y matriz de literatura» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LA MATRIZ A LOS SUBTEMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DE LA MATRIZ A LOS SUBTEMAS» en la sesión «Unidad 2. Estructura del artículo y matriz de literatura» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRES SUBTEMAS, NO MÁS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TRES SUBTEMAS, NO MÁS» en la sesión «Unidad 2. Estructura del artículo y matriz de literatura» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARCAR MIENTRAS LEES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MARCAR MIENTRAS LEES» en la sesión «Unidad 2. Estructura del artículo y matriz de literatura» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «AVISO» en la sesión «Unidad 2. Estructura del artículo y matriz de literatura» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Columnas típicas: autor y año, pregunta, método, muestra o corpus, hallazgo p…: en el contexto de «Unidad 2. Estructura del artículo y matriz de literatura» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Subraya solo lo que vas a citar; si subrayas todo, no marcaste nada.: en el contexto de «Unidad 2. Estructura del artículo y matriz de literatura» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Anota en el margen la función del párrafo, no su contenido: «aquí define», «a…: en el contexto de «Unidad 2. Estructura del artículo y matriz de literatura» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Registra la página en el momento; buscarla después cuesta el triple.: en el contexto de «Unidad 2. Estructura del artículo y matriz de literatura» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 11 · 15/09/2026 — Unidad 3. Estrategias discursivas para evitar el plagio</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Columnas típicas: autor y año, pregunta, método, muestra o corpus, hallazgo principal, limitación, relación con tu tema.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Subraya solo lo que vas a citar; si subrayas todo, no marcaste nada.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Anota en el margen la función del párrafo, no su contenido: «aquí define», «aquí contradice a Pérez».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Registra la página en el momento; buscarla después cuesta el triple.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 2. Estructura del artículo y matriz de literatura» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 9 · 08/09/2026 — Unidad 2. Cierre y repaso para el primer parcial</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 12 · 17/09/2026 — Unidad 3. Cita, referencia y verbos de reporte</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 2. Cierre y repaso para el primer parcial». Según la guía del maestro, lo central es: Criterios de una fuente académica: autoría, revisión, aparato crítico, fecha.; Estrategias de búsqueda: comillas, booleanos, truncamiento, filtros.; Bibliografía comentada: referencia APA más comentario funcional.; Delimitación por embudo: campo, tema, tema acotado, pregunta.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 2. Cierre y repaso para el primer parcial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El primer parcial equivale al 20% de la calificación final y se compone de la prueba de diagnóstico (10%), la preselección de tema (30%), la selección del tema (50%) y el reporte 1 de lectura (10%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundir tema con pregunta; confundir resumen con comentario; y citar fuentes que no se leyeron más allá del resumen. Los tres son detectables en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de una fuente académica: autoría, revisión, aparato crítico, fecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategias de búsqueda: comillas, booleanos, truncamiento, filtros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliografía comentada: referencia APA más comentario funcional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delimitación por embudo: campo, tema, tema acotado, pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMRyD y la función de cada sección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dónde localizar el aporte de un artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cinco preguntas de lectura crítica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura y su uso para derivar subtemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 1 de «Todo lo de cristal»: miércoles 9 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primer parcial: jueves 10 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ SE EVALÚA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ SE EVALÚA» en la sesión «Unidad 2. Cierre y repaso para el primer parcial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El primer parcial equivale al 20% de la calificación final y se compone de la prueba de diagnóstico (10%), la preselección de tema (30%), la selección del tema (50%) y el reporte 1 de lectura (10%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO DE LA UNIDAD 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REPASO DE LA UNIDAD 1» en la sesión «Unidad 2. Cierre y repaso para el primer parcial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de una fuente académica: autoría, revisión, aparato crítico, fecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategias de búsqueda: comillas, booleanos, truncamiento, filtros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliografía comentada: referencia APA más comentario funcional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delimitación por embudo: campo, tema, tema acotado, pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO DE LA UNIDAD 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REPASO DE LA UNIDAD 2» en la sesión «Unidad 2. Cierre y repaso para el primer parcial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMRyD y la función de cada sección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dónde localizar el aporte de un artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cinco preguntas de lectura crítica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura y su uso para derivar subtemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SUELE FALLAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE SUELE FALLAR» en la sesión «Unidad 2. Cierre y repaso para el primer parcial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundir tema con pregunta; confundir resumen con comentario; y citar fuentes que no se leyeron más allá del resumen. Los tres son detectables en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTES DE LA SEMANA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTES DE LA SEMANA» en la sesión «Unidad 2. Cierre y repaso para el primer parcial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 1 de «Todo lo de cristal»: miércoles 9 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primer parcial: jueves 10 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Criterios de una fuente académica: autoría, revisión, aparato crítico, fecha.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estrategias de búsqueda: comillas, booleanos, truncamiento, filtros.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Bibliografía comentada: referencia APA más comentario funcional.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Delimitación por embudo: campo, tema, tema acotado, pregunta.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• IMRyD y la función de cada sección.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Dónde localizar el aporte de un artículo.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las cinco preguntas de lectura crítica.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Matriz de revisión de literatura y su uso para derivar subtemas.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reporte 1 de «Todo lo de cristal»: miércoles 9 de septiembre.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Primer parcial: jueves 10 de septiembre.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Criterios de una fuente académica: autoría, revisión, aparato crítico, fecha.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estrategias de búsqueda: comillas, booleanos, truncamiento, filtros.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Bibliografía comentada: referencia APA más comentario funcional.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Delimitación por embudo: campo, tema, tema acotado, pregunta.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «IMRyD y la función de cada sección.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Dónde localizar el aporte de un artículo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Las cinco preguntas de lectura crítica.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Matriz de revisión de literatura y su uso para derivar subtemas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 2. Cierre y repaso para el primer parcial» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 13 · 22/09/2026 — Unidad 3. El estado de la cuestión</w:t>
+        <w:t xml:space="preserve">Sesión 10 · 10/09/2026 — Primer parcial · Unidades 0, 1 y 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Primer parcial · Unidades 0, 1 y 2». Según la guía del maestro, lo central es: Criterios de identificación y evaluación de fuentes académicas.; Estrategias de búsqueda en bases de datos y repositorios.; Delimitación de tema y formulación de pregunta de investigación.; Bibliografía comentada y formato APA.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primer parcial · Unidades 0, 1 y 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy se aplica el primer parcial, que equivale al 20% de la calificación final y cubre las Unidades 0, 1 y 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Unidad 3 entra a las estrategias discursivas para evitar el plagio: cita, paráfrasis, resumen y la construcción de voz propia dentro de un texto lleno de voces ajenas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de identificación y evaluación de fuentes académicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategias de búsqueda en bases de datos y repositorios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delimitación de tema y formulación de pregunta de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliografía comentada y formato APA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura IMRyD y lectura crítica de artículos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMER PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRIMER PARCIAL» en la sesión «Primer parcial · Unidades 0, 1 y 2» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy se aplica el primer parcial, que equivale al 20% de la calificación final y cubre las Unidades 0, 1 y 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTENIDO EVALUADO» en la sesión «Primer parcial · Unidades 0, 1 y 2» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de identificación y evaluación de fuentes académicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategias de búsqueda en bases de datos y repositorios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delimitación de tema y formulación de pregunta de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliografía comentada y formato APA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura IMRyD y lectura crítica de artículos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESPACIO PARA EL EXAMEN» en la sesión «Primer parcial · Unidades 0, 1 y 2» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE SIGUE» en la sesión «Primer parcial · Unidades 0, 1 y 2» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Unidad 3 entra a las estrategias discursivas para evitar el plagio: cita, paráfrasis, resumen y la construcción de voz propia dentro de un texto lleno de voces ajenas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Criterios de identificación y evaluación de fuentes académicas.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estrategias de búsqueda en bases de datos y repositorios.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Delimitación de tema y formulación de pregunta de investigación.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Bibliografía comentada y formato APA.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estructura IMRyD y lectura crítica de artículos.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Matriz de revisión de literatura.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 14 · 24/09/2026 — Unidad 3. El protocolo de investigación</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Criterios de identificación y evaluación de fuentes académicas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estrategias de búsqueda en bases de datos y repositorios.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Delimitación de tema y formulación de pregunta de investigación.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Bibliografía comentada y formato APA.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estructura IMRyD y lectura crítica de artículos.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Matriz de revisión de literatura.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Primer parcial · Unidades 0, 1 y 2» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 11 · 15/09/2026 — Unidad 3. Estrategias discursivas para evitar el plagio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 15 · 29/09/2026 — Unidad 3. Taller de protocolo y revisión por pares</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. Estrategias discursivas para evitar el plagio». Según la guía del maestro, lo central es: Cita textual — palabras exactas, entre comillas, con página. Se usa cuando la formulación misma importa.; Paráfrasis — la idea de otro con tu sintaxis y tu léxico, misma extensión, con referencia. Es la forma dominante en el texto académico.; Resumen — la idea de otro comprimida, con referencia. Se usa para dar contexto rápido.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. Estrategias discursivas para evitar el plagio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casi nadie plagia por deshonestidad deliberada; se plagia por no saber integrar la voz ajena. Un texto académico está hecho casi todo de ideas de otros: la habilidad consiste en marcar de quién es cada una.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las tres llevan referencia. La diferencia entre paráfrasis y plagio no es la referencia: es que la paráfrasis realmente reescribe. Cambiar tres palabras y dejar la estructura intacta, aun citando, sigue siendo plagio de forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Original: «El sesgo algorítmico emerge de datos de entrenamiento que sobrerrepresentan a ciertos grupos demográficos.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mala: «El sesgo algorítmico surge de datos de entrenamiento que sobrerrepresentan a determinados grupos demográficos (Autor, 2023).» — Es el original con sinónimos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buena: «Cuando el conjunto con que se entrena un modelo refleja de manera desigual a la población, el sistema hereda esa desigualdad y la reproduce en sus predicciones (Autor, 2023).» — Misma idea, otra arquitectura de oración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El compromiso institucional implica revisión de coincidencias textuales en las entregas. Reciclar un trabajo propio de otra materia también cuenta como plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador de la introducción del artículo y ampliación de la bibliografía comentada con 5 fuentes adicionales, para llegar a 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita textual — palabras exactas, entre comillas, con página. Se usa cuando la formulación misma importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paráfrasis — la idea de otro con tu sintaxis y tu léxico, misma extensión, con referencia. Es la forma dominante en el texto académico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen — la idea de otro comprimida, con referencia. Se usa para dar contexto rápido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA REAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PROBLEMA REAL» en la sesión «Unidad 3. Estrategias discursivas para evitar el plagio» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casi nadie plagia por deshonestidad deliberada; se plagia por no saber integrar la voz ajena. Un texto académico está hecho casi todo de ideas de otros: la habilidad consiste en marcar de quién es cada una.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS TRES FORMAS DE TRAER A OTRO A TU TEXTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LAS TRES FORMAS DE TRAER A OTRO A TU TEXTO» en la sesión «Unidad 3. Estrategias discursivas para evitar el plagio» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita textual — palabras exactas, entre comillas, con página. Se usa cuando la formulación misma importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paráfrasis — la idea de otro con tu sintaxis y tu léxico, misma extensión, con referencia. Es la forma dominante en el texto académico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen — la idea de otro comprimida, con referencia. Se usa para dar contexto rápido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las tres llevan referencia. La diferencia entre paráfrasis y plagio no es la referencia: es que la paráfrasis realmente reescribe. Cambiar tres palabras y dejar la estructura intacta, aun citando, sigue siendo plagio de forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARÁFRASIS BUENA Y MALA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARÁFRASIS BUENA Y MALA» en la sesión «Unidad 3. Estrategias discursivas para evitar el plagio» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Original: «El sesgo algorítmico emerge de datos de entrenamiento que sobrerrepresentan a ciertos grupos demográficos.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mala: «El sesgo algorítmico surge de datos de entrenamiento que sobrerrepresentan a determinados grupos demográficos (Autor, 2023).» — Es el original con sinónimos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buena: «Cuando el conjunto con que se entrena un modelo refleja de manera desigual a la población, el sistema hereda esa desigualdad y la reproduce en sus predicciones (Autor, 2023).» — Misma idea, otra arquitectura de oración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA UDLAP COMO UNIVERSIDAD LIBRE DE PLAGIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA UDLAP COMO UNIVERSIDAD LIBRE DE PLAGIO» en la sesión «Unidad 3. Estrategias discursivas para evitar el plagio» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El compromiso institucional implica revisión de coincidencias textuales en las entregas. Reciclar un trabajo propio de otra materia también cuenta como plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA ESTA UNIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA ESTA UNIDAD» en la sesión «Unidad 3. Estrategias discursivas para evitar el plagio» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador de la introducción del artículo y ampliación de la bibliografía comentada con 5 fuentes adicionales, para llegar a 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cita textual — palabras exactas, entre comillas, con página. Se usa cuando la…: en el contexto de «Unidad 3. Estrategias discursivas para evitar el plagio» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Paráfrasis — la idea de otro con tu sintaxis y tu léxico, misma extensión, co…: en el contexto de «Unidad 3. Estrategias discursivas para evitar el plagio» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Resumen — la idea de otro comprimida, con referencia. Se usa para dar context…: en el contexto de «Unidad 3. Estrategias discursivas para evitar el plagio» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cita textual — palabras exactas, entre comillas, con página. Se usa cuando la formulación misma importa.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Paráfrasis — la idea de otro con tu sintaxis y tu léxico, misma extensión, con referencia. Es la forma dominante en el texto académico.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Resumen — la idea de otro comprimida, con referencia. Se usa para dar contexto rápido.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. Estrategias discursivas para evitar el plagio» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 16 · 01/10/2026 — Unidad 3. Cierre: integridad académica e inteligencia artificial</w:t>
+        <w:t xml:space="preserve">Sesión 12 · 17/09/2026 — Unidad 3. Cita, referencia y verbos de reporte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. Cita, referencia y verbos de reporte». Según la guía del maestro, lo central es: Narrativa: «Kirschning (2024) sostiene que…» — el autor es sujeto de tu oración; enfatiza quién lo dice.; Parentética: «…la usabilidad precede a la estética (Kirschning, 2024).» — enfatiza el contenido, no el autor.; Neutros: señala, describe, presenta, reporta.; De acuerdo: demuestra, confirma, establece.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. Cita, referencia y verbos de reporte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alternar las dos formas es lo que da ritmo a un párrafo académico. Un texto con veinte citas parentéticas seguidas se lee como una lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir «demuestra» en lugar de «sugiere» es tomar posición. Elige el verbo a conciencia: ahí está buena parte de tu postura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van en bloque, sin comillas, con sangría y sin cursivas. Úsalas poco: un artículo de revisión con citas en bloque cada página parece una antología, no un análisis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orden alfabético, sangría francesa, y correspondencia exacta: todo lo citado en el texto aparece en la lista, y nada en la lista deja de estar citado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 3, borrador del protocolo y estado de la cuestión: miércoles 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Narrativa: «Kirschning (2024) sostiene que…» — el autor es sujeto de tu oración; enfatiza quién lo dice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parentética: «…la usabilidad precede a la estética (Kirschning, 2024).» — enfatiza el contenido, no el autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neutros: señala, describe, presenta, reporta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acuerdo: demuestra, confirma, establece.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De distancia: afirma, sostiene, alega, sugiere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De desacuerdo: pasa por alto, omite, sobreestima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CITA DENTRO DEL TEXTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CITA DENTRO DEL TEXTO» en la sesión «Unidad 3. Cita, referencia y verbos de reporte» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Narrativa: «Kirschning (2024) sostiene que…» — el autor es sujeto de tu oración; enfatiza quién lo dice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parentética: «…la usabilidad precede a la estética (Kirschning, 2024).» — enfatiza el contenido, no el autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alternar las dos formas es lo que da ritmo a un párrafo académico. Un texto con veinte citas parentéticas seguidas se lee como una lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERBOS DE REPORTE: NO SON NEUTROS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERBOS DE REPORTE: NO SON NEUTROS» en la sesión «Unidad 3. Cita, referencia y verbos de reporte» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neutros: señala, describe, presenta, reporta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acuerdo: demuestra, confirma, establece.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De distancia: afirma, sostiene, alega, sugiere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De desacuerdo: pasa por alto, omite, sobreestima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir «demuestra» en lugar de «sugiere» es tomar posición. Elige el verbo a conciencia: ahí está buena parte de tu postura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CITAS DE MÁS DE 40 PALABRAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CITAS DE MÁS DE 40 PALABRAS» en la sesión «Unidad 3. Cita, referencia y verbos de reporte» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van en bloque, sin comillas, con sangría y sin cursivas. Úsalas poco: un artículo de revisión con citas en bloque cada página parece una antología, no un análisis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERENCIAS AL FINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REFERENCIAS AL FINAL» en la sesión «Unidad 3. Cita, referencia y verbos de reporte» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orden alfabético, sangría francesa, y correspondencia exacta: todo lo citado en el texto aparece en la lista, y nada en la lista deja de estar citado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECORDATORIO» en la sesión «Unidad 3. Cita, referencia y verbos de reporte» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 3, borrador del protocolo y estado de la cuestión: miércoles 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Narrativa: «Kirschning (2024) sostiene que…» — el autor es sujeto de tu oraci…: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Parentética: «…la usabilidad precede a la estética (Kirschning, 2024).» — enf…: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Neutros: señala, describe, presenta, reporta.: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• De acuerdo: demuestra, confirma, establece.: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• De distancia: afirma, sostiene, alega, sugiere.: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• De desacuerdo: pasa por alto, omite, sobreestima.: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 17 · 06/10/2026 — Unidad 4. Características textuales del artículo de revisión</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Narrativa: «Kirschning (2024) sostiene que…» — el autor es sujeto de tu oración; enfatiza quién lo dice.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Parentética: «…la usabilidad precede a la estética (Kirschning, 2024).» — enfatiza el contenido, no el autor.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Neutros: señala, describe, presenta, reporta.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «De acuerdo: demuestra, confirma, establece.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «De distancia: afirma, sostiene, alega, sugiere.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «De desacuerdo: pasa por alto, omite, sobreestima.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. Cita, referencia y verbos de reporte» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 13 · 22/09/2026 — Unidad 3. El estado de la cuestión</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 18 · 08/10/2026 — Segundo parcial · Unidades 3 y 4</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. El estado de la cuestión». Según la guía del maestro, lo central es: Por cronología, cuando hay evolución clara.; Por enfoque teórico o metodológico, cuando hay escuelas.; Por hallazgo, cuando la discusión es sobre resultados contradictorios.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. El estado de la cuestión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la sección donde demuestras que sabes qué se ha dicho antes que tú. No es una lista de resúmenes: es una narración de cómo ha evolucionado la conversación sobre tu tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mal: «Pérez (2020) estudió X. López (2021) estudió Y. García (2022) estudió Z.» — Eso es un catálogo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bien: «Los primeros trabajos abordaron X desde el rendimiento (Pérez, 2020); a partir de 2021 el foco se desplazó hacia la equidad (López, 2021; García, 2022), sin que ninguno haya integrado ambas dimensiones.» — Eso es un estado de la cuestión: hay cronología, agrupación y un vacío señalado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca por orden alfabético ni por el orden en que las encontraste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El estado de la cuestión termina apuntando a lo que falta, y eso justifica tu artículo. Si no hay vacío, no hay razón para escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador del protocolo y estado de la cuestión, miércoles 23 de septiembre, 40% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por cronología, cuando hay evolución clara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por enfoque teórico o metodológico, cuando hay escuelas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por hallazgo, cuando la discusión es sobre resultados contradictorios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ES EL ESTADO DE LA CUESTIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ ES EL ESTADO DE LA CUESTIÓN» en la sesión «Unidad 3. El estado de la cuestión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la sección donde demuestras que sabes qué se ha dicho antes que tú. No es una lista de resúmenes: es una narración de cómo ha evolucionado la conversación sobre tu tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DIFERENCIA QUE CASI TODOS FALLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA DIFERENCIA QUE CASI TODOS FALLAN» en la sesión «Unidad 3. El estado de la cuestión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mal: «Pérez (2020) estudió X. López (2021) estudió Y. García (2022) estudió Z.» — Eso es un catálogo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bien: «Los primeros trabajos abordaron X desde el rendimiento (Pérez, 2020); a partir de 2021 el foco se desplazó hacia la equidad (López, 2021; García, 2022), sin que ninguno haya integrado ambas dimensiones.» — Eso es un estado de la cuestión: hay cronología, agrupación y un vacío señalado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO AGRUPAR LAS FUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO AGRUPAR LAS FUENTES» en la sesión «Unidad 3. El estado de la cuestión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por cronología, cuando hay evolución clara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por enfoque teórico o metodológico, cuando hay escuelas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por hallazgo, cuando la discusión es sobre resultados contradictorios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca por orden alfabético ni por el orden en que las encontraste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL VACÍO ES TU JUSTIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL VACÍO ES TU JUSTIFICACIÓN» en la sesión «Unidad 3. El estado de la cuestión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El estado de la cuestión termina apuntando a lo que falta, y eso justifica tu artículo. Si no hay vacío, no hay razón para escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTE» en la sesión «Unidad 3. El estado de la cuestión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador del protocolo y estado de la cuestión, miércoles 23 de septiembre, 40% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Por cronología, cuando hay evolución clara.: en el contexto de «Unidad 3. El estado de la cuestión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Por enfoque teórico o metodológico, cuando hay escuelas.: en el contexto de «Unidad 3. El estado de la cuestión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Por hallazgo, cuando la discusión es sobre resultados contradictorios.: en el contexto de «Unidad 3. El estado de la cuestión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Por cronología, cuando hay evolución clara.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Por enfoque teórico o metodológico, cuando hay escuelas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Por hallazgo, cuando la discusión es sobre resultados contradictorios.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. El estado de la cuestión» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 19 · 13/10/2026 — Unidad 4. Materiales y métodos</w:t>
+        <w:t xml:space="preserve">Sesión 14 · 24/09/2026 — Unidad 3. El protocolo de investigación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. El protocolo de investigación». Según la guía del maestro, lo central es: Actividad 3, borrador del protocolo: miércoles 23 de septiembre.; Actividad 4, protocolo y estado de la cuestión definitivos: viernes 2 de octubre.; 1. Título provisional — descriptivo, no ingenioso.; 2. Planteamiento del problema — qué pasa y por qué importa.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. El protocolo de investigación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El plan del trabajo antes de escribirlo. Sirve para que tú y tu lector sepan qué vas a hacer, cómo y con qué. Un protocolo honesto ahorra semanas de escritura desperdiciada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Analizar» y «comparar» son verificables. «Comprender» y «concientizar» no: nadie puede evaluar si los lograste. Usa verbos que produzcan un resultado visible en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se explicita: qué bases consultaste, con qué términos, en qué rango de fechas, cuántos resultados obtuviste y con qué criterios descartaste. Eso hace tu revisión reproducible, que es lo que la vuelve académica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 3, borrador del protocolo: miércoles 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión definitivos: viernes 2 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Título provisional — descriptivo, no ingenioso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Planteamiento del problema — qué pasa y por qué importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Pregunta de investigación — una, formulada como pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Objetivos — general y específicos, con verbo en infinitivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Justificación — por qué vale la pena, apoyada en el vacío detectado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Estado de la cuestión — la conversación previa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Metodología — cómo seleccionaste y analizaste las fuentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Cronograma y referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ES UN PROTOCOLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ ES UN PROTOCOLO» en la sesión «Unidad 3. El protocolo de investigación» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El plan del trabajo antes de escribirlo. Sirve para que tú y tu lector sepan qué vas a hacer, cómo y con qué. Un protocolo honesto ahorra semanas de escritura desperdiciada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARTES» en la sesión «Unidad 3. El protocolo de investigación» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Título provisional — descriptivo, no ingenioso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Planteamiento del problema — qué pasa y por qué importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Pregunta de investigación — una, formulada como pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Objetivos — general y específicos, con verbo en infinitivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Justificación — por qué vale la pena, apoyada en el vacío detectado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Estado de la cuestión — la conversación previa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Metodología — cómo seleccionaste y analizaste las fuentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVOS QUE SE PUEDEN CUMPLIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVOS QUE SE PUEDEN CUMPLIR» en la sesión «Unidad 3. El protocolo de investigación» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Analizar» y «comparar» son verificables. «Comprender» y «concientizar» no: nadie puede evaluar si los lograste. Usa verbos que produzcan un resultado visible en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA METODOLOGÍA DE UN ARTÍCULO DE REVISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA METODOLOGÍA DE UN ARTÍCULO DE REVISIÓN» en la sesión «Unidad 3. El protocolo de investigación» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se explicita: qué bases consultaste, con qué términos, en qué rango de fechas, cuántos resultados obtuviste y con qué criterios descartaste. Eso hace tu revisión reproducible, que es lo que la vuelve académica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGAS PRÓXIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGAS PRÓXIMAS» en la sesión «Unidad 3. El protocolo de investigación» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 3, borrador del protocolo: miércoles 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión definitivos: viernes 2 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Actividad 3, borrador del protocolo: miércoles 23 de septiembre.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Actividad 4, protocolo y estado de la cuestión definitivos: viernes 2 de octu…: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Título provisional — descriptivo, no ingenioso.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Planteamiento del problema — qué pasa y por qué importa.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Pregunta de investigación — una, formulada como pregunta.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Objetivos — general y específicos, con verbo en infinitivo.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Justificación — por qué vale la pena, apoyada en el vacío detectado.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 6. Estado de la cuestión — la conversación previa.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 7. Metodología — cómo seleccionaste y analizaste las fuentes.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 8. Cronograma y referencias.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 20 · 15/10/2026 — Unidad 4. Resultados</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Actividad 3, borrador del protocolo: miércoles 23 de septiembre.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Actividad 4, protocolo y estado de la cuestión definitivos: viernes 2 de octubre.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Título provisional — descriptivo, no ingenioso.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Planteamiento del problema — qué pasa y por qué importa.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Pregunta de investigación — una, formulada como pregunta.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Objetivos — general y específicos, con verbo en infinitivo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «5. Justificación — por qué vale la pena, apoyada en el vacío detectado.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «6. Estado de la cuestión — la conversación previa.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. El protocolo de investigación» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 15 · 29/09/2026 — Unidad 3. Taller de protocolo y revisión por pares</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 21 · 20/10/2026 — Unidad 4. Discusión y el modelo argumentativo de Toulmin</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. Taller de protocolo y revisión por pares». Según la guía del maestro, lo central es: Sobre el texto, no sobre la persona: «esta oración no deja claro el sujeto», no «escribes confuso».; Específica y localizada: señala el párrafo.; Jerarquizada: primero estructura y argumento, al final ortografía. Corregir comas en un texto que va a reescribirse es tiempo perdido.; Con una pregunta genuina: «¿qué relación tiene este párrafo con tu pregunta?» obliga a pensar más que una corrección.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. Taller de protocolo y revisión por pares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vas a leer el borrador de un compañero y a recibir el tuyo comentado. La revisión por pares es una habilidad profesional: se aprende dando retroalimentación, no recibiéndola.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No defiendas el texto en el momento. Anota, agradece, y decide después en frío qué incorporas. Si tres lectores tropiezan en el mismo párrafo, el problema es del párrafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre, 50% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobre el texto, no sobre la persona: «esta oración no deja claro el sujeto», no «escribes confuso».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Específica y localizada: señala el párrafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jerarquizada: primero estructura y argumento, al final ortografía. Corregir comas en un texto que va a reescribirse es tiempo perdido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con una pregunta genuina: «¿qué relación tiene este párrafo con tu pregunta?» obliga a pensar más que una corrección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿La pregunta es una pregunta, y es respondible con revisión de literatura?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿Los objetivos usan verbos verificables?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿El estado de la cuestión narra o cataloga?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Se identifica un vacío, y la justificación se apoya en él?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. ¿La metodología permitiría a otro repetir la búsqueda?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVISIÓN POR PARES EN CLASE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REVISIÓN POR PARES EN CLASE» en la sesión «Unidad 3. Taller de protocolo y revisión por pares» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vas a leer el borrador de un compañero y a recibir el tuyo comentado. La revisión por pares es una habilidad profesional: se aprende dando retroalimentación, no recibiéndola.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO DAR RETROALIMENTACIÓN ÚTIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO DAR RETROALIMENTACIÓN ÚTIL» en la sesión «Unidad 3. Taller de protocolo y revisión por pares» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobre el texto, no sobre la persona: «esta oración no deja claro el sujeto», no «escribes confuso».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Específica y localizada: señala el párrafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jerarquizada: primero estructura y argumento, al final ortografía. Corregir comas en un texto que va a reescribirse es tiempo perdido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con una pregunta genuina: «¿qué relación tiene este párrafo con tu pregunta?» obliga a pensar más que una corrección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ REVISAR EN EL PROTOCOLO DEL COMPAÑERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ REVISAR EN EL PROTOCOLO DEL COMPAÑERO» en la sesión «Unidad 3. Taller de protocolo y revisión por pares» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿La pregunta es una pregunta, y es respondible con revisión de literatura?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿Los objetivos usan verbos verificables?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿El estado de la cuestión narra o cataloga?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Se identifica un vacío, y la justificación se apoya en él?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. ¿La metodología permitiría a otro repetir la búsqueda?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO RECIBIRLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO RECIBIRLA» en la sesión «Unidad 3. Taller de protocolo y revisión por pares» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No defiendas el texto en el momento. Anota, agradece, y decide después en frío qué incorporas. Si tres lectores tropiezan en el mismo párrafo, el problema es del párrafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTE» en la sesión «Unidad 3. Taller de protocolo y revisión por pares» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre, 50% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sobre el texto, no sobre la persona: «esta oración no deja claro el sujeto», …: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Específica y localizada: señala el párrafo.: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Jerarquizada: primero estructura y argumento, al final ortografía. Corregir c…: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Con una pregunta genuina: «¿qué relación tiene este párrafo con tu pregunta?»…: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. ¿La pregunta es una pregunta, y es respondible con revisión de literatura?: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. ¿Los objetivos usan verbos verificables?: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. ¿El estado de la cuestión narra o cataloga?: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. ¿Se identifica un vacío, y la justificación se apoya en él?: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. ¿La metodología permitiría a otro repetir la búsqueda?: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Sobre el texto, no sobre la persona: «esta oración no deja claro el sujeto», no «escribes confuso».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Específica y localizada: señala el párrafo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Jerarquizada: primero estructura y argumento, al final ortografía. Corregir comas en un texto que va a reescribirse es tiempo perdido.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Con una pregunta genuina: «¿qué relación tiene este párrafo con tu pregunta?» obliga a pensar más que una corrección.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. ¿La pregunta es una pregunta, y es respondible con revisión de literatura?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. ¿Los objetivos usan verbos verificables?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. ¿El estado de la cuestión narra o cataloga?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. ¿Se identifica un vacío, y la justificación se apoya en él?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. Taller de protocolo y revisión por pares» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 22 · 22/10/2026 — Unidad 4. Resumen, palabras clave e introducción</w:t>
+        <w:t xml:space="preserve">Sesión 16 · 01/10/2026 — Unidad 3. Cierre: integridad académica e inteligencia artificial</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. Cierre: integridad académica e inteligencia artificial». Según la guía del maestro, lo central es: Explorar un tema antes de buscar fuentes reales.; Pedir explicación de un concepto que no entendiste al leer.; Revisar ortografía y gramática de un texto ya escrito por ti.; Discutir la estructura de un argumento que tú formulaste.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. Cierre: integridad académica e inteligencia artificial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las herramientas generativas plantean la misma pregunta de siempre en forma nueva: ¿de quién es este texto? La respuesta académica no cambió: si no lo escribiste tú y no lo atribuiste, es plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si no puedes explicar en voz alta, sin leer, por qué escribiste una oración y de dónde salió, esa oración no es tuya. Esa es la prueba que aplica cualquier examinador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con el protocolo entregado, tienes el plan. Las Unidades 4 y 5 son la ejecución: cómo se escribe efectivamente cada sección del artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explorar un tema antes de buscar fuentes reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedir explicación de un concepto que no entendiste al leer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisar ortografía y gramática de un texto ya escrito por ti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discutir la estructura de un argumento que tú formulaste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar párrafos y entregarlos como propios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedir referencias, que con frecuencia son inventadas y no existen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducir un texto ajeno completo y presentarlo como redacción propia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 2 del libro del semestre: jueves 8 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo parcial: jueves 8 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TERRENO NUEVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL TERRENO NUEVO» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las herramientas generativas plantean la misma pregunta de siempre en forma nueva: ¿de quién es este texto? La respuesta académica no cambió: si no lo escribiste tú y no lo atribuiste, es plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USOS QUE NO COMPROMETEN LA AUTORÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «USOS QUE NO COMPROMETEN LA AUTORÍA» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explorar un tema antes de buscar fuentes reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedir explicación de un concepto que no entendiste al leer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisar ortografía y gramática de un texto ya escrito por ti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discutir la estructura de un argumento que tú formulaste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USOS QUE SÍ LA COMPROMETEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «USOS QUE SÍ LA COMPROMETEN» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar párrafos y entregarlos como propios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedir referencias, que con frecuencia son inventadas y no existen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducir un texto ajeno completo y presentarlo como redacción propia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA PRUEBA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA PRUEBA PRÁCTICA» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si no puedes explicar en voz alta, sin leer, por qué escribiste una oración y de dónde salió, esa oración no es tuya. Esa es la prueba que aplica cualquier examinador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIERRE DE LA UNIDAD 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CIERRE DE LA UNIDAD 3» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con el protocolo entregado, tienes el plan. Las Unidades 4 y 5 son la ejecución: cómo se escribe efectivamente cada sección del artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTES DE LA SEMANA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTES DE LA SEMANA» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 2 del libro del semestre: jueves 8 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo parcial: jueves 8 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Explorar un tema antes de buscar fuentes reales.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Pedir explicación de un concepto que no entendiste al leer.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Revisar ortografía y gramática de un texto ya escrito por ti.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Discutir la estructura de un argumento que tú formulaste.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Generar párrafos y entregarlos como propios.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Pedir referencias, que con frecuencia son inventadas y no existen.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Traducir un texto ajeno completo y presentarlo como redacción propia.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reporte 2 del libro del semestre: jueves 8 de octubre.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Segundo parcial: jueves 8 de octubre.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 23 · 27/10/2026 — Unidad 5. Conclusiones, anexos y armado del borrador</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Explorar un tema antes de buscar fuentes reales.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Pedir explicación de un concepto que no entendiste al leer.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Revisar ortografía y gramática de un texto ya escrito por ti.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Discutir la estructura de un argumento que tú formulaste.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Generar párrafos y entregarlos como propios.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Pedir referencias, que con frecuencia son inventadas y no existen.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Traducir un texto ajeno completo y presentarlo como redacción propia.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. Cierre: integridad académica e inteligencia artificial» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 17 · 06/10/2026 — Unidad 4. Características textuales del artículo de revisión</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 24 · 29/10/2026 — Unidad 5. Pragmadialéctica y revisión integral del borrador</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 4. Características textuales del artículo de revisión». Según la guía del maestro, lo central es: Precisión — un término, un significado, sostenido en todo el texto.; Impersonalidad matizada — se prefiere «este trabajo analiza» a «yo analicé», pero la postura debe ser visible.; Densidad informativa — pocas palabras vacías; cada oración carga contenido.; Cohesión explícita — conectores que marcan la relación lógica entre oraciones.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 4. Características textuales del artículo de revisión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un artículo de revisión sintetiza y evalúa la literatura publicada sobre un problema. No aporta datos nuevos: aporta orden, y ese orden es su contribución original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración temática al inicio, desarrollo con evidencia y cita, y cierre que enlaza con el párrafo siguiente. Si el lector puede leer solo la primera oración de cada párrafo y seguir tu argumento, la estructura está bien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Precisión — un término, un significado, sostenido en todo el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impersonalidad matizada — se prefiere «este trabajo analiza» a «yo analicé», pero la postura debe ser visible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Densidad informativa — pocas palabras vacías; cada oración carga contenido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cohesión explícita — conectores que marcan la relación lógica entre oraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adición: además, asimismo, del mismo modo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contraste: sin embargo, en cambio, no obstante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Causa: dado que, puesto que, debido a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consecuencia: por lo tanto, en consecuencia, de ahí que.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concesión: aunque, si bien, pese a que.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esquema preliminar del artículo para la tabla de contenidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura completa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador de la metodología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ TIPO DE TEXTO ES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ TIPO DE TEXTO ES» en la sesión «Unidad 4. Características textuales del artículo de revisión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un artículo de revisión sintetiza y evalúa la literatura publicada sobre un problema. No aporta datos nuevos: aporta orden, y ese orden es su contribución original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RASGOS DE LA ESCRITURA ACADÉMICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RASGOS DE LA ESCRITURA ACADÉMICA» en la sesión «Unidad 4. Características textuales del artículo de revisión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Precisión — un término, un significado, sostenido en todo el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impersonalidad matizada — se prefiere «este trabajo analiza» a «yo analicé», pero la postura debe ser visible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Densidad informativa — pocas palabras vacías; cada oración carga contenido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cohesión explícita — conectores que marcan la relación lógica entre oraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONECTORES POR FUNCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONECTORES POR FUNCIÓN» en la sesión «Unidad 4. Características textuales del artículo de revisión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adición: además, asimismo, del mismo modo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contraste: sin embargo, en cambio, no obstante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Causa: dado que, puesto que, debido a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consecuencia: por lo tanto, en consecuencia, de ahí que.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concesión: aunque, si bien, pese a que.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PÁRRAFO ACADÉMICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PÁRRAFO ACADÉMICO» en la sesión «Unidad 4. Características textuales del artículo de revisión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración temática al inicio, desarrollo con evidencia y cita, y cierre que enlaza con el párrafo siguiente. Si el lector puede leer solo la primera oración de cada párrafo y seguir tu argumento, la estructura está bien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA DE LA UNIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA DE LA UNIDAD» en la sesión «Unidad 4. Características textuales del artículo de revisión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esquema preliminar del artículo para la tabla de contenidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura completa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador de la metodología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Precisión — un término, un significado, sostenido en todo el texto.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Impersonalidad matizada — se prefiere «este trabajo analiza» a «yo analicé», …: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Densidad informativa — pocas palabras vacías; cada oración carga contenido.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cohesión explícita — conectores que marcan la relación lógica entre oraciones.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Adición: además, asimismo, del mismo modo.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Contraste: sin embargo, en cambio, no obstante.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Causa: dado que, puesto que, debido a.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Consecuencia: por lo tanto, en consecuencia, de ahí que.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Concesión: aunque, si bien, pese a que.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Esquema preliminar del artículo para la tabla de contenidos.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Matriz de revisión de literatura completa.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Borrador de la metodología.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Precisión — un término, un significado, sostenido en todo el texto.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Impersonalidad matizada — se prefiere «este trabajo analiza» a «yo analicé», pero la postura debe ser visible.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Densidad informativa — pocas palabras vacías; cada oración carga contenido.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cohesión explícita — conectores que marcan la relación lógica entre oraciones.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Adición: además, asimismo, del mismo modo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Contraste: sin embargo, en cambio, no obstante.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Causa: dado que, puesto que, debido a.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Consecuencia: por lo tanto, en consecuencia, de ahí que.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 4. Características textuales del artículo de revisión» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 25 · 03/11/2026 — Unidad 5. Cierre y repaso para el tercer parcial</w:t>
+        <w:t xml:space="preserve">Sesión 18 · 08/10/2026 — Segundo parcial · Unidades 3 y 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Segundo parcial · Unidades 3 y 4». Según la guía del maestro, lo central es: Cita, paráfrasis y resumen; diferencia entre paráfrasis legítima y plagio de forma.; Citación en texto narrativa y parentética; verbos de reporte.; Estado de la cuestión: agrupación de fuentes y detección del vacío.; Protocolo de investigación: partes y formulación de objetivos.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo parcial · Unidades 3 y 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy se aplica el segundo parcial, que equivale al 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 2 de «Todo lo de cristal», 10% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir de ahora la clase se vuelve taller: cada sesión se escribe una sección del artículo, y las cinco se suman en el borrador del 30 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita, paráfrasis y resumen; diferencia entre paráfrasis legítima y plagio de forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citación en texto narrativa y parentética; verbos de reporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado de la cuestión: agrupación de fuentes y detección del vacío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protocolo de investigación: partes y formulación de objetivos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Características textuales del artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGUNDO PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SEGUNDO PARCIAL» en la sesión «Segundo parcial · Unidades 3 y 4» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy se aplica el segundo parcial, que equivale al 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTENIDO EVALUADO» en la sesión «Segundo parcial · Unidades 3 y 4» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita, paráfrasis y resumen; diferencia entre paráfrasis legítima y plagio de forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citación en texto narrativa y parentética; verbos de reporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado de la cuestión: agrupación de fuentes y detección del vacío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protocolo de investigación: partes y formulación de objetivos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Características textuales del artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESPACIO PARA EL EXAMEN» en la sesión «Segundo parcial · Unidades 3 y 4» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTE ENTREGADO HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTE ENTREGADO HOY» en la sesión «Segundo parcial · Unidades 3 y 4» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 2 de «Todo lo de cristal», 10% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE SIGUE» en la sesión «Segundo parcial · Unidades 3 y 4» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir de ahora la clase se vuelve taller: cada sesión se escribe una sección del artículo, y las cinco se suman en el borrador del 30 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cita, paráfrasis y resumen; diferencia entre paráfrasis legítima y plagio de …: en el contexto de «Segundo parcial · Unidades 3 y 4» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Citación en texto narrativa y parentética; verbos de reporte.: en el contexto de «Segundo parcial · Unidades 3 y 4» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estado de la cuestión: agrupación de fuentes y detección del vacío.: en el contexto de «Segundo parcial · Unidades 3 y 4» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Protocolo de investigación: partes y formulación de objetivos.: en el contexto de «Segundo parcial · Unidades 3 y 4» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Características textuales del artículo de revisión.: en el contexto de «Segundo parcial · Unidades 3 y 4» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 26 · 05/11/2026 — Tercer parcial · Unidades 4 y 5</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cita, paráfrasis y resumen; diferencia entre paráfrasis legítima y plagio de forma.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Citación en texto narrativa y parentética; verbos de reporte.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estado de la cuestión: agrupación de fuentes y detección del vacío.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Protocolo de investigación: partes y formulación de objetivos.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Características textuales del artículo de revisión.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Segundo parcial · Unidades 3 y 4» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 19 · 13/10/2026 — Unidad 4. Materiales y métodos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 27 · 10/11/2026 — Unidad 6. Géneros orales para la argumentación académica</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 4. Materiales y métodos». Según la guía del maestro, lo central es: Inclusión: artículos revisados por pares, publicados entre 2019 y 2026, en español o inglés, que reporten datos empíricos sobre X.; Exclusión: notas de divulgación, actas sin revisión, trabajos que mencionan X sin estudiarlo.; 1. Bases de datos consultadas y fechas de consulta.; 2. Cadenas de búsqueda exactas, con operadores incluidos.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 4. Materiales y métodos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En un artículo de revisión, materiales y métodos describe cómo encontraste y filtraste la literatura. Es la sección que separa una revisión sistemática de una lista de lecturas personales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un diagrama que muestre «1.240 resultados iniciales → 180 tras filtro de fecha → 62 tras leer resúmenes → 23 incluidos» comunica en un vistazo el rigor del proceso. Vale más que tres párrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la sección de materiales y métodos. Se integra al borrador del artículo; pueden mostrar avances en clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inclusión: artículos revisados por pares, publicados entre 2019 y 2026, en español o inglés, que reporten datos empíricos sobre X.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exclusión: notas de divulgación, actas sin revisión, trabajos que mencionan X sin estudiarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Bases de datos consultadas y fechas de consulta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Cadenas de búsqueda exactas, con operadores incluidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Rango temporal y justificación de ese rango.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Criterios de inclusión: qué tenía que cumplir una fuente para entrar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Criterios de exclusión: qué la descartaba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Número de resultados en cada etapa del filtrado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA SECCIÓN QUE DA CREDIBILIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA SECCIÓN QUE DA CREDIBILIDAD» en la sesión «Unidad 4. Materiales y métodos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En un artículo de revisión, materiales y métodos describe cómo encontraste y filtraste la literatura. Es la sección que separa una revisión sistemática de una lista de lecturas personales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ DEBE DECIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ DEBE DECIR» en la sesión «Unidad 4. Materiales y métodos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Bases de datos consultadas y fechas de consulta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Cadenas de búsqueda exactas, con operadores incluidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Rango temporal y justificación de ese rango.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Criterios de inclusión: qué tenía que cumplir una fuente para entrar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Criterios de exclusión: qué la descartaba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Número de resultados en cada etapa del filtrado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL DIAGRAMA DE FLUJO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL DIAGRAMA DE FLUJO» en la sesión «Unidad 4. Materiales y métodos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un diagrama que muestre «1.240 resultados iniciales → 180 tras filtro de fecha → 62 tras leer resúmenes → 23 incluidos» comunica en un vistazo el rigor del proceso. Vale más que tres párrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRITERIOS QUE SE PUEDEN DEFENDER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CRITERIOS QUE SE PUEDEN DEFENDER» en la sesión «Unidad 4. Materiales y métodos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inclusión: artículos revisados por pares, publicados entre 2019 y 2026, en español o inglés, que reporten datos empíricos sobre X.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exclusión: notas de divulgación, actas sin revisión, trabajos que mencionan X sin estudiarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRABAJO DE HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TRABAJO DE HOY» en la sesión «Unidad 4. Materiales y métodos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la sección de materiales y métodos. Se integra al borrador del artículo; pueden mostrar avances en clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Inclusión: artículos revisados por pares, publicados entre 2019 y 2026, en es…: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Exclusión: notas de divulgación, actas sin revisión, trabajos que mencionan X…: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Bases de datos consultadas y fechas de consulta.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Cadenas de búsqueda exactas, con operadores incluidos.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Rango temporal y justificación de ese rango.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Criterios de inclusión: qué tenía que cumplir una fuente para entrar.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Criterios de exclusión: qué la descartaba.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 6. Número de resultados en cada etapa del filtrado.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Inclusión: artículos revisados por pares, publicados entre 2019 y 2026, en español o inglés, que reporten datos empíricos sobre X.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Exclusión: notas de divulgación, actas sin revisión, trabajos que mencionan X sin estudiarlo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Bases de datos consultadas y fechas de consulta.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Cadenas de búsqueda exactas, con operadores incluidos.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Rango temporal y justificación de ese rango.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Criterios de inclusión: qué tenía que cumplir una fuente para entrar.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «5. Criterios de exclusión: qué la descartaba.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «6. Número de resultados en cada etapa del filtrado.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 4. Materiales y métodos» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 28 · 12/11/2026 — Unidad 6. Preparación de la defensa oral</w:t>
+        <w:t xml:space="preserve">Sesión 20 · 15/10/2026 — Unidad 4. Resultados</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 4. Resultados». Según la guía del maestro, lo central es: Por subtema, siguiendo los tres que propusiste.; Cada subtema abre con el patrón general y luego lo sostiene con fuentes concretas.; Las coincidencias y las contradicciones se reportan por igual; ocultar lo que no encaja es mala práctica.; Toda tabla y figura se numera, se titula y se menciona en el texto antes de aparecer.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 4. Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No son los resultados de los estudios que leíste: son los patrones que encontraste al ponerlos juntos. Ese desplazamiento es el que convierte una recopilación en un aporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En resultados se dice «doce de los veintitrés estudios reportan una caída de precisión superior al 15%». La explicación de por qué ocurre va en la discusión. Mantener la frontera hace el texto más creíble, no más frío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la sección de resultados a partir de tu matriz de literatura, del 9 al 14 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por subtema, siguiendo los tres que propusiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada subtema abre con el patrón general y luego lo sostiene con fuentes concretas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las coincidencias y las contradicciones se reportan por igual; ocultar lo que no encaja es mala práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda tabla y figura se numera, se titula y se menciona en el texto antes de aparecer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título de una tabla va arriba; el de una figura, abajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la tabla repite lo que ya dice el párrafo, sobra una de las dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ SON LOS RESULTADOS EN UNA REVISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ SON LOS RESULTADOS EN UNA REVISIÓN» en la sesión «Unidad 4. Resultados» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No son los resultados de los estudios que leíste: son los patrones que encontraste al ponerlos juntos. Ese desplazamiento es el que convierte una recopilación en un aporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO SE ORGANIZAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO SE ORGANIZAN» en la sesión «Unidad 4. Resultados» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por subtema, siguiendo los tres que propusiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada subtema abre con el patrón general y luego lo sostiene con fuentes concretas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las coincidencias y las contradicciones se reportan por igual; ocultar lo que no encaja es mala práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRESENTAR SIN INTERPRETAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRESENTAR SIN INTERPRETAR» en la sesión «Unidad 4. Resultados» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En resultados se dice «doce de los veintitrés estudios reportan una caída de precisión superior al 15%». La explicación de por qué ocurre va en la discusión. Mantener la frontera hace el texto más creíble, no más frío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TABLAS Y FIGURAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TABLAS Y FIGURAS» en la sesión «Unidad 4. Resultados» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda tabla y figura se numera, se titula y se menciona en el texto antes de aparecer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título de una tabla va arriba; el de una figura, abajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la tabla repite lo que ya dice el párrafo, sobra una de las dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRABAJO DE HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TRABAJO DE HOY» en la sesión «Unidad 4. Resultados» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la sección de resultados a partir de tu matriz de literatura, del 9 al 14 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Por subtema, siguiendo los tres que propusiste.: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cada subtema abre con el patrón general y luego lo sostiene con fuentes concr…: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las coincidencias y las contradicciones se reportan por igual; ocultar lo que…: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Toda tabla y figura se numera, se titula y se menciona en el texto antes de a…: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• El título de una tabla va arriba; el de una figura, abajo.: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si la tabla repite lo que ya dice el párrafo, sobra una de las dos.: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 29 · 17/11/2026 — Unidad 6. Exposiciones orales y taller de versión final</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Por subtema, siguiendo los tres que propusiste.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cada subtema abre con el patrón general y luego lo sostiene con fuentes concretas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Las coincidencias y las contradicciones se reportan por igual; ocultar lo que no encaja es mala práctica.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Toda tabla y figura se numera, se titula y se menciona en el texto antes de aparecer.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «El título de una tabla va arriba; el de una figura, abajo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Si la tabla repite lo que ya dice el párrafo, sobra una de las dos.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 4. Resultados» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 21 · 20/10/2026 — Unidad 4. Discusión y el modelo argumentativo de Toulmin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 30 · 19/11/2026 — Unidad 6. Exposiciones orales y edición final</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 4. Discusión y el modelo argumentativo de Toulmin». Según la guía del maestro, lo central es: Tesis (claim) — lo que afirmas.; Datos (grounds) — la evidencia en que te apoyas.; Garantía (warrant) — el principio que conecta los datos con la tesis.; Respaldo (backing) — lo que sostiene la garantía si alguien la cuestiona.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 4. Discusión y el modelo argumentativo de Toulmin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toulmin descompone cualquier argumento en piezas identificables. Sirve para escribir mejor y también para desarmar los argumentos ajenos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis: los sistemas de reconocimiento facial no deberían usarse solos para control de acceso. Datos: doce de veintitrés estudios reportan errores diferenciados por grupo demográfico. Garantía: un sistema de seguridad con error desigual entre grupos es inaceptable. Respaldo: principios de equidad en normativa de protección de datos. Matizador: mientras no se corrija la brecha. Refutación: salvo en entornos controlados con población homogénea y verificación secundaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un argumento sin matizador suena a consigna. Incluir las condiciones en que tu tesis fallaría demuestra que consideraste el caso contrario, y eso es exactamente lo que un lector académico busca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la discusión usando el esquema, del 15 al 21 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis (claim) — lo que afirmas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datos (grounds) — la evidencia en que te apoyas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantía (warrant) — el principio que conecta los datos con la tesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respaldo (backing) — lo que sostiene la garantía si alguien la cuestiona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matizador (qualifier) — el grado de certeza: «en la mayoría de los casos», «probablemente».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refutación (rebuttal) — las condiciones bajo las que tu tesis no se sostiene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ESQUEMA DE TOULMIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL ESQUEMA DE TOULMIN» en la sesión «Unidad 4. Discusión y el modelo argumentativo de Toulmin» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toulmin descompone cualquier argumento en piezas identificables. Sirve para escribir mejor y también para desarmar los argumentos ajenos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis (claim) — lo que afirmas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datos (grounds) — la evidencia en que te apoyas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantía (warrant) — el principio que conecta los datos con la tesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respaldo (backing) — lo que sostiene la garantía si alguien la cuestiona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matizador (qualifier) — el grado de certeza: «en la mayoría de los casos», «probablemente».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refutación (rebuttal) — las condiciones bajo las que tu tesis no se sostiene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UN EJEMPLO DESARMADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «UN EJEMPLO DESARMADO» en la sesión «Unidad 4. Discusión y el modelo argumentativo de Toulmin» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis: los sistemas de reconocimiento facial no deberían usarse solos para control de acceso. Datos: doce de veintitrés estudios reportan errores diferenciados por grupo demográfico. Garantía: un sistema de seguridad con error desigual entre grupos es inaceptable. Respaldo: principios de equidad en normativa de protección de datos. Matizador: mientras no se corrija la brecha. Refutación: salvo en entornos controlados con población homogénea y verificación secundaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ EL MATIZADOR Y LA REFUTACIÓN SON LOS QUE DAN SERIEDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ EL MATIZADOR Y LA REFUTACIÓN SON LOS QUE DAN SERIEDAD» en la sesión «Unidad 4. Discusión y el modelo argumentativo de Toulmin» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un argumento sin matizador suena a consigna. Incluir las condiciones en que tu tesis fallaría demuestra que consideraste el caso contrario, y eso es exactamente lo que un lector académico busca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRABAJO DE HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TRABAJO DE HOY» en la sesión «Unidad 4. Discusión y el modelo argumentativo de Toulmin» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la discusión usando el esquema, del 15 al 21 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Tesis (claim) — lo que afirmas.: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Datos (grounds) — la evidencia en que te apoyas.: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Garantía (warrant) — el principio que conecta los datos con la tesis.: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Respaldo (backing) — lo que sostiene la garantía si alguien la cuestiona.: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Matizador (qualifier) — el grado de certeza: «en la mayoría de los casos», «p…: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Refutación (rebuttal) — las condiciones bajo las que tu tesis no se sostiene.: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Tesis (claim) — lo que afirmas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Datos (grounds) — la evidencia en que te apoyas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Garantía (warrant) — el principio que conecta los datos con la tesis.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Respaldo (backing) — lo que sostiene la garantía si alguien la cuestiona.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Matizador (qualifier) — el grado de certeza: «en la mayoría de los casos», «probablemente».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Refutación (rebuttal) — las condiciones bajo las que tu tesis no se sostiene.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 4. Discusión y el modelo argumentativo de Toulmin» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 31 · 24/11/2026 — Unidad 6. Últimas exposiciones y entrega de la versión final</w:t>
+        <w:t xml:space="preserve">Sesión 22 · 22/10/2026 — Unidad 4. Resumen, palabras clave e introducción</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 32 · 26/11/2026 — Cierre del curso · Último día de clases</w:t>
+        <w:t xml:space="preserve">Sesión 23 · 27/10/2026 — Unidad 5. Conclusiones, anexos y armado del borrador</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 24 · 29/10/2026 — Unidad 5. Pragmadialéctica y revisión integral del borrador</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 25 · 03/11/2026 — Unidad 5. Cierre y repaso para el tercer parcial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 26 · 05/11/2026 — Tercer parcial · Unidades 4 y 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 27 · 10/11/2026 — Unidad 6. Géneros orales para la argumentación académica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 28 · 12/11/2026 — Unidad 6. Preparación de la defensa oral</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 29 · 17/11/2026 — Unidad 6. Exposiciones orales y taller de versión final</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 30 · 19/11/2026 — Unidad 6. Exposiciones orales y edición final</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 31 · 24/11/2026 — Unidad 6. Últimas exposiciones y entrega de la versión final</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 32 · 26/11/2026 — Cierre del curso · Último día de clases</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 