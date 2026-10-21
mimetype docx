--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,9483 +10,25718 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Escritura Académica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">HU109 · Dr. Jesús Emmanuel Navarro Stefanón · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">martes de 08:30 a 09:45 — HU 109</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">jueves de 08:30 a 09:45 — HU 109</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Primera evaluación parcial — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Segunda evaluación parcial — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tercera evaluación parcial — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exposición oral — 10%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Artículo de revisión — 30%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">13/08/2026 — Actividad 0 — prueba de diagnóstico</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">21/08/2026 — Actividad 1 — preselección de tema</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">02/09/2026 — Actividad 2 — selección del tema de investigación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">09/09/2026 — Reporte 1 — primera parte del libro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">10/09/2026 — Primer parcial (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">23/09/2026 — Actividad 3 — borrador del protocolo y estado de la cuestión</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">02/10/2026 — Actividad 4 — protocolo y estado de la cuestión</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/10/2026 — Reporte 2 — segunda parte del libro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/10/2026 — Segundo parcial (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">30/10/2026 — Actividad 5 — borrador del artículo de revisión</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">05/11/2026 — Reporte 3 — última parte del libro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">05/11/2026 — Tercer parcial (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">24/11/2026 — Exposición oral (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">25/11/2026 — Versión final del artículo de revisión (30%)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 11/08/2026 — Unidad 0 · Introducción al programa y encuadre del curso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DE QUÉ TRATA EL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El objetivo es elaborar un artículo académico de revisión y una presentación oral sobre una problemática, a partir de una investigación en fuentes documentales y digitales de tu área. Todo el semestre trabaja hacia ese único producto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LAS COMPETENCIAS QUE SE FORMAN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lectura y escritura de textos académico-científicos especializados.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pensamiento crítico para analizar y resolver problemáticas de tu campo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Manejo ético de la información, en el marco de la UDLAP como universidad libre de plagio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Uso de recursos digitales: bibliotecas, repositorios y gestores bibliográficos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Comunicación oral en contexto académico y profesional.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LAS SEIS UNIDADES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unidad 0 — introducción al programa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unidad 1 — la investigación académica en la era de internet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unidad 2 — lectura crítica de artículos académicos y científicos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unidad 3 — estrategias discursivas para evitar el plagio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unidad 4 — características textuales del artículo de revisión.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unidad 5 — elaboración del artículo según la pragmadialéctica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unidad 6 — géneros orales para la argumentación académica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tres parciales de 20% cada uno, artículo de revisión 30% y exposición oral 10%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL LIBRO DEL SEMESTRE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">«Todo lo de cristal», de Rafael Pérez Gay (Seix Barral, 2023). Hay que adquirirlo: se hacen tres reportes de lectura durante el curso. El autor visitará la universidad el 19 de octubre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOGÍSTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Clases martes y jueves de 8:30 a 9:45 en HU 109. Asesorías en el Centro de Escritura e Integridad Académica, salón BI 331: martes de 11:30 a 12:55 y jueves de 13:00 a 13:25.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El jueves 13 de agosto se aplica la prueba de diagnóstico, Actividad 0, que vale 10% del primer parcial.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Objetivo del curso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Escribir un artículo académico de revisión y defenderlo oralmente. Todo el semestre va hacia eso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Competencias</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lectura y escritura académica, pensamiento crítico, manejo ético de información, recursos digitales, comunicación oral.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">UDLAP como universidad libre de plagio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Las seis unidades</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">0 introducción · 1 investigación en internet · 2 lectura crítica · 3 evitar el plagio · 4 características del artículo · 5 elaboración · 6 géneros orales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3 parciales de 20%, artículo 30%, exposición oral 10%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Libro del semestre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">«Todo lo de cristal», Rafael Pérez Gay, Seix Barral 2023. Tres reportes de lectura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El autor viene a la universidad el 19 de octubre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Logística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Martes y jueves 8:30-9:45, HU 109. Asesorías en CEIA, BI 331: martes 11:30-12:55, jueves 13:00-13:25.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Comprar el libro del semestre esta semana</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Ir pensando temas posibles para el artículo, que sean de sistemas</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Investigar qué es un artículo de revisión y en qué se diferencia de uno de investigación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 2 · 13/08/2026 — Unidad 0 · Prueba de diagnóstico y encuadre de la lectura crítica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRUEBA DE DIAGNÓSTICO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy se aplica la Actividad 0 en Forms, dentro del salón. Vale 10% del primer parcial. Si se justifica una aplicación extemporánea, el plazo vence el jueves 20 de agosto y se presenta en el Centro de Escritura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA QUÉ SIRVE EL DIAGNÓSTICO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No es para calificar lo que ya sabes: es para ubicar dónde está el grupo en comprensión lectora, redacción y manejo de fuentes, y ajustar el curso. Contestar con honestidad sirve más que contestar bien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QUÉ SE EVALÚA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Comprensión de un texto académico breve.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Identificación de la idea principal y de los argumentos de apoyo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Redacción: claridad, cohesión y ortografía.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conocimientos previos sobre citación y fuentes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ENCUADRE DE LO QUE VIENE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">A partir de la próxima semana empieza la Unidad 1. La primera tarea real es elegir un tema para el artículo de revisión, y conviene ir pensándolo desde hoy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO ELEGIR TEMA SIN ARREPENTIRTE EN OCTUBRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que te interese de verdad: vas a convivir con él quince semanas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que esté acotado. «Inteligencia artificial» no es un tema; «sesgo algorítmico en sistemas de admisión universitaria» sí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que tenga literatura suficiente y accesible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que se inserte en tu disciplina. Eres de Sistemas: aprovéchalo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS PRÓXIMAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 1, preselección de tema: viernes 21 de agosto, 30% del primer parcial.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 2, selección definitiva: miércoles 2 de septiembre, 50% del primer parcial.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reporte 1 del libro: miércoles 9 de septiembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prueba de diagnóstico</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 0, en Forms, en el salón. 10% del primer parcial.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si se justifica, extemporánea hasta el 20 de agosto en el Centro de Escritura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No es para calificar lo que ya sé: es para ubicar al grupo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Qué evaluó</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Comprensión de un texto académico, idea principal y argumentos, redacción y ortografía, citación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lo que viene</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unidad 1 la próxima semana. Primera tarea real: elegir tema del artículo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Criterios para elegir tema</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que me interese de verdad, son quince semanas con él.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Acotado: «IA» no es tema, «sesgo algorítmico en admisiones» sí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con literatura suficiente y accesible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que se inserte en mi disciplina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 1 preselección de tema: viernes 21 de agosto (30% del parcial).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 2 selección: miércoles 2 de septiembre (50%).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reporte 1 del libro: miércoles 9 de septiembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Hacer lista de 5 temas candidatos y buscar si hay literatura de cada uno</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Empezar a leer el libro desde ya, el reporte 1 es el 9 de septiembre</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Instalar Zotero para no rehacer las referencias después</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 3 · 18/08/2026 — Unidad 1. La investigación académica en la era de internet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DE QUÉ VA LA UNIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Internet no cambió qué es investigar; cambió el cuello de botella. Antes el problema era conseguir fuentes, hoy es descartarlas. La unidad entrena ese descarte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QUÉ DISTINGUE A UNA FUENTE ACADÉMICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autoría identificable, con adscripción institucional verificable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisión por pares o respaldo editorial de una institución académica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aparato crítico: cita sus fuentes y permite rastrearlas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fecha explícita, porque en ciencia la vigencia es un dato.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una entrada de blog puede ser correcta y aun así no servir como fuente en un artículo de revisión: el criterio no es la verdad del contenido, es la trazabilidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DÓNDE BUSCAR</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La biblioteca digital de la UDLAP da acceso a EBSCO, Springer y otras bases suscritas. Google Scholar sirve para rastrear, pero conviene llegar al texto por la base institucional para tener el PDF completo y la cita bien formada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bases suscritas: EBSCOhost, SpringerLink, JSTOR según el área.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Repositorios abiertos: SciELO, Redalyc, DOAJ, arXiv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Google Scholar como índice, no como fuente final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA TAREA DE ESTA UNIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Elegir tema del artículo de revisión y armar una bibliografía comentada preliminar de 5 fuentes. Comentada quiere decir que cada entrada lleva dos o tres líneas explicando qué aporta esa fuente a tu tema, no un resumen del texto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO ELEGIR TEMA SIN ARREPENTIRTE EN OCTUBRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que te interese de verdad: vas a convivir con él quince semanas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que esté acotado. «Inteligencia artificial» no es un tema; «sesgo algorítmico en sistemas de admisión universitaria» sí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que tenga literatura suficiente. Si no encuentras cinco fuentes buenas ahora, no vas a encontrar veinte después.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que se inserte en tu disciplina. Eres de Sistemas: aprovéchalo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS QUE IMPORTAN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 1, preselección de tema: entrega en Blackboard el viernes 21 de agosto. Actividad 2, selección definitiva: miércoles 2 de septiembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LO QUE CAMBIÓ INTERNET</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No cambió qué es investigar; cambió el cuello de botella. Antes el problema era CONSEGUIR fuentes, hoy es DESCARTARLAS. La unidad entrena ese descarte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QUÉ DISTINGUE A UNA FUENTE ACADÉMICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autoría identificable, con adscripción institucional verificable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisión por pares o respaldo editorial de una institución académica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aparato crítico: cita sus fuentes y permite rastrearlas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fecha explícita, porque en ciencia la vigencia es un dato.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Clave: una entrada de blog puede ser correcta y aun así no servir como fuente en un artículo de revisión. El criterio no es la verdad del contenido, es la TRAZABILIDAD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DÓNDE BUSCAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bases suscritas por la UDLAP: EBSCOhost, SpringerLink, JSTOR según el área.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Repositorios abiertos: SciELO, Redalyc, DOAJ, arXiv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Google Scholar como índice para rastrear, NO como fuente final.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conviene llegar al texto por la base institucional: se obtiene el PDF completo y la cita bien formada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA TAREA DE LA UNIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Elegir tema del artículo de revisión y armar una bibliografía comentada preliminar de 5 fuentes. Comentada = cada entrada lleva dos o tres líneas explicando qué aporta esa fuente a mi tema, no un resumen del texto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO ELEGIR TEMA SIN ARREPENTIRME EN OCTUBRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que me interese de verdad: son quince semanas con él.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Acotado. «Inteligencia artificial» no es tema; «sesgo algorítmico en sistemas de admisión universitaria» sí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con literatura suficiente. Si no encuentro cinco fuentes buenas ahora, no voy a encontrar veinte después.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que se inserte en mi disciplina — soy de Sistemas, aprovecharlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS QUE VIENEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 1, preselección de tema: viernes 21 de agosto (30% del parcial).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividad 2, selección definitiva: miércoles 2 de septiembre (50%).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reporte 1 del libro: miércoles 9 de septiembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">OJO: la Actividad 0 (diagnóstico) venció el 20 de agosto — revisar si quedó entregada.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(Notas reconstruidas del programa el 18-08. Contrastar con lo visto en clase y borrar esta línea al verificarlas.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Hacer lista de 5 temas candidatos y ver si hay literatura de cada uno</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Entrar a la biblioteca digital y probar EBSCO y SpringerLink</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Instalar Zotero para no rehacer las referencias después</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4.- Empezar el libro del semestre: el reporte 1 es el 9 de septiembre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 4 · 20/08/2026 — Unidad 1. Delimitación del tema y bibliografía comentada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DE TEMA A PREGUNTA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un tema es un campo; una pregunta de investigación es una tarea. El artículo de revisión no responde «qué se sabe de X» sino «cómo ha evolucionado el tratamiento de X en la literatura reciente y qué queda sin resolver».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL EMBUDO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Campo — ciberseguridad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Tema — autenticación biométrica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Tema acotado — reconocimiento facial en control de acceso físico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Pregunta — ¿qué limitaciones de precisión y equidad reporta la literatura 2020-2026 en reconocimiento facial para control de acceso?</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cada escalón hacia abajo elimina literatura irrelevante. El error típico es quedarse en el escalón 2 y terminar con 400 fuentes inmanejables.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ANATOMÍA DE UNA ENTRADA COMENTADA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Referencia completa en APA, seguida de un comentario de 3 a 5 líneas que responda: qué hace el texto, con qué método, y por qué le sirve a tu pregunta.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ejemplo de comentario útil: «Revisa 42 estudios de precisión biométrica entre 2018 y 2024 y documenta una brecha sistemática de error por tono de piel. Me sirve como evidencia de que el problema de equidad está consolidado en la literatura, no es anecdótico.»</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ejemplo de comentario inútil: «Habla sobre reconocimiento facial y sus aplicaciones.» Eso no es un comentario, es una paráfrasis del título.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">APA EN DOS MINUTOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Artículo: Apellido, N. (Año). Título del artículo. Nombre de la Revista, vol(núm), pp-pp. https://doi.org/xxx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Libro: Apellido, N. (Año). Título del libro (ed.). Editorial.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Capítulo: Apellido, N. (Año). Título del capítulo. En N. Editor (Ed.), Título del libro (pp. xx-xx). Editorial.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Usa un gestor —Zotero o Mendeley— desde hoy. Reformatear 20 referencias a mano en noviembre es tiempo que no vas a tener.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA EL VIERNES 21</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Preselección de tema en Blackboard. Vale 30% del primer parcial.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 1. Delimitación del tema y bibliografía comentada». Según la guía del maestro, lo central es: Artículo: Apellido, N. (Año). Título del artículo. Nombre de la Revista, vol(núm), pp-pp. https://doi.org/xxx; Libro: Apellido, N. (Año). Título del libro (ed.). Editorial.; Capítulo: Apellido, N. (Año). Título del capítulo. En N. Editor (Ed.), Título del libro (pp. xx-xx). Editorial.; 1. Campo — ciberseguridad.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 1. Delimitación del tema y bibliografía comentada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un tema es un campo; una pregunta de investigación es una tarea. El artículo de revisión no responde «qué se sabe de X» sino «cómo ha evolucionado el tratamiento de X en la literatura reciente y qué queda sin resolver».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada escalón hacia abajo elimina literatura irrelevante. El error típico es quedarse en el escalón 2 y terminar con 400 fuentes inmanejables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencia completa en APA, seguida de un comentario de 3 a 5 líneas que responda: qué hace el texto, con qué método, y por qué le sirve a tu pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de comentario útil: «Revisa 42 estudios de precisión biométrica entre 2018 y 2024 y documenta una brecha sistemática de error por tono de piel. Me sirve como evidencia de que el problema de equidad está consolidado en la literatura, no es anecdótico.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de comentario inútil: «Habla sobre reconocimiento facial y sus aplicaciones.» Eso no es un comentario, es una paráfrasis del título.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usa un gestor —Zotero o Mendeley— desde hoy. Reformatear 20 referencias a mano en noviembre es tiempo que no vas a tener.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preselección de tema en Blackboard. Vale 30% del primer parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artículo: Apellido, N. (Año). Título del artículo. Nombre de la Revista, vol(núm), pp-pp. https://doi.org/xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Libro: Apellido, N. (Año). Título del libro (ed.). Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capítulo: Apellido, N. (Año). Título del capítulo. En N. Editor (Ed.), Título del libro (pp. xx-xx). Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Campo — ciberseguridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Tema — autenticación biométrica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Tema acotado — reconocimiento facial en control de acceso físico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Pregunta — ¿qué limitaciones de precisión y equidad reporta la literatura 2020-2026 en reconocimiento facial para control de acceso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE TEMA A PREGUNTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DE TEMA A PREGUNTA» en la sesión «Unidad 1. Delimitación del tema y bibliografía comentada» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL EMBUDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL EMBUDO» en la sesión «Unidad 1. Delimitación del tema y bibliografía comentada» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANATOMÍA DE UNA ENTRADA COMENTADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ANATOMÍA DE UNA ENTRADA COMENTADA» en la sesión «Unidad 1. Delimitación del tema y bibliografía comentada» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APA EN DOS MINUTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «APA EN DOS MINUTOS» en la sesión «Unidad 1. Delimitación del tema y bibliografía comentada» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA EL VIERNES 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA EL VIERNES 21» en la sesión «Unidad 1. Delimitación del tema y bibliografía comentada» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Artículo: Apellido, N. (Año). Título del artículo. Nombre de la Revista, vol(…: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Libro: Apellido, N. (Año). Título del libro (ed.). Editorial.: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Capítulo: Apellido, N. (Año). Título del capítulo. En N. Editor (Ed.), Título…: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Campo — ciberseguridad.: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Tema — autenticación biométrica.: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Tema acotado — reconocimiento facial en control de acceso físico.: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Pregunta — ¿qué limitaciones de precisión y equidad reporta la literatura …: en el contexto de «Unidad 1. Delimitación del tema y bibliografía comentada» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Artículo: Apellido, N. (Año). Título del artículo. Nombre de la Revista, vol(núm), pp-pp. https://doi.org/xxx» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Libro: Apellido, N. (Año). Título del libro (ed.). Editorial.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Capítulo: Apellido, N. (Año). Título del capítulo. En N. Editor (Ed.), Título del libro (pp. xx-xx). Editorial.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Campo — ciberseguridad.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Tema — autenticación biométrica.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Tema acotado — reconocimiento facial en control de acceso físico.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Pregunta — ¿qué limitaciones de precisión y equidad reporta la literatura 2020-2026 en reconocimiento facial para control de acceso?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 1. Delimitación del tema y bibliografía comentada» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...186 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 5 · 25/08/2026 — Unidad 1. Evaluación de fuentes y estrategias de búsqueda</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BUSCAR ES UNA HABILIDAD TÉCNICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mayoría de las búsquedas fallidas fallan por la consulta, no por la base. Una consulta académica se construye, no se escribe de corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERADORES QUE SÍ SIRVEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comillas para frase exacta: "facial recognition" evita resultados donde las dos palabras aparecen separadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND / OR / NOT para combinar: (biometric OR facial) AND bias NOT marketing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Truncamiento con asterisco: auth* recupera authentication, authorization, authenticate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filtros de fecha y de tipo de documento: para un artículo de revisión, últimos 5 a 7 años y solo peer-reviewed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BUSCAR EN INGLÉS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ingeniería y computación, restringir la búsqueda al español recorta el 90% de la literatura. Busca en inglés aunque escribas en español; citar fuentes en inglés es normal y esperado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRITERIOS DE DESCARTE RÁPIDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿Tiene DOI o está en una base indexada? Si no, sospecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿La revista existe fuera del sitio que la publica? Cuidado con las revistas depredadoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿El resumen dice qué hicieron y cómo, o solo qué opinan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿La fecha es compatible con el estado de la tecnología que discutes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LECTURA EN TRES PASADAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primera: título, resumen, conclusiones. Decides si sigue. Segunda: introducción y figuras. Entiendes el aporte. Tercera: método y resultados completos. Solo para las fuentes que de verdad van a estructurar tu artículo, que serán cinco o seis, no treinta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Centro de Escritura e Integridad Académica (BI 331) da asesoría los martes de 11:30 a 12:55 y los jueves de 13:00 a 13:25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 1. Evaluación de fuentes y estrategias de búsqueda». Según la guía del maestro, lo central es: Comillas para frase exacta: "facial recognition" evita resultados donde las dos palabras aparecen separadas.; AND / OR / NOT para combinar: (biometric OR facial) AND bias NOT marketing.; Truncamiento con asterisco: auth* recupera authentication, authorization, authenticate.; Filtros de fecha y de tipo de documento: para un artículo de revisión, últimos 5 a 7 años y solo peer-reviewed.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 1. Evaluación de fuentes y estrategias de búsqueda</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mayoría de las búsquedas fallidas fallan por la consulta, no por la base. Una consulta académica se construye, no se escribe de corrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ingeniería y computación, restringir la búsqueda al español recorta el 90% de la literatura. Busca en inglés aunque escribas en español; citar fuentes en inglés es normal y esperado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primera: título, resumen, conclusiones. Decides si sigue. Segunda: introducción y figuras. Entiendes el aporte. Tercera: método y resultados completos. Solo para las fuentes que de verdad van a estructurar tu artículo, que serán cinco o seis, no treinta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Centro de Escritura e Integridad Académica (BI 331) da asesoría los martes de 11:30 a 12:55 y los jueves de 13:00 a 13:25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comillas para frase exacta: "facial recognition" evita resultados donde las dos palabras aparecen separadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND / OR / NOT para combinar: (biometric OR facial) AND bias NOT marketing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Truncamiento con asterisco: auth* recupera authentication, authorization, authenticate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filtros de fecha y de tipo de documento: para un artículo de revisión, últimos 5 a 7 años y solo peer-reviewed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿Tiene DOI o está en una base indexada? Si no, sospecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿La revista existe fuera del sitio que la publica? Cuidado con las revistas depredadoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿El resumen dice qué hicieron y cómo, o solo qué opinan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿La fecha es compatible con el estado de la tecnología que discutes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BUSCAR ES UNA HABILIDAD TÉCNICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BUSCAR ES UNA HABILIDAD TÉCNICA» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERADORES QUE SÍ SIRVEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OPERADORES QUE SÍ SIRVEN» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BUSCAR EN INGLÉS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BUSCAR EN INGLÉS» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRITERIOS DE DESCARTE RÁPIDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CRITERIOS DE DESCARTE RÁPIDO» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LECTURA EN TRES PASADAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LECTURA EN TRES PASADAS» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECORDATORIO» en la sesión «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Comillas para frase exacta: "facial recognition" evita resultados donde las d…: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• AND / OR / NOT para combinar: (biometric OR facial) AND bias NOT marketing.: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Truncamiento con asterisco: auth* recupera authentication, authorization, aut…: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Filtros de fecha y de tipo de documento: para un artículo de revisión, último…: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. ¿Tiene DOI o está en una base indexada? Si no, sospecha.: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. ¿La revista existe fuera del sitio que la publica? Cuidado con las revista…: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. ¿El resumen dice qué hicieron y cómo, o solo qué opinan?: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. ¿La fecha es compatible con el estado de la tecnología que discutes?: en el contexto de «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...163 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Comillas para frase exacta: "facial recognition" evita resultados donde las dos palabras aparecen separadas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «AND / OR / NOT para combinar: (biometric OR facial) AND bias NOT marketing.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Truncamiento con asterisco: auth* recupera authentication, authorization, authenticate.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Filtros de fecha y de tipo de documento: para un artículo de revisión, últimos 5 a 7 años y solo peer-reviewed.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. ¿Tiene DOI o está en una base indexada? Si no, sospecha.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. ¿La revista existe fuera del sitio que la publica? Cuidado con las revistas depredadoras.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. ¿El resumen dice qué hicieron y cómo, o solo qué opinan?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. ¿La fecha es compatible con el estado de la tecnología que discutes?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 1. Evaluación de fuentes y estrategias de búsqueda» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 6 · 27/08/2026 — Unidad 1. Cierre: del acopio a la postura propia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ERROR DE ACUMULAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cinco fuentes leídas y relacionadas valen más que treinta descargadas. El artículo de revisión no se mide por cantidad de citas sino por la calidad de las relaciones que estableces entre ellas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSTRUIR UNA POSTURA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tener postura no es opinar. Es afirmar algo sobre el estado de la literatura que se pueda sostener con evidencia: que hay consenso, que hay una disputa, que hay un vacío, que un enfoque desplazó a otro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consenso — «la literatura coincide en que X, y difiere solo en el método de medición».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disputa — «hay dos posiciones incompatibles sobre X, sostenidas por A y por B».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vacío — «nadie ha estudiado X bajo la condición Y».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplazamiento — «hasta 2020 se usaba el enfoque A; desde 2021 domina B, por Z».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquiera de esas cuatro formas es una tesis legítima para un artículo de revisión. «X es un tema muy importante» no lo es.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMER MAPA DE TU TEMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con tus cinco fuentes, dibuja quién dice qué y dónde se tocan. Un diagrama sirve más que una lista: hace visibles las relaciones que después vas a escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE VIENE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Unidad 2 pasa de buscar a leer críticamente: qué estructura tiene un artículo académico y cómo se desarma para entenderlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 2, selección definitiva del tema: miércoles 2 de septiembre, 50% del primer parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 1 de «Todo lo de cristal» de Rafael Pérez Gay: miércoles 9 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...194 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 1. Cierre: del acopio a la postura propia». Según la guía del maestro, lo central es: Consenso — «la literatura coincide en que X, y difiere solo en el método de medición».; Disputa — «hay dos posiciones incompatibles sobre X, sostenidas por A y por B».; Vacío — «nadie ha estudiado X bajo la condición Y».; Desplazamiento — «hasta 2020 se usaba el enfoque A; desde 2021 domina B, por Z».. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 1. Cierre: del acopio a la postura propia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cinco fuentes leídas y relacionadas valen más que treinta descargadas. El artículo de revisión no se mide por cantidad de citas sino por la calidad de las relaciones que estableces entre ellas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tener postura no es opinar. Es afirmar algo sobre el estado de la literatura que se pueda sostener con evidencia: que hay consenso, que hay una disputa, que hay un vacío, que un enfoque desplazó a otro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquiera de esas cuatro formas es una tesis legítima para un artículo de revisión. «X es un tema muy importante» no lo es.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con tus cinco fuentes, dibuja quién dice qué y dónde se tocan. Un diagrama sirve más que una lista: hace visibles las relaciones que después vas a escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Unidad 2 pasa de buscar a leer críticamente: qué estructura tiene un artículo académico y cómo se desarma para entenderlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consenso — «la literatura coincide en que X, y difiere solo en el método de medición».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disputa — «hay dos posiciones incompatibles sobre X, sostenidas por A y por B».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vacío — «nadie ha estudiado X bajo la condición Y».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplazamiento — «hasta 2020 se usaba el enfoque A; desde 2021 domina B, por Z».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 2, selección definitiva del tema: miércoles 2 de septiembre, 50% del primer parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 1 de «Todo lo de cristal» de Rafael Pérez Gay: miércoles 9 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ERROR DE ACUMULAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL ERROR DE ACUMULAR» en la sesión «Unidad 1. Cierre: del acopio a la postura propia» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSTRUIR UNA POSTURA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONSTRUIR UNA POSTURA» en la sesión «Unidad 1. Cierre: del acopio a la postura propia» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMER MAPA DE TU TEMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRIMER MAPA DE TU TEMA» en la sesión «Unidad 1. Cierre: del acopio a la postura propia» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE VIENE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE VIENE» en la sesión «Unidad 1. Cierre: del acopio a la postura propia» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTES» en la sesión «Unidad 1. Cierre: del acopio a la postura propia» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Consenso — «la literatura coincide en que X, y difiere solo en el método de m…: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Disputa — «hay dos posiciones incompatibles sobre X, sostenidas por A y por B».: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Vacío — «nadie ha estudiado X bajo la condición Y».: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Desplazamiento — «hasta 2020 se usaba el enfoque A; desde 2021 domina B, por Z».: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Actividad 2, selección definitiva del tema: miércoles 2 de septiembre, 50% de…: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reporte 1 de «Todo lo de cristal» de Rafael Pérez Gay: miércoles 9 de septiem…: en el contexto de «Unidad 1. Cierre: del acopio a la postura propia» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Consenso — «la literatura coincide en que X, y difiere solo en el método de medición».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Disputa — «hay dos posiciones incompatibles sobre X, sostenidas por A y por B».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Vacío — «nadie ha estudiado X bajo la condición Y».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Desplazamiento — «hasta 2020 se usaba el enfoque A; desde 2021 domina B, por Z».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Actividad 2, selección definitiva del tema: miércoles 2 de septiembre, 50% del primer parcial.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Reporte 1 de «Todo lo de cristal» de Rafael Pérez Gay: miércoles 9 de septiembre.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 1. Cierre: del acopio a la postura propia» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 8 · 03/09/2026 — Unidad 2. Estructura del artículo y matriz de literatura</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 7 · 01/09/2026 — Unidad 2. La lectura crítica de artículos académicos y científicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...135 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEER UN ARTÍCULO NO ES LEER UN LIBRO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un artículo científico tiene una estructura fija porque está diseñado para ser evaluado, no para ser disfrutado. Conocer la estructura permite leerlo en el orden que te conviene, no en el orden en que está impreso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ESTRUCTURA IMRYD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción — qué problema, qué se sabe, qué falta, qué hace este trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Método — qué hicieron exactamente, de modo que otro pueda repetirlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados — qué salió, sin interpretar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discusión — qué significa, con qué limitaciones, qué sigue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resumen es la versión comprimida de esas cuatro partes; las conclusiones no son un resumen, son la respuesta a la pregunta de la introducción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE ESTÁ EL APORTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El aporte casi siempre está en el último párrafo de la introducción, formulado como «en este trabajo proponemos / evaluamos / comparamos». Localizarlo primero ahorra media hora de lectura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PREGUNTAS DE LECTURA CRÍTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿La pregunta está claramente formulada?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿El método puede responder esa pregunta, o responde otra?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿Los datos sostienen las conclusiones o las exceden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Qué limitaciones reconocen y cuáles callan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. ¿A quién citan y a quién omiten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ARTÍCULO DE REVISIÓN ES DISTINTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No reporta un experimento propio: reporta el estado de una conversación. Su método es la selección y la organización de las fuentes, y por eso debe explicitarse cómo se eligieron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caracterizar la estructura general del artículo: identificar en dos de tus fuentes cada sección del IMRyD y marcar dónde está el aporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 2. La lectura crítica de artículos académicos y científicos». Según la guía del maestro, lo central es: Introducción — qué problema, qué se sabe, qué falta, qué hace este trabajo.; Método — qué hicieron exactamente, de modo que otro pueda repetirlo.; Resultados — qué salió, sin interpretar.; Discusión — qué significa, con qué limitaciones, qué sigue.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 2. La lectura crítica de artículos académicos y científicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un artículo científico tiene una estructura fija porque está diseñado para ser evaluado, no para ser disfrutado. Conocer la estructura permite leerlo en el orden que te conviene, no en el orden en que está impreso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resumen es la versión comprimida de esas cuatro partes; las conclusiones no son un resumen, son la respuesta a la pregunta de la introducción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El aporte casi siempre está en el último párrafo de la introducción, formulado como «en este trabajo proponemos / evaluamos / comparamos». Localizarlo primero ahorra media hora de lectura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No reporta un experimento propio: reporta el estado de una conversación. Su método es la selección y la organización de las fuentes, y por eso debe explicitarse cómo se eligieron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caracterizar la estructura general del artículo: identificar en dos de tus fuentes cada sección del IMRyD y marcar dónde está el aporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción — qué problema, qué se sabe, qué falta, qué hace este trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Método — qué hicieron exactamente, de modo que otro pueda repetirlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados — qué salió, sin interpretar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discusión — qué significa, con qué limitaciones, qué sigue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿La pregunta está claramente formulada?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿El método puede responder esa pregunta, o responde otra?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿Los datos sostienen las conclusiones o las exceden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Qué limitaciones reconocen y cuáles callan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. ¿A quién citan y a quién omiten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEER UN ARTÍCULO NO ES LEER UN LIBRO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LEER UN ARTÍCULO NO ES LEER UN LIBRO» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ESTRUCTURA IMRYD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA ESTRUCTURA IMRYD» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE ESTÁ EL APORTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DÓNDE ESTÁ EL APORTE» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PREGUNTAS DE LECTURA CRÍTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PREGUNTAS DE LECTURA CRÍTICA» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ARTÍCULO DE REVISIÓN ES DISTINTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL ARTÍCULO DE REVISIÓN ES DISTINTO» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA» en la sesión «Unidad 2. La lectura crítica de artículos académicos y científicos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Introducción — qué problema, qué se sabe, qué falta, qué hace este trabajo.: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Método — qué hicieron exactamente, de modo que otro pueda repetirlo.: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Resultados — qué salió, sin interpretar.: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Discusión — qué significa, con qué limitaciones, qué sigue.: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. ¿La pregunta está claramente formulada?: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. ¿El método puede responder esa pregunta, o responde otra?: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. ¿Los datos sostienen las conclusiones o las exceden?: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. ¿Qué limitaciones reconocen y cuáles callan?: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. ¿A quién citan y a quién omiten?: en el contexto de «Unidad 2. La lectura crítica de artículos académicos y científicos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Introducción — qué problema, qué se sabe, qué falta, qué hace este trabajo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Método — qué hicieron exactamente, de modo que otro pueda repetirlo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Resultados — qué salió, sin interpretar.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Discusión — qué significa, con qué limitaciones, qué sigue.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. ¿La pregunta está claramente formulada?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. ¿El método puede responder esa pregunta, o responde otra?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. ¿Los datos sostienen las conclusiones o las exceden?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. ¿Qué limitaciones reconocen y cuáles callan?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 2. La lectura crítica de artículos académicos y científicos» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...206 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 8 · 03/09/2026 — Unidad 2. Estructura del artículo y matriz de literatura</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA MATRIZ DE REVISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es una tabla donde cada renglón es una fuente y cada columna una variable que te interesa comparar. Es la herramienta que convierte una pila de PDFs en un argumento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Columnas típicas: autor y año, pregunta, método, muestra o corpus, hallazgo principal, limitación, relación con tu tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando la matriz está llena, los patrones saltan solos: ves qué método domina, en qué años se concentra la producción, qué se repite y qué nadie hizo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LA MATRIZ A LOS SUBTEMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los subtemas de tu artículo salen de las columnas, no de tu intuición. Si tres fuentes usan un enfoque y dos usan otro, ahí tienes una división natural del cuerpo del texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRES SUBTEMAS, NO MÁS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El programa pide proponer tres subtemas a desarrollar. Tres es un buen número: suficiente para mostrar profundidad, manejable para el espacio de un artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARCAR MIENTRAS LEES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subraya solo lo que vas a citar; si subrayas todo, no marcaste nada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anota en el margen la función del párrafo, no su contenido: «aquí define», «aquí contradice a Pérez».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registra la página en el momento; buscarla después cuesta el triple.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La semana entrante es el primer parcial, el jueves 10 de septiembre. Cubre las Unidades 0, 1 y 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 2. Estructura del artículo y matriz de literatura». Según la guía del maestro, lo central es: Columnas típicas: autor y año, pregunta, método, muestra o corpus, hallazgo principal, limitación, relación con tu tema.; Subraya solo lo que vas a citar; si subrayas todo, no marcaste nada.; Anota en el margen la función del párrafo, no su contenido: «aquí define», «aquí contradice a Pérez».; Registra la página en el momento; buscarla después cuesta el triple.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 2. Estructura del artículo y matriz de literatura</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es una tabla donde cada renglón es una fuente y cada columna una variable que te interesa comparar. Es la herramienta que convierte una pila de PDFs en un argumento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando la matriz está llena, los patrones saltan solos: ves qué método domina, en qué años se concentra la producción, qué se repite y qué nadie hizo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los subtemas de tu artículo salen de las columnas, no de tu intuición. Si tres fuentes usan un enfoque y dos usan otro, ahí tienes una división natural del cuerpo del texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El programa pide proponer tres subtemas a desarrollar. Tres es un buen número: suficiente para mostrar profundidad, manejable para el espacio de un artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La semana entrante es el primer parcial, el jueves 10 de septiembre. Cubre las Unidades 0, 1 y 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Columnas típicas: autor y año, pregunta, método, muestra o corpus, hallazgo principal, limitación, relación con tu tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subraya solo lo que vas a citar; si subrayas todo, no marcaste nada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anota en el margen la función del párrafo, no su contenido: «aquí define», «aquí contradice a Pérez».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registra la página en el momento; buscarla después cuesta el triple.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA MATRIZ DE REVISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA MATRIZ DE REVISIÓN» en la sesión «Unidad 2. Estructura del artículo y matriz de literatura» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LA MATRIZ A LOS SUBTEMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DE LA MATRIZ A LOS SUBTEMAS» en la sesión «Unidad 2. Estructura del artículo y matriz de literatura» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRES SUBTEMAS, NO MÁS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TRES SUBTEMAS, NO MÁS» en la sesión «Unidad 2. Estructura del artículo y matriz de literatura» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARCAR MIENTRAS LEES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MARCAR MIENTRAS LEES» en la sesión «Unidad 2. Estructura del artículo y matriz de literatura» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «AVISO» en la sesión «Unidad 2. Estructura del artículo y matriz de literatura» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Columnas típicas: autor y año, pregunta, método, muestra o corpus, hallazgo p…: en el contexto de «Unidad 2. Estructura del artículo y matriz de literatura» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Subraya solo lo que vas a citar; si subrayas todo, no marcaste nada.: en el contexto de «Unidad 2. Estructura del artículo y matriz de literatura» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Anota en el margen la función del párrafo, no su contenido: «aquí define», «a…: en el contexto de «Unidad 2. Estructura del artículo y matriz de literatura» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Registra la página en el momento; buscarla después cuesta el triple.: en el contexto de «Unidad 2. Estructura del artículo y matriz de literatura» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...136 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Columnas típicas: autor y año, pregunta, método, muestra o corpus, hallazgo principal, limitación, relación con tu tema.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Subraya solo lo que vas a citar; si subrayas todo, no marcaste nada.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Anota en el margen la función del párrafo, no su contenido: «aquí define», «aquí contradice a Pérez».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Registra la página en el momento; buscarla después cuesta el triple.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 2. Estructura del artículo y matriz de literatura» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 9 · 08/09/2026 — Unidad 2. Cierre y repaso para el primer parcial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ SE EVALÚA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El primer parcial equivale al 20% de la calificación final y se compone de la prueba de diagnóstico (10%), la preselección de tema (30%), la selección del tema (50%) y el reporte 1 de lectura (10%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO DE LA UNIDAD 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de una fuente académica: autoría, revisión, aparato crítico, fecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategias de búsqueda: comillas, booleanos, truncamiento, filtros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliografía comentada: referencia APA más comentario funcional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delimitación por embudo: campo, tema, tema acotado, pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO DE LA UNIDAD 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMRyD y la función de cada sección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dónde localizar el aporte de un artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cinco preguntas de lectura crítica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura y su uso para derivar subtemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SUELE FALLAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundir tema con pregunta; confundir resumen con comentario; y citar fuentes que no se leyeron más allá del resumen. Los tres son detectables en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTES DE LA SEMANA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 1 de «Todo lo de cristal»: miércoles 9 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primer parcial: jueves 10 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...134 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 2. Cierre y repaso para el primer parcial». Según la guía del maestro, lo central es: Criterios de una fuente académica: autoría, revisión, aparato crítico, fecha.; Estrategias de búsqueda: comillas, booleanos, truncamiento, filtros.; Bibliografía comentada: referencia APA más comentario funcional.; Delimitación por embudo: campo, tema, tema acotado, pregunta.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 2. Cierre y repaso para el primer parcial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El primer parcial equivale al 20% de la calificación final y se compone de la prueba de diagnóstico (10%), la preselección de tema (30%), la selección del tema (50%) y el reporte 1 de lectura (10%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundir tema con pregunta; confundir resumen con comentario; y citar fuentes que no se leyeron más allá del resumen. Los tres son detectables en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de una fuente académica: autoría, revisión, aparato crítico, fecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategias de búsqueda: comillas, booleanos, truncamiento, filtros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliografía comentada: referencia APA más comentario funcional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delimitación por embudo: campo, tema, tema acotado, pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMRyD y la función de cada sección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dónde localizar el aporte de un artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cinco preguntas de lectura crítica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura y su uso para derivar subtemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 1 de «Todo lo de cristal»: miércoles 9 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primer parcial: jueves 10 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ SE EVALÚA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ SE EVALÚA» en la sesión «Unidad 2. Cierre y repaso para el primer parcial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El primer parcial equivale al 20% de la calificación final y se compone de la prueba de diagnóstico (10%), la preselección de tema (30%), la selección del tema (50%) y el reporte 1 de lectura (10%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO DE LA UNIDAD 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REPASO DE LA UNIDAD 1» en la sesión «Unidad 2. Cierre y repaso para el primer parcial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de una fuente académica: autoría, revisión, aparato crítico, fecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategias de búsqueda: comillas, booleanos, truncamiento, filtros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliografía comentada: referencia APA más comentario funcional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delimitación por embudo: campo, tema, tema acotado, pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO DE LA UNIDAD 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REPASO DE LA UNIDAD 2» en la sesión «Unidad 2. Cierre y repaso para el primer parcial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMRyD y la función de cada sección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dónde localizar el aporte de un artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cinco preguntas de lectura crítica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura y su uso para derivar subtemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SUELE FALLAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE SUELE FALLAR» en la sesión «Unidad 2. Cierre y repaso para el primer parcial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundir tema con pregunta; confundir resumen con comentario; y citar fuentes que no se leyeron más allá del resumen. Los tres son detectables en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTES DE LA SEMANA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTES DE LA SEMANA» en la sesión «Unidad 2. Cierre y repaso para el primer parcial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 1 de «Todo lo de cristal»: miércoles 9 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primer parcial: jueves 10 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Criterios de una fuente académica: autoría, revisión, aparato crítico, fecha.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estrategias de búsqueda: comillas, booleanos, truncamiento, filtros.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Bibliografía comentada: referencia APA más comentario funcional.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Delimitación por embudo: campo, tema, tema acotado, pregunta.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• IMRyD y la función de cada sección.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Dónde localizar el aporte de un artículo.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las cinco preguntas de lectura crítica.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Matriz de revisión de literatura y su uso para derivar subtemas.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reporte 1 de «Todo lo de cristal»: miércoles 9 de septiembre.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Primer parcial: jueves 10 de septiembre.: en el contexto de «Unidad 2. Cierre y repaso para el primer parcial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Criterios de una fuente académica: autoría, revisión, aparato crítico, fecha.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estrategias de búsqueda: comillas, booleanos, truncamiento, filtros.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Bibliografía comentada: referencia APA más comentario funcional.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Delimitación por embudo: campo, tema, tema acotado, pregunta.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «IMRyD y la función de cada sección.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Dónde localizar el aporte de un artículo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Las cinco preguntas de lectura crítica.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Matriz de revisión de literatura y su uso para derivar subtemas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 2. Cierre y repaso para el primer parcial» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 12 · 17/09/2026 — Unidad 3. Cita, referencia y verbos de reporte</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 10 · 10/09/2026 — Primer parcial · Unidades 0, 1 y 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...161 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMER PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy se aplica el primer parcial, que equivale al 20% de la calificación final y cubre las Unidades 0, 1 y 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de identificación y evaluación de fuentes académicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategias de búsqueda en bases de datos y repositorios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delimitación de tema y formulación de pregunta de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliografía comentada y formato APA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura IMRyD y lectura crítica de artículos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Unidad 3 entra a las estrategias discursivas para evitar el plagio: cita, paráfrasis, resumen y la construcción de voz propia dentro de un texto lleno de voces ajenas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Primer parcial · Unidades 0, 1 y 2». Según la guía del maestro, lo central es: Criterios de identificación y evaluación de fuentes académicas.; Estrategias de búsqueda en bases de datos y repositorios.; Delimitación de tema y formulación de pregunta de investigación.; Bibliografía comentada y formato APA.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primer parcial · Unidades 0, 1 y 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy se aplica el primer parcial, que equivale al 20% de la calificación final y cubre las Unidades 0, 1 y 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Unidad 3 entra a las estrategias discursivas para evitar el plagio: cita, paráfrasis, resumen y la construcción de voz propia dentro de un texto lleno de voces ajenas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de identificación y evaluación de fuentes académicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategias de búsqueda en bases de datos y repositorios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delimitación de tema y formulación de pregunta de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliografía comentada y formato APA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura IMRyD y lectura crítica de artículos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMER PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRIMER PARCIAL» en la sesión «Primer parcial · Unidades 0, 1 y 2» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy se aplica el primer parcial, que equivale al 20% de la calificación final y cubre las Unidades 0, 1 y 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTENIDO EVALUADO» en la sesión «Primer parcial · Unidades 0, 1 y 2» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de identificación y evaluación de fuentes académicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategias de búsqueda en bases de datos y repositorios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delimitación de tema y formulación de pregunta de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliografía comentada y formato APA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura IMRyD y lectura crítica de artículos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESPACIO PARA EL EXAMEN» en la sesión «Primer parcial · Unidades 0, 1 y 2» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE SIGUE» en la sesión «Primer parcial · Unidades 0, 1 y 2» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Unidad 3 entra a las estrategias discursivas para evitar el plagio: cita, paráfrasis, resumen y la construcción de voz propia dentro de un texto lleno de voces ajenas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Criterios de identificación y evaluación de fuentes académicas.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estrategias de búsqueda en bases de datos y repositorios.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Delimitación de tema y formulación de pregunta de investigación.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Bibliografía comentada y formato APA.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estructura IMRyD y lectura crítica de artículos.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Matriz de revisión de literatura.: en el contexto de «Primer parcial · Unidades 0, 1 y 2» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Criterios de identificación y evaluación de fuentes académicas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estrategias de búsqueda en bases de datos y repositorios.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Delimitación de tema y formulación de pregunta de investigación.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Bibliografía comentada y formato APA.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estructura IMRyD y lectura crítica de artículos.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Matriz de revisión de literatura.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Primer parcial · Unidades 0, 1 y 2» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...135 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 11 · 15/09/2026 — Unidad 3. Estrategias discursivas para evitar el plagio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA REAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casi nadie plagia por deshonestidad deliberada; se plagia por no saber integrar la voz ajena. Un texto académico está hecho casi todo de ideas de otros: la habilidad consiste en marcar de quién es cada una.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS TRES FORMAS DE TRAER A OTRO A TU TEXTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita textual — palabras exactas, entre comillas, con página. Se usa cuando la formulación misma importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paráfrasis — la idea de otro con tu sintaxis y tu léxico, misma extensión, con referencia. Es la forma dominante en el texto académico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen — la idea de otro comprimida, con referencia. Se usa para dar contexto rápido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las tres llevan referencia. La diferencia entre paráfrasis y plagio no es la referencia: es que la paráfrasis realmente reescribe. Cambiar tres palabras y dejar la estructura intacta, aun citando, sigue siendo plagio de forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARÁFRASIS BUENA Y MALA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Original: «El sesgo algorítmico emerge de datos de entrenamiento que sobrerrepresentan a ciertos grupos demográficos.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mala: «El sesgo algorítmico surge de datos de entrenamiento que sobrerrepresentan a determinados grupos demográficos (Autor, 2023).» — Es el original con sinónimos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buena: «Cuando el conjunto con que se entrena un modelo refleja de manera desigual a la población, el sistema hereda esa desigualdad y la reproduce en sus predicciones (Autor, 2023).» — Misma idea, otra arquitectura de oración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA UDLAP COMO UNIVERSIDAD LIBRE DE PLAGIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El compromiso institucional implica revisión de coincidencias textuales en las entregas. Reciclar un trabajo propio de otra materia también cuenta como plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA ESTA UNIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador de la introducción del artículo y ampliación de la bibliografía comentada con 5 fuentes adicionales, para llegar a 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. Estrategias discursivas para evitar el plagio». Según la guía del maestro, lo central es: Cita textual — palabras exactas, entre comillas, con página. Se usa cuando la formulación misma importa.; Paráfrasis — la idea de otro con tu sintaxis y tu léxico, misma extensión, con referencia. Es la forma dominante en el texto académico.; Resumen — la idea de otro comprimida, con referencia. Se usa para dar contexto rápido.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. Estrategias discursivas para evitar el plagio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casi nadie plagia por deshonestidad deliberada; se plagia por no saber integrar la voz ajena. Un texto académico está hecho casi todo de ideas de otros: la habilidad consiste en marcar de quién es cada una.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las tres llevan referencia. La diferencia entre paráfrasis y plagio no es la referencia: es que la paráfrasis realmente reescribe. Cambiar tres palabras y dejar la estructura intacta, aun citando, sigue siendo plagio de forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Original: «El sesgo algorítmico emerge de datos de entrenamiento que sobrerrepresentan a ciertos grupos demográficos.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mala: «El sesgo algorítmico surge de datos de entrenamiento que sobrerrepresentan a determinados grupos demográficos (Autor, 2023).» — Es el original con sinónimos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buena: «Cuando el conjunto con que se entrena un modelo refleja de manera desigual a la población, el sistema hereda esa desigualdad y la reproduce en sus predicciones (Autor, 2023).» — Misma idea, otra arquitectura de oración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El compromiso institucional implica revisión de coincidencias textuales en las entregas. Reciclar un trabajo propio de otra materia también cuenta como plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador de la introducción del artículo y ampliación de la bibliografía comentada con 5 fuentes adicionales, para llegar a 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita textual — palabras exactas, entre comillas, con página. Se usa cuando la formulación misma importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paráfrasis — la idea de otro con tu sintaxis y tu léxico, misma extensión, con referencia. Es la forma dominante en el texto académico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen — la idea de otro comprimida, con referencia. Se usa para dar contexto rápido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA REAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PROBLEMA REAL» en la sesión «Unidad 3. Estrategias discursivas para evitar el plagio» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casi nadie plagia por deshonestidad deliberada; se plagia por no saber integrar la voz ajena. Un texto académico está hecho casi todo de ideas de otros: la habilidad consiste en marcar de quién es cada una.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS TRES FORMAS DE TRAER A OTRO A TU TEXTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LAS TRES FORMAS DE TRAER A OTRO A TU TEXTO» en la sesión «Unidad 3. Estrategias discursivas para evitar el plagio» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita textual — palabras exactas, entre comillas, con página. Se usa cuando la formulación misma importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paráfrasis — la idea de otro con tu sintaxis y tu léxico, misma extensión, con referencia. Es la forma dominante en el texto académico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen — la idea de otro comprimida, con referencia. Se usa para dar contexto rápido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las tres llevan referencia. La diferencia entre paráfrasis y plagio no es la referencia: es que la paráfrasis realmente reescribe. Cambiar tres palabras y dejar la estructura intacta, aun citando, sigue siendo plagio de forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARÁFRASIS BUENA Y MALA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARÁFRASIS BUENA Y MALA» en la sesión «Unidad 3. Estrategias discursivas para evitar el plagio» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Original: «El sesgo algorítmico emerge de datos de entrenamiento que sobrerrepresentan a ciertos grupos demográficos.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mala: «El sesgo algorítmico surge de datos de entrenamiento que sobrerrepresentan a determinados grupos demográficos (Autor, 2023).» — Es el original con sinónimos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buena: «Cuando el conjunto con que se entrena un modelo refleja de manera desigual a la población, el sistema hereda esa desigualdad y la reproduce en sus predicciones (Autor, 2023).» — Misma idea, otra arquitectura de oración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA UDLAP COMO UNIVERSIDAD LIBRE DE PLAGIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA UDLAP COMO UNIVERSIDAD LIBRE DE PLAGIO» en la sesión «Unidad 3. Estrategias discursivas para evitar el plagio» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El compromiso institucional implica revisión de coincidencias textuales en las entregas. Reciclar un trabajo propio de otra materia también cuenta como plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA ESTA UNIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA ESTA UNIDAD» en la sesión «Unidad 3. Estrategias discursivas para evitar el plagio» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador de la introducción del artículo y ampliación de la bibliografía comentada con 5 fuentes adicionales, para llegar a 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cita textual — palabras exactas, entre comillas, con página. Se usa cuando la…: en el contexto de «Unidad 3. Estrategias discursivas para evitar el plagio» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Paráfrasis — la idea de otro con tu sintaxis y tu léxico, misma extensión, co…: en el contexto de «Unidad 3. Estrategias discursivas para evitar el plagio» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Resumen — la idea de otro comprimida, con referencia. Se usa para dar context…: en el contexto de «Unidad 3. Estrategias discursivas para evitar el plagio» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...173 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cita textual — palabras exactas, entre comillas, con página. Se usa cuando la formulación misma importa.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Paráfrasis — la idea de otro con tu sintaxis y tu léxico, misma extensión, con referencia. Es la forma dominante en el texto académico.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Resumen — la idea de otro comprimida, con referencia. Se usa para dar contexto rápido.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. Estrategias discursivas para evitar el plagio» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 12 · 17/09/2026 — Unidad 3. Cita, referencia y verbos de reporte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CITA DENTRO DEL TEXTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Narrativa: «Kirschning (2024) sostiene que…» — el autor es sujeto de tu oración; enfatiza quién lo dice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parentética: «…la usabilidad precede a la estética (Kirschning, 2024).» — enfatiza el contenido, no el autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alternar las dos formas es lo que da ritmo a un párrafo académico. Un texto con veinte citas parentéticas seguidas se lee como una lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERBOS DE REPORTE: NO SON NEUTROS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neutros: señala, describe, presenta, reporta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acuerdo: demuestra, confirma, establece.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De distancia: afirma, sostiene, alega, sugiere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De desacuerdo: pasa por alto, omite, sobreestima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir «demuestra» en lugar de «sugiere» es tomar posición. Elige el verbo a conciencia: ahí está buena parte de tu postura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CITAS DE MÁS DE 40 PALABRAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van en bloque, sin comillas, con sangría y sin cursivas. Úsalas poco: un artículo de revisión con citas en bloque cada página parece una antología, no un análisis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERENCIAS AL FINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orden alfabético, sangría francesa, y correspondencia exacta: todo lo citado en el texto aparece en la lista, y nada en la lista deja de estar citado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 3, borrador del protocolo y estado de la cuestión: miércoles 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...172 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. Cita, referencia y verbos de reporte». Según la guía del maestro, lo central es: Narrativa: «Kirschning (2024) sostiene que…» — el autor es sujeto de tu oración; enfatiza quién lo dice.; Parentética: «…la usabilidad precede a la estética (Kirschning, 2024).» — enfatiza el contenido, no el autor.; Neutros: señala, describe, presenta, reporta.; De acuerdo: demuestra, confirma, establece.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. Cita, referencia y verbos de reporte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alternar las dos formas es lo que da ritmo a un párrafo académico. Un texto con veinte citas parentéticas seguidas se lee como una lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir «demuestra» en lugar de «sugiere» es tomar posición. Elige el verbo a conciencia: ahí está buena parte de tu postura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van en bloque, sin comillas, con sangría y sin cursivas. Úsalas poco: un artículo de revisión con citas en bloque cada página parece una antología, no un análisis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orden alfabético, sangría francesa, y correspondencia exacta: todo lo citado en el texto aparece en la lista, y nada en la lista deja de estar citado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 3, borrador del protocolo y estado de la cuestión: miércoles 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Narrativa: «Kirschning (2024) sostiene que…» — el autor es sujeto de tu oración; enfatiza quién lo dice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parentética: «…la usabilidad precede a la estética (Kirschning, 2024).» — enfatiza el contenido, no el autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neutros: señala, describe, presenta, reporta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acuerdo: demuestra, confirma, establece.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De distancia: afirma, sostiene, alega, sugiere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De desacuerdo: pasa por alto, omite, sobreestima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CITA DENTRO DEL TEXTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CITA DENTRO DEL TEXTO» en la sesión «Unidad 3. Cita, referencia y verbos de reporte» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Narrativa: «Kirschning (2024) sostiene que…» — el autor es sujeto de tu oración; enfatiza quién lo dice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parentética: «…la usabilidad precede a la estética (Kirschning, 2024).» — enfatiza el contenido, no el autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alternar las dos formas es lo que da ritmo a un párrafo académico. Un texto con veinte citas parentéticas seguidas se lee como una lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERBOS DE REPORTE: NO SON NEUTROS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERBOS DE REPORTE: NO SON NEUTROS» en la sesión «Unidad 3. Cita, referencia y verbos de reporte» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neutros: señala, describe, presenta, reporta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acuerdo: demuestra, confirma, establece.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De distancia: afirma, sostiene, alega, sugiere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De desacuerdo: pasa por alto, omite, sobreestima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir «demuestra» en lugar de «sugiere» es tomar posición. Elige el verbo a conciencia: ahí está buena parte de tu postura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CITAS DE MÁS DE 40 PALABRAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CITAS DE MÁS DE 40 PALABRAS» en la sesión «Unidad 3. Cita, referencia y verbos de reporte» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van en bloque, sin comillas, con sangría y sin cursivas. Úsalas poco: un artículo de revisión con citas en bloque cada página parece una antología, no un análisis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERENCIAS AL FINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REFERENCIAS AL FINAL» en la sesión «Unidad 3. Cita, referencia y verbos de reporte» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orden alfabético, sangría francesa, y correspondencia exacta: todo lo citado en el texto aparece en la lista, y nada en la lista deja de estar citado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECORDATORIO» en la sesión «Unidad 3. Cita, referencia y verbos de reporte» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 3, borrador del protocolo y estado de la cuestión: miércoles 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Narrativa: «Kirschning (2024) sostiene que…» — el autor es sujeto de tu oraci…: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Parentética: «…la usabilidad precede a la estética (Kirschning, 2024).» — enf…: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Neutros: señala, describe, presenta, reporta.: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• De acuerdo: demuestra, confirma, establece.: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• De distancia: afirma, sostiene, alega, sugiere.: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• De desacuerdo: pasa por alto, omite, sobreestima.: en el contexto de «Unidad 3. Cita, referencia y verbos de reporte» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Narrativa: «Kirschning (2024) sostiene que…» — el autor es sujeto de tu oración; enfatiza quién lo dice.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Parentética: «…la usabilidad precede a la estética (Kirschning, 2024).» — enfatiza el contenido, no el autor.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Neutros: señala, describe, presenta, reporta.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «De acuerdo: demuestra, confirma, establece.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «De distancia: afirma, sostiene, alega, sugiere.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «De desacuerdo: pasa por alto, omite, sobreestima.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. Cita, referencia y verbos de reporte» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 16 · 01/10/2026 — Unidad 3. Cierre: integridad académica e inteligencia artificial</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 13 · 22/09/2026 — Unidad 3. El estado de la cuestión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...215 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ES EL ESTADO DE LA CUESTIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la sección donde demuestras que sabes qué se ha dicho antes que tú. No es una lista de resúmenes: es una narración de cómo ha evolucionado la conversación sobre tu tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DIFERENCIA QUE CASI TODOS FALLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mal: «Pérez (2020) estudió X. López (2021) estudió Y. García (2022) estudió Z.» — Eso es un catálogo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bien: «Los primeros trabajos abordaron X desde el rendimiento (Pérez, 2020); a partir de 2021 el foco se desplazó hacia la equidad (López, 2021; García, 2022), sin que ninguno haya integrado ambas dimensiones.» — Eso es un estado de la cuestión: hay cronología, agrupación y un vacío señalado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO AGRUPAR LAS FUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por cronología, cuando hay evolución clara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por enfoque teórico o metodológico, cuando hay escuelas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por hallazgo, cuando la discusión es sobre resultados contradictorios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca por orden alfabético ni por el orden en que las encontraste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL VACÍO ES TU JUSTIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El estado de la cuestión termina apuntando a lo que falta, y eso justifica tu artículo. Si no hay vacío, no hay razón para escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador del protocolo y estado de la cuestión, miércoles 23 de septiembre, 40% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. El estado de la cuestión». Según la guía del maestro, lo central es: Por cronología, cuando hay evolución clara.; Por enfoque teórico o metodológico, cuando hay escuelas.; Por hallazgo, cuando la discusión es sobre resultados contradictorios.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. El estado de la cuestión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la sección donde demuestras que sabes qué se ha dicho antes que tú. No es una lista de resúmenes: es una narración de cómo ha evolucionado la conversación sobre tu tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mal: «Pérez (2020) estudió X. López (2021) estudió Y. García (2022) estudió Z.» — Eso es un catálogo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bien: «Los primeros trabajos abordaron X desde el rendimiento (Pérez, 2020); a partir de 2021 el foco se desplazó hacia la equidad (López, 2021; García, 2022), sin que ninguno haya integrado ambas dimensiones.» — Eso es un estado de la cuestión: hay cronología, agrupación y un vacío señalado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca por orden alfabético ni por el orden en que las encontraste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El estado de la cuestión termina apuntando a lo que falta, y eso justifica tu artículo. Si no hay vacío, no hay razón para escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador del protocolo y estado de la cuestión, miércoles 23 de septiembre, 40% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por cronología, cuando hay evolución clara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por enfoque teórico o metodológico, cuando hay escuelas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por hallazgo, cuando la discusión es sobre resultados contradictorios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ES EL ESTADO DE LA CUESTIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ ES EL ESTADO DE LA CUESTIÓN» en la sesión «Unidad 3. El estado de la cuestión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la sección donde demuestras que sabes qué se ha dicho antes que tú. No es una lista de resúmenes: es una narración de cómo ha evolucionado la conversación sobre tu tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DIFERENCIA QUE CASI TODOS FALLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA DIFERENCIA QUE CASI TODOS FALLAN» en la sesión «Unidad 3. El estado de la cuestión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mal: «Pérez (2020) estudió X. López (2021) estudió Y. García (2022) estudió Z.» — Eso es un catálogo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bien: «Los primeros trabajos abordaron X desde el rendimiento (Pérez, 2020); a partir de 2021 el foco se desplazó hacia la equidad (López, 2021; García, 2022), sin que ninguno haya integrado ambas dimensiones.» — Eso es un estado de la cuestión: hay cronología, agrupación y un vacío señalado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO AGRUPAR LAS FUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO AGRUPAR LAS FUENTES» en la sesión «Unidad 3. El estado de la cuestión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por cronología, cuando hay evolución clara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por enfoque teórico o metodológico, cuando hay escuelas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por hallazgo, cuando la discusión es sobre resultados contradictorios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca por orden alfabético ni por el orden en que las encontraste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL VACÍO ES TU JUSTIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL VACÍO ES TU JUSTIFICACIÓN» en la sesión «Unidad 3. El estado de la cuestión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El estado de la cuestión termina apuntando a lo que falta, y eso justifica tu artículo. Si no hay vacío, no hay razón para escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTE» en la sesión «Unidad 3. El estado de la cuestión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador del protocolo y estado de la cuestión, miércoles 23 de septiembre, 40% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Por cronología, cuando hay evolución clara.: en el contexto de «Unidad 3. El estado de la cuestión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Por enfoque teórico o metodológico, cuando hay escuelas.: en el contexto de «Unidad 3. El estado de la cuestión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Por hallazgo, cuando la discusión es sobre resultados contradictorios.: en el contexto de «Unidad 3. El estado de la cuestión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Por cronología, cuando hay evolución clara.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Por enfoque teórico o metodológico, cuando hay escuelas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Por hallazgo, cuando la discusión es sobre resultados contradictorios.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. El estado de la cuestión» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...232 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 14 · 24/09/2026 — Unidad 3. El protocolo de investigación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ES UN PROTOCOLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El plan del trabajo antes de escribirlo. Sirve para que tú y tu lector sepan qué vas a hacer, cómo y con qué. Un protocolo honesto ahorra semanas de escritura desperdiciada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Título provisional — descriptivo, no ingenioso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Planteamiento del problema — qué pasa y por qué importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Pregunta de investigación — una, formulada como pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Objetivos — general y específicos, con verbo en infinitivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Justificación — por qué vale la pena, apoyada en el vacío detectado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Estado de la cuestión — la conversación previa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Metodología — cómo seleccionaste y analizaste las fuentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Cronograma y referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVOS QUE SE PUEDEN CUMPLIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Analizar» y «comparar» son verificables. «Comprender» y «concientizar» no: nadie puede evaluar si los lograste. Usa verbos que produzcan un resultado visible en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA METODOLOGÍA DE UN ARTÍCULO DE REVISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se explicita: qué bases consultaste, con qué términos, en qué rango de fechas, cuántos resultados obtuviste y con qué criterios descartaste. Eso hace tu revisión reproducible, que es lo que la vuelve académica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGAS PRÓXIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 3, borrador del protocolo: miércoles 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión definitivos: viernes 2 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. El protocolo de investigación». Según la guía del maestro, lo central es: Actividad 3, borrador del protocolo: miércoles 23 de septiembre.; Actividad 4, protocolo y estado de la cuestión definitivos: viernes 2 de octubre.; 1. Título provisional — descriptivo, no ingenioso.; 2. Planteamiento del problema — qué pasa y por qué importa.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. El protocolo de investigación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El plan del trabajo antes de escribirlo. Sirve para que tú y tu lector sepan qué vas a hacer, cómo y con qué. Un protocolo honesto ahorra semanas de escritura desperdiciada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Analizar» y «comparar» son verificables. «Comprender» y «concientizar» no: nadie puede evaluar si los lograste. Usa verbos que produzcan un resultado visible en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se explicita: qué bases consultaste, con qué términos, en qué rango de fechas, cuántos resultados obtuviste y con qué criterios descartaste. Eso hace tu revisión reproducible, que es lo que la vuelve académica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 3, borrador del protocolo: miércoles 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión definitivos: viernes 2 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Título provisional — descriptivo, no ingenioso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Planteamiento del problema — qué pasa y por qué importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Pregunta de investigación — una, formulada como pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Objetivos — general y específicos, con verbo en infinitivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Justificación — por qué vale la pena, apoyada en el vacío detectado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Estado de la cuestión — la conversación previa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Metodología — cómo seleccionaste y analizaste las fuentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Cronograma y referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ES UN PROTOCOLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ ES UN PROTOCOLO» en la sesión «Unidad 3. El protocolo de investigación» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El plan del trabajo antes de escribirlo. Sirve para que tú y tu lector sepan qué vas a hacer, cómo y con qué. Un protocolo honesto ahorra semanas de escritura desperdiciada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARTES» en la sesión «Unidad 3. El protocolo de investigación» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Título provisional — descriptivo, no ingenioso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Planteamiento del problema — qué pasa y por qué importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Pregunta de investigación — una, formulada como pregunta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Objetivos — general y específicos, con verbo en infinitivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Justificación — por qué vale la pena, apoyada en el vacío detectado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Estado de la cuestión — la conversación previa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Metodología — cómo seleccionaste y analizaste las fuentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVOS QUE SE PUEDEN CUMPLIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVOS QUE SE PUEDEN CUMPLIR» en la sesión «Unidad 3. El protocolo de investigación» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Analizar» y «comparar» son verificables. «Comprender» y «concientizar» no: nadie puede evaluar si los lograste. Usa verbos que produzcan un resultado visible en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA METODOLOGÍA DE UN ARTÍCULO DE REVISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA METODOLOGÍA DE UN ARTÍCULO DE REVISIÓN» en la sesión «Unidad 3. El protocolo de investigación» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se explicita: qué bases consultaste, con qué términos, en qué rango de fechas, cuántos resultados obtuviste y con qué criterios descartaste. Eso hace tu revisión reproducible, que es lo que la vuelve académica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGAS PRÓXIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGAS PRÓXIMAS» en la sesión «Unidad 3. El protocolo de investigación» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 3, borrador del protocolo: miércoles 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión definitivos: viernes 2 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Actividad 3, borrador del protocolo: miércoles 23 de septiembre.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Actividad 4, protocolo y estado de la cuestión definitivos: viernes 2 de octu…: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Título provisional — descriptivo, no ingenioso.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Planteamiento del problema — qué pasa y por qué importa.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Pregunta de investigación — una, formulada como pregunta.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Objetivos — general y específicos, con verbo en infinitivo.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Justificación — por qué vale la pena, apoyada en el vacío detectado.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 6. Estado de la cuestión — la conversación previa.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 7. Metodología — cómo seleccionaste y analizaste las fuentes.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 8. Cronograma y referencias.: en el contexto de «Unidad 3. El protocolo de investigación» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...140 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Actividad 3, borrador del protocolo: miércoles 23 de septiembre.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Actividad 4, protocolo y estado de la cuestión definitivos: viernes 2 de octubre.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Título provisional — descriptivo, no ingenioso.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Planteamiento del problema — qué pasa y por qué importa.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Pregunta de investigación — una, formulada como pregunta.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Objetivos — general y específicos, con verbo en infinitivo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «5. Justificación — por qué vale la pena, apoyada en el vacío detectado.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «6. Estado de la cuestión — la conversación previa.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. El protocolo de investigación» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 15 · 29/09/2026 — Unidad 3. Taller de protocolo y revisión por pares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVISIÓN POR PARES EN CLASE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vas a leer el borrador de un compañero y a recibir el tuyo comentado. La revisión por pares es una habilidad profesional: se aprende dando retroalimentación, no recibiéndola.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO DAR RETROALIMENTACIÓN ÚTIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobre el texto, no sobre la persona: «esta oración no deja claro el sujeto», no «escribes confuso».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Específica y localizada: señala el párrafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jerarquizada: primero estructura y argumento, al final ortografía. Corregir comas en un texto que va a reescribirse es tiempo perdido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con una pregunta genuina: «¿qué relación tiene este párrafo con tu pregunta?» obliga a pensar más que una corrección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ REVISAR EN EL PROTOCOLO DEL COMPAÑERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿La pregunta es una pregunta, y es respondible con revisión de literatura?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿Los objetivos usan verbos verificables?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿El estado de la cuestión narra o cataloga?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Se identifica un vacío, y la justificación se apoya en él?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. ¿La metodología permitiría a otro repetir la búsqueda?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO RECIBIRLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No defiendas el texto en el momento. Anota, agradece, y decide después en frío qué incorporas. Si tres lectores tropiezan en el mismo párrafo, el problema es del párrafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre, 50% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">QUÉ DEBE DECIR</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. Taller de protocolo y revisión por pares». Según la guía del maestro, lo central es: Sobre el texto, no sobre la persona: «esta oración no deja claro el sujeto», no «escribes confuso».; Específica y localizada: señala el párrafo.; Jerarquizada: primero estructura y argumento, al final ortografía. Corregir comas en un texto que va a reescribirse es tiempo perdido.; Con una pregunta genuina: «¿qué relación tiene este párrafo con tu pregunta?» obliga a pensar más que una corrección.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. Taller de protocolo y revisión por pares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vas a leer el borrador de un compañero y a recibir el tuyo comentado. La revisión por pares es una habilidad profesional: se aprende dando retroalimentación, no recibiéndola.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No defiendas el texto en el momento. Anota, agradece, y decide después en frío qué incorporas. Si tres lectores tropiezan en el mismo párrafo, el problema es del párrafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre, 50% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobre el texto, no sobre la persona: «esta oración no deja claro el sujeto», no «escribes confuso».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Específica y localizada: señala el párrafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jerarquizada: primero estructura y argumento, al final ortografía. Corregir comas en un texto que va a reescribirse es tiempo perdido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con una pregunta genuina: «¿qué relación tiene este párrafo con tu pregunta?» obliga a pensar más que una corrección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿La pregunta es una pregunta, y es respondible con revisión de literatura?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿Los objetivos usan verbos verificables?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿El estado de la cuestión narra o cataloga?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Se identifica un vacío, y la justificación se apoya en él?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. ¿La metodología permitiría a otro repetir la búsqueda?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVISIÓN POR PARES EN CLASE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REVISIÓN POR PARES EN CLASE» en la sesión «Unidad 3. Taller de protocolo y revisión por pares» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vas a leer el borrador de un compañero y a recibir el tuyo comentado. La revisión por pares es una habilidad profesional: se aprende dando retroalimentación, no recibiéndola.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO DAR RETROALIMENTACIÓN ÚTIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO DAR RETROALIMENTACIÓN ÚTIL» en la sesión «Unidad 3. Taller de protocolo y revisión por pares» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobre el texto, no sobre la persona: «esta oración no deja claro el sujeto», no «escribes confuso».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Específica y localizada: señala el párrafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jerarquizada: primero estructura y argumento, al final ortografía. Corregir comas en un texto que va a reescribirse es tiempo perdido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con una pregunta genuina: «¿qué relación tiene este párrafo con tu pregunta?» obliga a pensar más que una corrección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ REVISAR EN EL PROTOCOLO DEL COMPAÑERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ REVISAR EN EL PROTOCOLO DEL COMPAÑERO» en la sesión «Unidad 3. Taller de protocolo y revisión por pares» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Bases de datos consultadas y fechas de consulta.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿La pregunta es una pregunta, y es respondible con revisión de literatura?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Cadenas de búsqueda exactas, con operadores incluidos.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿Los objetivos usan verbos verificables?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Rango temporal y justificación de ese rango.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿El estado de la cuestión narra o cataloga?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Criterios de inclusión: qué tenía que cumplir una fuente para entrar.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Se identifica un vacío, y la justificación se apoya en él?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. Criterios de exclusión: qué la descartaba.</w:t>
-[...92 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. ¿La metodología permitiría a otro repetir la búsqueda?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO RECIBIRLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO RECIBIRLA» en la sesión «Unidad 3. Taller de protocolo y revisión por pares» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No defiendas el texto en el momento. Anota, agradece, y decide después en frío qué incorporas. Si tres lectores tropiezan en el mismo párrafo, el problema es del párrafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTE» en la sesión «Unidad 3. Taller de protocolo y revisión por pares» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre, 50% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sobre el texto, no sobre la persona: «esta oración no deja claro el sujeto», …: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Específica y localizada: señala el párrafo.: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Jerarquizada: primero estructura y argumento, al final ortografía. Corregir c…: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Con una pregunta genuina: «¿qué relación tiene este párrafo con tu pregunta?»…: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. ¿La pregunta es una pregunta, y es respondible con revisión de literatura?: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. ¿Los objetivos usan verbos verificables?: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. ¿El estado de la cuestión narra o cataloga?: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. ¿Se identifica un vacío, y la justificación se apoya en él?: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. ¿La metodología permitiría a otro repetir la búsqueda?: en el contexto de «Unidad 3. Taller de protocolo y revisión por pares» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Sobre el texto, no sobre la persona: «esta oración no deja claro el sujeto», no «escribes confuso».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Específica y localizada: señala el párrafo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Jerarquizada: primero estructura y argumento, al final ortografía. Corregir comas en un texto que va a reescribirse es tiempo perdido.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Con una pregunta genuina: «¿qué relación tiene este párrafo con tu pregunta?» obliga a pensar más que una corrección.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. ¿La pregunta es una pregunta, y es respondible con revisión de literatura?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. ¿Los objetivos usan verbos verificables?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. ¿El estado de la cuestión narra o cataloga?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. ¿Se identifica un vacío, y la justificación se apoya en él?» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. Taller de protocolo y revisión por pares» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 20 · 15/10/2026 — Unidad 4. Resultados</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 16 · 01/10/2026 — Unidad 3. Cierre: integridad académica e inteligencia artificial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...151 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TERRENO NUEVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las herramientas generativas plantean la misma pregunta de siempre en forma nueva: ¿de quién es este texto? La respuesta académica no cambió: si no lo escribiste tú y no lo atribuiste, es plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USOS QUE NO COMPROMETEN LA AUTORÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explorar un tema antes de buscar fuentes reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedir explicación de un concepto que no entendiste al leer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisar ortografía y gramática de un texto ya escrito por ti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discutir la estructura de un argumento que tú formulaste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USOS QUE SÍ LA COMPROMETEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar párrafos y entregarlos como propios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedir referencias, que con frecuencia son inventadas y no existen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducir un texto ajeno completo y presentarlo como redacción propia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA PRUEBA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si no puedes explicar en voz alta, sin leer, por qué escribiste una oración y de dónde salió, esa oración no es tuya. Esa es la prueba que aplica cualquier examinador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIERRE DE LA UNIDAD 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con el protocolo entregado, tienes el plan. Las Unidades 4 y 5 son la ejecución: cómo se escribe efectivamente cada sección del artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTES DE LA SEMANA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 2 del libro del semestre: jueves 8 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo parcial: jueves 8 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 3. Cierre: integridad académica e inteligencia artificial». Según la guía del maestro, lo central es: Explorar un tema antes de buscar fuentes reales.; Pedir explicación de un concepto que no entendiste al leer.; Revisar ortografía y gramática de un texto ya escrito por ti.; Discutir la estructura de un argumento que tú formulaste.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3. Cierre: integridad académica e inteligencia artificial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las herramientas generativas plantean la misma pregunta de siempre en forma nueva: ¿de quién es este texto? La respuesta académica no cambió: si no lo escribiste tú y no lo atribuiste, es plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si no puedes explicar en voz alta, sin leer, por qué escribiste una oración y de dónde salió, esa oración no es tuya. Esa es la prueba que aplica cualquier examinador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con el protocolo entregado, tienes el plan. Las Unidades 4 y 5 son la ejecución: cómo se escribe efectivamente cada sección del artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explorar un tema antes de buscar fuentes reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedir explicación de un concepto que no entendiste al leer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisar ortografía y gramática de un texto ya escrito por ti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discutir la estructura de un argumento que tú formulaste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar párrafos y entregarlos como propios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedir referencias, que con frecuencia son inventadas y no existen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducir un texto ajeno completo y presentarlo como redacción propia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 2 del libro del semestre: jueves 8 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo parcial: jueves 8 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TERRENO NUEVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL TERRENO NUEVO» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las herramientas generativas plantean la misma pregunta de siempre en forma nueva: ¿de quién es este texto? La respuesta académica no cambió: si no lo escribiste tú y no lo atribuiste, es plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USOS QUE NO COMPROMETEN LA AUTORÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «USOS QUE NO COMPROMETEN LA AUTORÍA» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explorar un tema antes de buscar fuentes reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedir explicación de un concepto que no entendiste al leer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisar ortografía y gramática de un texto ya escrito por ti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discutir la estructura de un argumento que tú formulaste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USOS QUE SÍ LA COMPROMETEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «USOS QUE SÍ LA COMPROMETEN» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar párrafos y entregarlos como propios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedir referencias, que con frecuencia son inventadas y no existen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducir un texto ajeno completo y presentarlo como redacción propia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA PRUEBA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA PRUEBA PRÁCTICA» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si no puedes explicar en voz alta, sin leer, por qué escribiste una oración y de dónde salió, esa oración no es tuya. Esa es la prueba que aplica cualquier examinador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIERRE DE LA UNIDAD 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CIERRE DE LA UNIDAD 3» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con el protocolo entregado, tienes el plan. Las Unidades 4 y 5 son la ejecución: cómo se escribe efectivamente cada sección del artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTES DE LA SEMANA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTES DE LA SEMANA» en la sesión «Unidad 3. Cierre: integridad académica e inteligencia artificial» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 2 del libro del semestre: jueves 8 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo parcial: jueves 8 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Explorar un tema antes de buscar fuentes reales.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Pedir explicación de un concepto que no entendiste al leer.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Revisar ortografía y gramática de un texto ya escrito por ti.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Discutir la estructura de un argumento que tú formulaste.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Generar párrafos y entregarlos como propios.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Pedir referencias, que con frecuencia son inventadas y no existen.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Traducir un texto ajeno completo y presentarlo como redacción propia.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reporte 2 del libro del semestre: jueves 8 de octubre.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Segundo parcial: jueves 8 de octubre.: en el contexto de «Unidad 3. Cierre: integridad académica e inteligencia artificial» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Explorar un tema antes de buscar fuentes reales.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Pedir explicación de un concepto que no entendiste al leer.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Revisar ortografía y gramática de un texto ya escrito por ti.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Discutir la estructura de un argumento que tú formulaste.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Generar párrafos y entregarlos como propios.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Pedir referencias, que con frecuencia son inventadas y no existen.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Traducir un texto ajeno completo y presentarlo como redacción propia.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Actividad 4, protocolo y estado de la cuestión: viernes 2 de octubre.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3. Cierre: integridad académica e inteligencia artificial» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...152 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 17 · 06/10/2026 — Unidad 4. Características textuales del artículo de revisión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ TIPO DE TEXTO ES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un artículo de revisión sintetiza y evalúa la literatura publicada sobre un problema. No aporta datos nuevos: aporta orden, y ese orden es su contribución original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RASGOS DE LA ESCRITURA ACADÉMICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Precisión — un término, un significado, sostenido en todo el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impersonalidad matizada — se prefiere «este trabajo analiza» a «yo analicé», pero la postura debe ser visible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Densidad informativa — pocas palabras vacías; cada oración carga contenido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cohesión explícita — conectores que marcan la relación lógica entre oraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONECTORES POR FUNCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adición: además, asimismo, del mismo modo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contraste: sin embargo, en cambio, no obstante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Causa: dado que, puesto que, debido a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consecuencia: por lo tanto, en consecuencia, de ahí que.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concesión: aunque, si bien, pese a que.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PÁRRAFO ACADÉMICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración temática al inicio, desarrollo con evidencia y cita, y cierre que enlaza con el párrafo siguiente. Si el lector puede leer solo la primera oración de cada párrafo y seguir tu argumento, la estructura está bien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA DE LA UNIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esquema preliminar del artículo para la tabla de contenidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura completa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador de la metodología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 4. Características textuales del artículo de revisión». Según la guía del maestro, lo central es: Precisión — un término, un significado, sostenido en todo el texto.; Impersonalidad matizada — se prefiere «este trabajo analiza» a «yo analicé», pero la postura debe ser visible.; Densidad informativa — pocas palabras vacías; cada oración carga contenido.; Cohesión explícita — conectores que marcan la relación lógica entre oraciones.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 4. Características textuales del artículo de revisión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un artículo de revisión sintetiza y evalúa la literatura publicada sobre un problema. No aporta datos nuevos: aporta orden, y ese orden es su contribución original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración temática al inicio, desarrollo con evidencia y cita, y cierre que enlaza con el párrafo siguiente. Si el lector puede leer solo la primera oración de cada párrafo y seguir tu argumento, la estructura está bien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Precisión — un término, un significado, sostenido en todo el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impersonalidad matizada — se prefiere «este trabajo analiza» a «yo analicé», pero la postura debe ser visible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Densidad informativa — pocas palabras vacías; cada oración carga contenido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cohesión explícita — conectores que marcan la relación lógica entre oraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adición: además, asimismo, del mismo modo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contraste: sin embargo, en cambio, no obstante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Causa: dado que, puesto que, debido a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consecuencia: por lo tanto, en consecuencia, de ahí que.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concesión: aunque, si bien, pese a que.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esquema preliminar del artículo para la tabla de contenidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura completa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador de la metodología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ TIPO DE TEXTO ES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ TIPO DE TEXTO ES» en la sesión «Unidad 4. Características textuales del artículo de revisión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un artículo de revisión sintetiza y evalúa la literatura publicada sobre un problema. No aporta datos nuevos: aporta orden, y ese orden es su contribución original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RASGOS DE LA ESCRITURA ACADÉMICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RASGOS DE LA ESCRITURA ACADÉMICA» en la sesión «Unidad 4. Características textuales del artículo de revisión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Precisión — un término, un significado, sostenido en todo el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impersonalidad matizada — se prefiere «este trabajo analiza» a «yo analicé», pero la postura debe ser visible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Densidad informativa — pocas palabras vacías; cada oración carga contenido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cohesión explícita — conectores que marcan la relación lógica entre oraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONECTORES POR FUNCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONECTORES POR FUNCIÓN» en la sesión «Unidad 4. Características textuales del artículo de revisión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adición: además, asimismo, del mismo modo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contraste: sin embargo, en cambio, no obstante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Causa: dado que, puesto que, debido a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consecuencia: por lo tanto, en consecuencia, de ahí que.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concesión: aunque, si bien, pese a que.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PÁRRAFO ACADÉMICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PÁRRAFO ACADÉMICO» en la sesión «Unidad 4. Características textuales del artículo de revisión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración temática al inicio, desarrollo con evidencia y cita, y cierre que enlaza con el párrafo siguiente. Si el lector puede leer solo la primera oración de cada párrafo y seguir tu argumento, la estructura está bien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA DE LA UNIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA DE LA UNIDAD» en la sesión «Unidad 4. Características textuales del artículo de revisión» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esquema preliminar del artículo para la tabla de contenidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz de revisión de literatura completa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador de la metodología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Precisión — un término, un significado, sostenido en todo el texto.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Impersonalidad matizada — se prefiere «este trabajo analiza» a «yo analicé», …: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Densidad informativa — pocas palabras vacías; cada oración carga contenido.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cohesión explícita — conectores que marcan la relación lógica entre oraciones.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Adición: además, asimismo, del mismo modo.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Contraste: sin embargo, en cambio, no obstante.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Causa: dado que, puesto que, debido a.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Consecuencia: por lo tanto, en consecuencia, de ahí que.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Concesión: aunque, si bien, pese a que.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Esquema preliminar del artículo para la tabla de contenidos.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Matriz de revisión de literatura completa.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Borrador de la metodología.: en el contexto de «Unidad 4. Características textuales del artículo de revisión» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...164 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Precisión — un término, un significado, sostenido en todo el texto.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Impersonalidad matizada — se prefiere «este trabajo analiza» a «yo analicé», pero la postura debe ser visible.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Densidad informativa — pocas palabras vacías; cada oración carga contenido.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cohesión explícita — conectores que marcan la relación lógica entre oraciones.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Adición: además, asimismo, del mismo modo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Contraste: sin embargo, en cambio, no obstante.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Causa: dado que, puesto que, debido a.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Consecuencia: por lo tanto, en consecuencia, de ahí que.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 4. Características textuales del artículo de revisión» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 18 · 08/10/2026 — Segundo parcial · Unidades 3 y 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGUNDO PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy se aplica el segundo parcial, que equivale al 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita, paráfrasis y resumen; diferencia entre paráfrasis legítima y plagio de forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citación en texto narrativa y parentética; verbos de reporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado de la cuestión: agrupación de fuentes y detección del vacío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protocolo de investigación: partes y formulación de objetivos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Características textuales del artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTE ENTREGADO HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 2 de «Todo lo de cristal», 10% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir de ahora la clase se vuelve taller: cada sesión se escribe una sección del artículo, y las cinco se suman en el borrador del 30 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...167 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Segundo parcial · Unidades 3 y 4». Según la guía del maestro, lo central es: Cita, paráfrasis y resumen; diferencia entre paráfrasis legítima y plagio de forma.; Citación en texto narrativa y parentética; verbos de reporte.; Estado de la cuestión: agrupación de fuentes y detección del vacío.; Protocolo de investigación: partes y formulación de objetivos.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo parcial · Unidades 3 y 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy se aplica el segundo parcial, que equivale al 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 2 de «Todo lo de cristal», 10% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir de ahora la clase se vuelve taller: cada sesión se escribe una sección del artículo, y las cinco se suman en el borrador del 30 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita, paráfrasis y resumen; diferencia entre paráfrasis legítima y plagio de forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citación en texto narrativa y parentética; verbos de reporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado de la cuestión: agrupación de fuentes y detección del vacío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protocolo de investigación: partes y formulación de objetivos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Características textuales del artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGUNDO PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SEGUNDO PARCIAL» en la sesión «Segundo parcial · Unidades 3 y 4» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy se aplica el segundo parcial, que equivale al 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTENIDO EVALUADO» en la sesión «Segundo parcial · Unidades 3 y 4» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita, paráfrasis y resumen; diferencia entre paráfrasis legítima y plagio de forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citación en texto narrativa y parentética; verbos de reporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado de la cuestión: agrupación de fuentes y detección del vacío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protocolo de investigación: partes y formulación de objetivos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Características textuales del artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESPACIO PARA EL EXAMEN» en la sesión «Segundo parcial · Unidades 3 y 4» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTE ENTREGADO HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PENDIENTE ENTREGADO HOY» en la sesión «Segundo parcial · Unidades 3 y 4» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 2 de «Todo lo de cristal», 10% del segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE SIGUE» en la sesión «Segundo parcial · Unidades 3 y 4» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir de ahora la clase se vuelve taller: cada sesión se escribe una sección del artículo, y las cinco se suman en el borrador del 30 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cita, paráfrasis y resumen; diferencia entre paráfrasis legítima y plagio de …: en el contexto de «Segundo parcial · Unidades 3 y 4» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Citación en texto narrativa y parentética; verbos de reporte.: en el contexto de «Segundo parcial · Unidades 3 y 4» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estado de la cuestión: agrupación de fuentes y detección del vacío.: en el contexto de «Segundo parcial · Unidades 3 y 4» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Protocolo de investigación: partes y formulación de objetivos.: en el contexto de «Segundo parcial · Unidades 3 y 4» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Características textuales del artículo de revisión.: en el contexto de «Segundo parcial · Unidades 3 y 4» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cita, paráfrasis y resumen; diferencia entre paráfrasis legítima y plagio de forma.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Citación en texto narrativa y parentética; verbos de reporte.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estado de la cuestión: agrupación de fuentes y detección del vacío.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Protocolo de investigación: partes y formulación de objetivos.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Características textuales del artículo de revisión.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Segundo parcial · Unidades 3 y 4» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 24 · 29/10/2026 — Unidad 5. Pragmadialéctica y revisión integral del borrador</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 19 · 13/10/2026 — Unidad 4. Materiales y métodos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">LISTA DE REVISIÓN DEL BORRADOR</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA SECCIÓN QUE DA CREDIBILIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En un artículo de revisión, materiales y métodos describe cómo encontraste y filtraste la literatura. Es la sección que separa una revisión sistemática de una lista de lecturas personales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ DEBE DECIR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. ¿La conclusión responde la pregunta de la introducción?</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Bases de datos consultadas y fechas de consulta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. ¿Cada afirmación fuerte tiene respaldo citado?</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Cadenas de búsqueda exactas, con operadores incluidos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. ¿Toda cita del texto está en las referencias y viceversa?</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Rango temporal y justificación de ese rango.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. ¿Las tablas y figuras están numeradas y mencionadas?</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Criterios de inclusión: qué tenía que cumplir una fuente para entrar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. ¿El resumen refleja lo que el texto hace?</w:t>
-[...60 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Criterios de exclusión: qué la descartaba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Número de resultados en cada etapa del filtrado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL DIAGRAMA DE FLUJO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un diagrama que muestre «1.240 resultados iniciales → 180 tras filtro de fecha → 62 tras leer resúmenes → 23 incluidos» comunica en un vistazo el rigor del proceso. Vale más que tres párrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRITERIOS QUE SE PUEDEN DEFENDER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inclusión: artículos revisados por pares, publicados entre 2019 y 2026, en español o inglés, que reporten datos empíricos sobre X.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exclusión: notas de divulgación, actas sin revisión, trabajos que mencionan X sin estudiarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRABAJO DE HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la sección de materiales y métodos. Se integra al borrador del artículo; pueden mostrar avances en clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 4. Materiales y métodos». Según la guía del maestro, lo central es: Inclusión: artículos revisados por pares, publicados entre 2019 y 2026, en español o inglés, que reporten datos empíricos sobre X.; Exclusión: notas de divulgación, actas sin revisión, trabajos que mencionan X sin estudiarlo.; 1. Bases de datos consultadas y fechas de consulta.; 2. Cadenas de búsqueda exactas, con operadores incluidos.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 4. Materiales y métodos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En un artículo de revisión, materiales y métodos describe cómo encontraste y filtraste la literatura. Es la sección que separa una revisión sistemática de una lista de lecturas personales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un diagrama que muestre «1.240 resultados iniciales → 180 tras filtro de fecha → 62 tras leer resúmenes → 23 incluidos» comunica en un vistazo el rigor del proceso. Vale más que tres párrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la sección de materiales y métodos. Se integra al borrador del artículo; pueden mostrar avances en clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inclusión: artículos revisados por pares, publicados entre 2019 y 2026, en español o inglés, que reporten datos empíricos sobre X.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exclusión: notas de divulgación, actas sin revisión, trabajos que mencionan X sin estudiarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Bases de datos consultadas y fechas de consulta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Cadenas de búsqueda exactas, con operadores incluidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Rango temporal y justificación de ese rango.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Criterios de inclusión: qué tenía que cumplir una fuente para entrar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Criterios de exclusión: qué la descartaba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Número de resultados en cada etapa del filtrado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA SECCIÓN QUE DA CREDIBILIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA SECCIÓN QUE DA CREDIBILIDAD» en la sesión «Unidad 4. Materiales y métodos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En un artículo de revisión, materiales y métodos describe cómo encontraste y filtraste la literatura. Es la sección que separa una revisión sistemática de una lista de lecturas personales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ DEBE DECIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ DEBE DECIR» en la sesión «Unidad 4. Materiales y métodos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Bases de datos consultadas y fechas de consulta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Cadenas de búsqueda exactas, con operadores incluidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Rango temporal y justificación de ese rango.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Criterios de inclusión: qué tenía que cumplir una fuente para entrar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Criterios de exclusión: qué la descartaba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Número de resultados en cada etapa del filtrado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL DIAGRAMA DE FLUJO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL DIAGRAMA DE FLUJO» en la sesión «Unidad 4. Materiales y métodos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un diagrama que muestre «1.240 resultados iniciales → 180 tras filtro de fecha → 62 tras leer resúmenes → 23 incluidos» comunica en un vistazo el rigor del proceso. Vale más que tres párrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRITERIOS QUE SE PUEDEN DEFENDER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CRITERIOS QUE SE PUEDEN DEFENDER» en la sesión «Unidad 4. Materiales y métodos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inclusión: artículos revisados por pares, publicados entre 2019 y 2026, en español o inglés, que reporten datos empíricos sobre X.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exclusión: notas de divulgación, actas sin revisión, trabajos que mencionan X sin estudiarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRABAJO DE HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TRABAJO DE HOY» en la sesión «Unidad 4. Materiales y métodos» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la sección de materiales y métodos. Se integra al borrador del artículo; pueden mostrar avances en clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Inclusión: artículos revisados por pares, publicados entre 2019 y 2026, en es…: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Exclusión: notas de divulgación, actas sin revisión, trabajos que mencionan X…: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Bases de datos consultadas y fechas de consulta.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Cadenas de búsqueda exactas, con operadores incluidos.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Rango temporal y justificación de ese rango.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Criterios de inclusión: qué tenía que cumplir una fuente para entrar.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Criterios de exclusión: qué la descartaba.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 6. Número de resultados en cada etapa del filtrado.: en el contexto de «Unidad 4. Materiales y métodos» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Inclusión: artículos revisados por pares, publicados entre 2019 y 2026, en español o inglés, que reporten datos empíricos sobre X.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Exclusión: notas de divulgación, actas sin revisión, trabajos que mencionan X sin estudiarlo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Bases de datos consultadas y fechas de consulta.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Cadenas de búsqueda exactas, con operadores incluidos.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Rango temporal y justificación de ese rango.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Criterios de inclusión: qué tenía que cumplir una fuente para entrar.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «5. Criterios de exclusión: qué la descartaba.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «6. Número de resultados en cada etapa del filtrado.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 4. Materiales y métodos» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...193 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 20 · 15/10/2026 — Unidad 4. Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ SON LOS RESULTADOS EN UNA REVISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No son los resultados de los estudios que leíste: son los patrones que encontraste al ponerlos juntos. Ese desplazamiento es el que convierte una recopilación en un aporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO SE ORGANIZAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por subtema, siguiendo los tres que propusiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada subtema abre con el patrón general y luego lo sostiene con fuentes concretas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las coincidencias y las contradicciones se reportan por igual; ocultar lo que no encaja es mala práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRESENTAR SIN INTERPRETAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En resultados se dice «doce de los veintitrés estudios reportan una caída de precisión superior al 15%». La explicación de por qué ocurre va en la discusión. Mantener la frontera hace el texto más creíble, no más frío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TABLAS Y FIGURAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda tabla y figura se numera, se titula y se menciona en el texto antes de aparecer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título de una tabla va arriba; el de una figura, abajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la tabla repite lo que ya dice el párrafo, sobra una de las dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRABAJO DE HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la sección de resultados a partir de tu matriz de literatura, del 9 al 14 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 4. Resultados». Según la guía del maestro, lo central es: Por subtema, siguiendo los tres que propusiste.; Cada subtema abre con el patrón general y luego lo sostiene con fuentes concretas.; Las coincidencias y las contradicciones se reportan por igual; ocultar lo que no encaja es mala práctica.; Toda tabla y figura se numera, se titula y se menciona en el texto antes de aparecer.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 4. Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No son los resultados de los estudios que leíste: son los patrones que encontraste al ponerlos juntos. Ese desplazamiento es el que convierte una recopilación en un aporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En resultados se dice «doce de los veintitrés estudios reportan una caída de precisión superior al 15%». La explicación de por qué ocurre va en la discusión. Mantener la frontera hace el texto más creíble, no más frío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la sección de resultados a partir de tu matriz de literatura, del 9 al 14 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por subtema, siguiendo los tres que propusiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada subtema abre con el patrón general y luego lo sostiene con fuentes concretas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las coincidencias y las contradicciones se reportan por igual; ocultar lo que no encaja es mala práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda tabla y figura se numera, se titula y se menciona en el texto antes de aparecer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título de una tabla va arriba; el de una figura, abajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la tabla repite lo que ya dice el párrafo, sobra una de las dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ SON LOS RESULTADOS EN UNA REVISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ SON LOS RESULTADOS EN UNA REVISIÓN» en la sesión «Unidad 4. Resultados» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No son los resultados de los estudios que leíste: son los patrones que encontraste al ponerlos juntos. Ese desplazamiento es el que convierte una recopilación en un aporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO SE ORGANIZAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO SE ORGANIZAN» en la sesión «Unidad 4. Resultados» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por subtema, siguiendo los tres que propusiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada subtema abre con el patrón general y luego lo sostiene con fuentes concretas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las coincidencias y las contradicciones se reportan por igual; ocultar lo que no encaja es mala práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRESENTAR SIN INTERPRETAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRESENTAR SIN INTERPRETAR» en la sesión «Unidad 4. Resultados» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En resultados se dice «doce de los veintitrés estudios reportan una caída de precisión superior al 15%». La explicación de por qué ocurre va en la discusión. Mantener la frontera hace el texto más creíble, no más frío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TABLAS Y FIGURAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TABLAS Y FIGURAS» en la sesión «Unidad 4. Resultados» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda tabla y figura se numera, se titula y se menciona en el texto antes de aparecer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título de una tabla va arriba; el de una figura, abajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la tabla repite lo que ya dice el párrafo, sobra una de las dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRABAJO DE HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TRABAJO DE HOY» en la sesión «Unidad 4. Resultados» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la sección de resultados a partir de tu matriz de literatura, del 9 al 14 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Por subtema, siguiendo los tres que propusiste.: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cada subtema abre con el patrón general y luego lo sostiene con fuentes concr…: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las coincidencias y las contradicciones se reportan por igual; ocultar lo que…: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Toda tabla y figura se numera, se titula y se menciona en el texto antes de a…: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• El título de una tabla va arriba; el de una figura, abajo.: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si la tabla repite lo que ya dice el párrafo, sobra una de las dos.: en el contexto de «Unidad 4. Resultados» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...153 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Por subtema, siguiendo los tres que propusiste.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cada subtema abre con el patrón general y luego lo sostiene con fuentes concretas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Las coincidencias y las contradicciones se reportan por igual; ocultar lo que no encaja es mala práctica.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Toda tabla y figura se numera, se titula y se menciona en el texto antes de aparecer.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «El título de una tabla va arriba; el de una figura, abajo.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Si la tabla repite lo que ya dice el párrafo, sobra una de las dos.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 4. Resultados» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 21 · 20/10/2026 — Unidad 4. Discusión y el modelo argumentativo de Toulmin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ESQUEMA DE TOULMIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toulmin descompone cualquier argumento en piezas identificables. Sirve para escribir mejor y también para desarmar los argumentos ajenos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis (claim) — lo que afirmas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datos (grounds) — la evidencia en que te apoyas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantía (warrant) — el principio que conecta los datos con la tesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respaldo (backing) — lo que sostiene la garantía si alguien la cuestiona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matizador (qualifier) — el grado de certeza: «en la mayoría de los casos», «probablemente».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refutación (rebuttal) — las condiciones bajo las que tu tesis no se sostiene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UN EJEMPLO DESARMADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis: los sistemas de reconocimiento facial no deberían usarse solos para control de acceso. Datos: doce de veintitrés estudios reportan errores diferenciados por grupo demográfico. Garantía: un sistema de seguridad con error desigual entre grupos es inaceptable. Respaldo: principios de equidad en normativa de protección de datos. Matizador: mientras no se corrija la brecha. Refutación: salvo en entornos controlados con población homogénea y verificación secundaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ EL MATIZADOR Y LA REFUTACIÓN SON LOS QUE DAN SERIEDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un argumento sin matizador suena a consigna. Incluir las condiciones en que tu tesis fallaría demuestra que consideraste el caso contrario, y eso es exactamente lo que un lector académico busca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRABAJO DE HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la discusión usando el esquema, del 15 al 21 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...249 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU109 (Escritura Académica), esta sesión gira en torno a «Unidad 4. Discusión y el modelo argumentativo de Toulmin». Según la guía del maestro, lo central es: Tesis (claim) — lo que afirmas.; Datos (grounds) — la evidencia en que te apoyas.; Garantía (warrant) — el principio que conecta los datos con la tesis.; Respaldo (backing) — lo que sostiene la garantía si alguien la cuestiona.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 4. Discusión y el modelo argumentativo de Toulmin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toulmin descompone cualquier argumento en piezas identificables. Sirve para escribir mejor y también para desarmar los argumentos ajenos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis: los sistemas de reconocimiento facial no deberían usarse solos para control de acceso. Datos: doce de veintitrés estudios reportan errores diferenciados por grupo demográfico. Garantía: un sistema de seguridad con error desigual entre grupos es inaceptable. Respaldo: principios de equidad en normativa de protección de datos. Matizador: mientras no se corrija la brecha. Refutación: salvo en entornos controlados con población homogénea y verificación secundaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un argumento sin matizador suena a consigna. Incluir las condiciones en que tu tesis fallaría demuestra que consideraste el caso contrario, y eso es exactamente lo que un lector académico busca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la discusión usando el esquema, del 15 al 21 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis (claim) — lo que afirmas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datos (grounds) — la evidencia en que te apoyas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantía (warrant) — el principio que conecta los datos con la tesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respaldo (backing) — lo que sostiene la garantía si alguien la cuestiona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matizador (qualifier) — el grado de certeza: «en la mayoría de los casos», «probablemente».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refutación (rebuttal) — las condiciones bajo las que tu tesis no se sostiene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ESQUEMA DE TOULMIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL ESQUEMA DE TOULMIN» en la sesión «Unidad 4. Discusión y el modelo argumentativo de Toulmin» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toulmin descompone cualquier argumento en piezas identificables. Sirve para escribir mejor y también para desarmar los argumentos ajenos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis (claim) — lo que afirmas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datos (grounds) — la evidencia en que te apoyas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantía (warrant) — el principio que conecta los datos con la tesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respaldo (backing) — lo que sostiene la garantía si alguien la cuestiona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matizador (qualifier) — el grado de certeza: «en la mayoría de los casos», «probablemente».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refutación (rebuttal) — las condiciones bajo las que tu tesis no se sostiene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UN EJEMPLO DESARMADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «UN EJEMPLO DESARMADO» en la sesión «Unidad 4. Discusión y el modelo argumentativo de Toulmin» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis: los sistemas de reconocimiento facial no deberían usarse solos para control de acceso. Datos: doce de veintitrés estudios reportan errores diferenciados por grupo demográfico. Garantía: un sistema de seguridad con error desigual entre grupos es inaceptable. Respaldo: principios de equidad en normativa de protección de datos. Matizador: mientras no se corrija la brecha. Refutación: salvo en entornos controlados con población homogénea y verificación secundaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ EL MATIZADOR Y LA REFUTACIÓN SON LOS QUE DAN SERIEDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ EL MATIZADOR Y LA REFUTACIÓN SON LOS QUE DAN SERIEDAD» en la sesión «Unidad 4. Discusión y el modelo argumentativo de Toulmin» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un argumento sin matizador suena a consigna. Incluir las condiciones en que tu tesis fallaría demuestra que consideraste el caso contrario, y eso es exactamente lo que un lector académico busca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRABAJO DE HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TRABAJO DE HOY» en la sesión «Unidad 4. Discusión y el modelo argumentativo de Toulmin» de Escritura Académica, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar la discusión usando el esquema, del 15 al 21 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Tesis (claim) — lo que afirmas.: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Datos (grounds) — la evidencia en que te apoyas.: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Garantía (warrant) — el principio que conecta los datos con la tesis.: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Respaldo (backing) — lo que sostiene la garantía si alguien la cuestiona.: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Matizador (qualifier) — el grado de certeza: «en la mayoría de los casos», «p…: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Refutación (rebuttal) — las condiciones bajo las que tu tesis no se sostiene.: en el contexto de «Unidad 4. Discusión y el modelo argumentativo de Toulmin» (HU109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Tesis (claim) — lo que afirmas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Datos (grounds) — la evidencia en que te apoyas.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Garantía (warrant) — el principio que conecta los datos con la tesis.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Respaldo (backing) — lo que sostiene la garantía si alguien la cuestiona.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Matizador (qualifier) — el grado de certeza: «en la mayoría de los casos», «probablemente».» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Refutación (rebuttal) — las condiciones bajo las que tu tesis no se sostiene.» y por qué importa en HU109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 4. Discusión y el modelo argumentativo de Toulmin» con evaluaciones o tareas de Escritura Académica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 28 · 12/11/2026 — Unidad 6. Preparación de la defensa oral</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 22 · 22/10/2026 — Unidad 4. Resumen, palabras clave e introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...156 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ SE ESCRIBEN AL FINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resumen y la introducción prometen lo que el texto entrega. Escribirlos primero garantiza que prometan otra cosa. Se redactan cuando el cuerpo ya está.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL RESUMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre 150 y 250 palabras, un solo párrafo, sin citas. Contiene: contexto en una o dos oraciones, objetivo, método, principal hallazgo y conclusión. Cada oración hace un trabajo distinto; no hay espacio para relleno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PALABRAS CLAVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre tres y seis, que no repitan literalmente el título.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Términos que alguien realmente escribiría al buscar tu trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De preferencia tomados de un tesauro del área, no inventados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA INTRODUCCIÓN Y EL EMBUDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Contexto amplio: por qué el tema importa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Estrechamiento: qué se sabe, apoyado en literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Vacío: qué no se ha resuelto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Propósito: qué hace este artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Estructura: cómo está organizado el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los cinco pasos en ese orden. El error más común es empezar demasiado arriba: una introducción que arranca con «desde el inicio de los tiempos, el ser humano…» desperdicia el párrafo que más se lee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRABAJO DE HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redactar resumen, palabras clave e introducción, del 22 al 26 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 29 · 17/11/2026 — Unidad 6. Exposiciones orales y taller de versión final</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 23 · 27/10/2026 — Unidad 5. Conclusiones, anexos y armado del borrador</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...98 lines deleted...]
-        <w:t xml:space="preserve">REVISIÓN DE COHERENCIA GLOBAL</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONCLUSIONES QUE CONCLUYEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una conclusión no resume: responde. Vuelve a la pregunta de la introducción y la contesta con lo que el cuerpo demostró. Si tu conclusión podría escribirse sin haber hecho la revisión, no es una conclusión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRUCTURA DE LA SECCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Lee solo las primeras oraciones de cada párrafo: ¿se sigue el argumento?</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Respuesta directa a la pregunta de investigación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Verifica que los términos clave signifiquen lo mismo en la página 3 y en la 12.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Aportes concretos del trabajo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Confirma que los tres subtemas anunciados en la introducción sean los que desarrollas.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Limitaciones reconocidas honestamente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Revisa referencias una por una contra el texto.</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Líneas de investigación que quedan abiertas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRE RECONOCER LIMITACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declarar que tu revisión se limitó a dos bases de datos y a textos en dos idiomas no debilita el trabajo: lo delimita. Lo que debilita es que el lector descubra la limitación por su cuenta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANEXOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van al final, numerados, y solo si el texto los menciona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sirven para la cadena de búsqueda completa, la matriz de literatura extendida o tablas largas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No son un basurero de material que no supiste dónde poner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARMADO DEL BORRADOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cinco secuencias de la Actividad 5 se suman en un solo documento. Revisa que la numeración, las citas y las referencias sean coherentes entre secciones escritas en semanas distintas: ahí es donde aparecen las inconsistencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador del artículo de revisión: viernes 30 de octubre, 90% del tercer parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 30 · 19/11/2026 — Unidad 6. Exposiciones orales y edición final</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 24 · 29/10/2026 — Unidad 5. Pragmadialéctica y revisión integral del borrador</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...194 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA PRAGMADIALÉCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelo que entiende la argumentación como una discusión crítica orientada a resolver una diferencia de opinión, no a ganar. Distingue cuatro etapas: confrontación, apertura, argumentación y clausura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confrontación — se identifica la diferencia de opinión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apertura — se acuerdan los puntos de partida comunes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Argumentación — se presentan y examinan los argumentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clausura — se establece si la duda quedó resuelta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En un artículo de revisión, la confrontación está en el vacío que señalas, la apertura en tu marco teórico, la argumentación en resultados y discusión, y la clausura en las conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FALACIAS FRECUENTES EN TEXTOS ACADÉMICOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autoridad mal usada — citar a alguien prestigioso fuera de su campo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generalización apresurada — concluir sobre una población a partir de dos estudios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Falso dilema — presentar dos enfoques como si fueran las únicas opciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hombre de paja — refutar una versión debilitada de la postura ajena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LISTA DE REVISIÓN DEL BORRADOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿La conclusión responde la pregunta de la introducción?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿Cada afirmación fuerte tiene respaldo citado?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿Toda cita del texto está en las referencias y viceversa?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Las tablas y figuras están numeradas y mencionadas?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. ¿El resumen refleja lo que el texto hace?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrador completo: viernes 30 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 3 del libro: jueves 5 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tercer parcial: jueves 5 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 31 · 24/11/2026 — Unidad 6. Últimas exposiciones y entrega de la versión final</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 25 · 03/11/2026 — Unidad 5. Cierre y repaso para el tercer parcial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...174 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE ESTAMOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El borrador está entregado. Lo que resta del curso es convertirlo en versión final y preparar la defensa oral. El tercer parcial cierra el bloque de escritura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO DE LA UNIDAD 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Materiales y métodos: bases, cadenas de búsqueda, criterios de inclusión y exclusión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados: patrones entre estudios, no resúmenes individuales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discusión con esquema de Toulmin: tesis, datos, garantía, respaldo, matizador, refutación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen, palabras clave e introducción en embudo de cinco pasos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO DE LA UNIDAD 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusiones que responden, no que resumen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cuatro etapas de la discusión crítica en pragmadialéctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Falacias: autoridad mal usada, generalización apresurada, falso dilema, hombre de paja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SUELE COSTAR EN EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Distinguir garantía de respaldo en Toulmin, y distinguir resultados de discusión. Ambas distinciones se aclaran con ejemplos propios, no memorizando definiciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MAÑANA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 3 de «Todo lo de cristal»: jueves 5 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tercer parcial: jueves 5 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 32 · 26/11/2026 — Cierre del curso · Último día de clases</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 26 · 05/11/2026 — Tercer parcial · Unidades 4 y 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...203 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TERCER PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy se aplica el tercer parcial, que equivale al 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secciones del artículo de revisión y función de cada una.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Materiales y métodos: criterios de inclusión y exclusión, reproducibilidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontera entre resultados y discusión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esquema de Toulmin completo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pragmadialéctica y falacias argumentativas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura de la introducción y del resumen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte 3 del libro del semestre, 10% del tercer parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE VIENE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Unidad 6 es oralidad: cómo se defiende en público un trabajo escrito. La versión final del artículo se entrega el miércoles 25 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 27 · 10/11/2026 — Unidad 6. Géneros orales para la argumentación académica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HABLAR NO ES LEER EN VOZ ALTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El texto escrito y la exposición oral tienen la misma investigación detrás y estructuras distintas. Un lector puede releer; un oyente no. Esa sola diferencia cambia todo el diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ CAMBIA AL PASAR A LO ORAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redundancia deliberada: anunciar, decir, recapitular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oraciones más cortas y sintaxis más simple.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Señales explícitas de estructura: «tres puntos; el primero…».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Menos datos, mejor elegidos: tres cifras memorables valen más que quince.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRUCTURA DE UNA EXPOSICIÓN DE DIEZ MINUTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Apertura (1 min) — el problema, con un caso concreto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Pregunta y relevancia (1 min).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Método en breve (1 min) — cómo revisaste la literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Hallazgos (4 min) — los tres subtemas, uno por uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Conclusión y vacíos abiertos (2 min).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Cierre y preguntas (1 min).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS DIAPOSITIVAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una idea por diapositiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto mínimo: si se lee entera, sobra la exposición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figuras legibles desde el fondo del salón.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sin animaciones que distraigan del argumento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FECHAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exposiciones orales del 10 al 24 de noviembre, 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versión final del artículo: miércoles 25 de noviembre, 30% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 28 · 12/11/2026 — Unidad 6. Preparación de la defensa oral</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENSAYAR DE VERDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensayar en la cabeza no es ensayar. Ensayar en voz alta, de pie y con reloj es lo único que revela que tu introducción dura cuatro minutos de los diez que tienes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MANEJO DEL TIEMPO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cronometra cada ensayo; apunta el tiempo por sección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marca en tus notas un punto de control a mitad: si no llegaste ahí en la mitad del tiempo, recorta sobre la marcha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepara qué vas a sacrificar si vas tarde. Decidirlo en el momento sale mal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PREGUNTAS DEL PÚBLICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anticipa tres. Las más probables son: por qué elegiste ese recorte temporal, qué fuentes dejaste fuera y por qué, y qué harías distinto. Tener una respuesta pensada para esas tres cubre la mayoría de los casos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si no sabes algo, dilo. «No lo revisé, quedaría para un trabajo posterior» es una respuesta profesional. Inventar es lo único que realmente daña la defensa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VOZ Y CUERPO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mira a la audiencia, no a la pantalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pausas después de cada idea importante; el silencio subraya.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Velocidad: los nervios aceleran; ensaya más lento de lo que crees necesario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTA DEL CURSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El autor del libro del semestre, Rafael Pérez Gay, visitó la universidad el 19 de octubre. Si asististe, es material aprovechable para el tercer reporte y para la discusión de esta unidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 29 · 17/11/2026 — Unidad 6. Exposiciones orales y taller de versión final</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RONDA DE EXPOSICIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comienzan las presentaciones. Quien no expone hoy escucha con la rúbrica en mano: evaluar a otros afina el criterio sobre el trabajo propio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ OBSERVAR EN LAS EXPOSICIONES DE TUS COMPAÑEROS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿La pregunta de investigación quedó clara en el primer minuto?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Los hallazgos se distinguen de las opiniones del expositor?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Las diapositivas apoyan o compiten con lo que dice?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Respondió lo que le preguntaron o lo que hubiera querido que le preguntaran?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE BORRADOR A VERSIÓN FINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La versión final no es el borrador con las faltas corregidas. Incorpora la retroalimentación del profesor, cierra los huecos de argumentación y unifica el texto que escribiste en cinco semanas distintas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVISIÓN DE COHERENCIA GLOBAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Lee solo las primeras oraciones de cada párrafo: ¿se sigue el argumento?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Verifica que los términos clave signifiquen lo mismo en la página 3 y en la 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Confirma que los tres subtemas anunciados en la introducción sean los que desarrollas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Revisa referencias una por una contra el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FECHA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versión final del artículo de revisión: miércoles 25 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 30 · 19/11/2026 — Unidad 6. Exposiciones orales y edición final</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTINÚAN LAS EXPOSICIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segunda ronda de presentaciones y defensa de argumentos ante la audiencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDICIÓN: LA ÚLTIMA PASADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editar no es corregir ortografía. Es quitar lo que sobra. Un artículo mejora casi siempre al recortarle un 10%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ RECORTAR SIN DUDARLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adverbios de intensidad: «muy», «sumamente», «realmente».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frases de arranque vacías: «es importante mencionar que», «cabe destacar que».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Párrafos que repiten con otras palabras lo que ya dijiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citas que no hacen trabajo argumentativo, solo decoran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMATO FINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portada con título, autor, materia, profesor y fecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numeración de páginas y tabla de contenidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencias en APA, orden alfabético, sangría francesa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anexos numerados al final, solo los mencionados en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEER EN VOZ ALTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el detector de errores más eficiente que existe. Donde tropieza tu lengua, tropieza el lector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FECHA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versión final: miércoles 25 de noviembre, 30% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 31 · 24/11/2026 — Unidad 6. Últimas exposiciones y entrega de la versión final</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIERRE DE EXPOSICIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Última ronda de presentaciones orales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La versión final del artículo de revisión se entrega mañana, miércoles 25 de noviembre, en Blackboard, Unidad 6. Vale 30% de la calificación final: es la entrega de mayor peso del curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN DE ÚLTIMA HORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿El archivo abre y se ve completo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿El nombre del archivo te identifica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿Subiste la versión correcta y no un borrador anterior?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Revisaste el reporte de coincidencias textuales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ APRENDISTE ESTE SEMESTRE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buscar y evaluar literatura académica con criterios verificables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrar la voz ajena sin perder la propia ni incurrir en plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construir un argumento con estructura de Toulmin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir cada sección de un artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defender oralmente un trabajo escrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APLICACIÓN FUERA DE ESTA MATERIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El artículo de revisión es el formato de la tesis, del estado del arte de cualquier proyecto de ingeniería y de la documentación técnica seria. Lo que hiciste aquí se reutiliza en Sistemas Embebidos, en Arquitecturas y, más adelante, en tu tesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 32 · 26/11/2026 — Cierre del curso · Último día de clases</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÚLTIMO DÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 26 de noviembre, es el último día de clases del semestre. El periodo de exámenes finales corre del 1 al 8 de diciembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BALANCE DEL CURSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 0 — encuadre y diagnóstico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 1 — investigación académica en la era de internet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 2 — lectura crítica de artículos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3 — estrategias discursivas para evitar el plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 4 — características textuales del artículo de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 5 — elaboración del artículo según la pragmadialéctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 6 — géneros orales para la argumentación académica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPOSICIÓN DE LA CALIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tres parciales, 20% cada uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artículo de revisión, 30%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exposición oral, 10%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE RESULTADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las calificaciones se consultan en Blackboard y SGA. Las aclaraciones quedaron para un día pendiente de diciembre, por Teams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE TE LLEVAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un artículo de revisión terminado sobre un tema que elegiste. Guárdalo: es la base de tu estado del arte cuando llegues a tesis, y la evidencia de que sabes producir un texto académico completo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 