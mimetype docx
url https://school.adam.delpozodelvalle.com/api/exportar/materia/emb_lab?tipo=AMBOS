--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,5276 +10,13378 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratorio de Sistemas Embebidos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">CN113 · LRT3032 · Dr. Gerardo Ulises Díaz Arango · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">miércoles de 18:00 a 19:40 — CN-113</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cinco prácticas — 30% (6% cada una, dentro de la calificación de Sistemas Embebidos)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">02/09/2026 — Práctica 1 — bloques combinacionales y secuenciales (6%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">23/09/2026 — Práctica 2 — sumadores y decodificadores (6%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">07/10/2026 — Práctica 3 — multiplicación y división (6%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">21/10/2026 — Práctica 4 — máquinas de estado Mealy y Moore (6%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">11/11/2026 — Práctica 5 — sistemas reconfigurables (CORDIC, FIR/IIR, PID) (6%)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 12/08/2026 — Presentación del laboratorio · La tarjeta FPGA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO FUNCIONA EL LABORATORIO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El laboratorio de los miércoles es donde se construye y se prueba. Cinco prácticas a lo largo del semestre, cada una con valor de 6%, más el proyecto final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">REGLAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No se puede ingresar con alimentos al salón ni al laboratorio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se requiere cubrir el 90% de la asistencia para tener derecho a evaluación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para contar la asistencia hay que estar presente y participar activamente en la práctica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las entregas admiten un retraso máximo de una semana, con penalización.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO SE EVALÚA CADA PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1 punto: el experimento funcionando, avalado por el profesor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1 punto: el reporte, según rúbrica.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La rúbrica pesa sobre todo en mediciones experimentales y comparación teórico-práctica. Conviene leerla completa antes de escribir el primer reporte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA TARJETA FPGA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reconocimiento del hardware con el que se va a trabajar todo el semestre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El dispositivo FPGA y su capacidad en elementos lógicos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Interruptores, botones y LED disponibles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Displays de siete segmentos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Osciladores y frecuencia del reloj de la tarjeta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conectores de expansión para el protoboard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ IMPORTA EL MANUAL DE LA TARJETA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La asignación de pines debe corresponder al manual. Un pin mal asignado puede dañar el dispositivo si se conecta una salida contra otra salida. Es la única forma real de romper el equipo en este laboratorio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HERRAMIENTAS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quartus para síntesis e implementación, ActiveHDL para simulación, y MATLAB o Python para generar vectores de prueba. Deben quedar instaladas antes de la próxima sesión.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Entorno instalado. Se recorre el flujo completo de diseño con un ejemplo mínimo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Reglas del laboratorio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sin alimentos. 90% de asistencia para tener derecho a evaluación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hay que estar y participar para que cuente la asistencia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Entregas: retraso máximo de una semana con penalización.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo se evalúa cada práctica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1 punto el experimento funcionando avalado por el profesor, 1 punto el reporte por rúbrica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La rúbrica pesa sobre todo en mediciones y comparación teórico-práctica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La tarjeta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisamos FPGA, interruptores, botones, LED, displays de 7 segmentos, reloj y conectores.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La asignación de pines debe seguir el manual: un pin mal puesto puede dañar el dispositivo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herramientas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quartus (síntesis), ActiveHDL (simulación), MATLAB o Python (vectores de prueba).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Dejar instaladas las herramientas y probar que compilan un ejemplo</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Bajar el manual de la tarjeta y ubicar la tabla de pines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 2 · 19/08/2026 — Introducción al laboratorio · Flujo de diseño en FPGA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">OBJETIVO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Montar el entorno de trabajo y recorrer el flujo completo de diseño con un ejemplo mínimo, para que en la primera práctica el tiempo se dedique al diseño y no a pelear con las herramientas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">REGLAS DEL LABORATORIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No se puede ingresar con alimentos al salón ni al laboratorio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se requiere cubrir el 90% de la asistencia para tener derecho a evaluación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para tener derecho a la asistencia del día hay que estar presente y participar activamente en la práctica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HERRAMIENTAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quartus — síntesis, emplazamiento, ruteo y programación del dispositivo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ActiveHDL — simulación funcional y de tiempos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">MATLAB o Python — generación de vectores de prueba y verificación numérica de resultados.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RECORRIDO DEL FLUJO CON UN EJEMPLO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Crear el proyecto y seleccionar el dispositivo exacto de la tarjeta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Escribir la entity y la architecture de una compuerta AND de dos entradas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Compilar y revisar el reporte de síntesis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Escribir un testbench y simular.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. Asignar pines a interruptores y LED.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">6. Programar la tarjeta y verificar físicamente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL TESTBENCH</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es un módulo sin puertos que instancia el diseño bajo prueba, le aplica estímulos y verifica las respuestas. No se sintetiza: puede usar retardos, ciclos y asserts libremente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un assert que compara contra el valor esperado convierte la simulación en una prueba automática.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisar formas de onda a ojo funciona para diseños de cinco señales, no para los de esta materia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ASIGNACIÓN DE PINES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se hace con el Pin Planner y debe corresponder al manual de la tarjeta. Un pin mal asignado puede dañar el dispositivo si se conecta una salida contra otra salida.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRE EL REPORTE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cada práctica se reporta con marco teórico, diseño del experimento, desarrollo, circuitos esquemáticos, mediciones experimentales, comparación teórico-práctica, conclusiones, bibliografía y gramática. Vale la pena leer la rúbrica completa antes de escribir el primero.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Entorno instalado y funcionando. Comienza la Práctica 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">REGLAS DEL LABORATORIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No se entra con alimentos al salón ni al laboratorio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">90% de asistencia para tener derecho a evaluación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hay que estar Y participar para que cuente la asistencia del día.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Entregas: retraso máximo de una semana, con penalización.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO SE CALIFICA CADA PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1 punto: el experimento funcionando, avalado por el profesor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1 punto: el reporte, según rúbrica.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La rúbrica pesa sobre todo en MEDICIONES EXPERIMENTALES (20%) y COMPARACIÓN TEÓRICO-PRÁCTICA (15%). Conviene leerla completa antes del primer reporte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HERRAMIENTAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quartus — síntesis, emplazamiento, ruteo y programación del dispositivo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ActiveHDL — simulación funcional y de tiempos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">MATLAB o Python — generar vectores de prueba y verificar resultados.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL FLUJO, CON UN EJEMPLO MÍNIMO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Crear el proyecto y seleccionar el dispositivo EXACTO de la tarjeta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Escribir entity y architecture de una AND de dos entradas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Compilar y revisar el reporte de síntesis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Escribir un testbench y simular.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. Asignar pines a interruptores y LED con el Pin Planner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">6. Programar la tarjeta y verificar físicamente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL TESTBENCH</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Módulo SIN puertos que instancia el diseño bajo prueba, le aplica estímulos y verifica respuestas. No se sintetiza: puede usar retardos, ciclos y asserts libremente.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un assert que compara contra el valor esperado convierte la simulación en una prueba automática. Revisar formas de onda a ojo sirve para cinco señales, no para lo de esta materia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ASIGNACIÓN DE PINES — CUIDADO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Debe corresponder al manual de la tarjeta. Un pin mal asignado puede DAÑAR el dispositivo si se conecta una salida contra otra salida. Es la única forma real de romper el equipo aquí.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(Notas reconstruidas del programa el 18-08. Contrastar con lo visto en clase y borrar esta línea al verificarlas.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Dejar Quartus y ActiveHDL instalados y compilando un ejemplo</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Bajar el manual de la tarjeta y ubicar la tabla de pines</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Leer la rúbrica de reportes completa antes de la Práctica 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 3 · 26/08/2026 — Práctica 1 · Bloques combinacionales básicos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Describir e implementar bloques combinacionales básicos usando compuertas lógicas, multiplexores y demultiplexores, con simulación e implementación en FPGA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">BLOQUES A DESCRIBIR HOY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Compuertas básicas y funciones booleanas de tres y cuatro variables.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Multiplexor 4 a 1 y 8 a 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Demultiplexor 1 a 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Decodificador 3 a 8 con habilitación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOS TRES ESTILOS, OTRA VEZ</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Describir el multiplexor 4 a 1 de tres maneras y comparar el reporte de recursos:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Flujo de datos con with-select.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conductual con un proceso y case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Estructural, instanciando multiplexores 2 a 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QUÉ OBSERVAR</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los tres deben sintetizar prácticamente lo mismo. Si uno consume mucho más, casi siempre es porque generó lógica con prioridad donde no hacía falta, o porque se infirió un latch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VERIFICACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Simular con todos los vectores posibles: con cuatro entradas son solo dieciséis casos, así que la prueba es exhaustiva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Comparar contra la tabla de verdad con asserts, no a ojo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">IMPLEMENTACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Asignar entradas a interruptores y salidas a LED, programar la tarjeta y verificar cada combinación físicamente. La comparación entre simulación e implementación es uno de los criterios de la rúbrica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERRORES FRECUENTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Olvidar el others en el case, lo que infiere un latch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dejar señales sin conectar; aparecen como 'U' en la simulación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Confundir el orden de los bits del vector: downto contra to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ENTREGABLE PARCIAL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Código, formas de onda de la simulación y tabla de verdad verificada. La práctica se cierra la próxima sesión.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN113 (Laboratorio de Sistemas Embebidos), esta sesión gira en torno a «Práctica 1 · Bloques combinacionales básicos». Según la guía del maestro, lo central es: Compuertas básicas y funciones booleanas de tres y cuatro variables.; Multiplexor 4 a 1 y 8 a 1.; Demultiplexor 1 a 4.; Decodificador 3 a 8 con habilitación.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 1 · Bloques combinacionales básicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir e implementar bloques combinacionales básicos usando compuertas lógicas, multiplexores y demultiplexores, con simulación e implementación en FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir el multiplexor 4 a 1 de tres maneras y comparar el reporte de recursos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los tres deben sintetizar prácticamente lo mismo. Si uno consume mucho más, casi siempre es porque generó lógica con prioridad donde no hacía falta, o porque se infirió un latch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asignar entradas a interruptores y salidas a LED, programar la tarjeta y verificar cada combinación físicamente. La comparación entre simulación e implementación es uno de los criterios de la rúbrica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Código, formas de onda de la simulación y tabla de verdad verificada. La práctica se cierra la próxima sesión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compuertas básicas y funciones booleanas de tres y cuatro variables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiplexor 4 a 1 y 8 a 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demultiplexor 1 a 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decodificador 3 a 8 con habilitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flujo de datos con with-select.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conductual con un proceso y case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructural, instanciando multiplexores 2 a 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular con todos los vectores posibles: con cuatro entradas son solo dieciséis casos, así que la prueba es exhaustiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparar contra la tabla de verdad con asserts, no a ojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olvidar el others en el case, lo que infiere un latch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dejar señales sin conectar; aparecen como 'U' en la simulación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundir el orden de los bits del vector: downto contra to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO DE LA PRÁCTICA» en la sesión «Práctica 1 · Bloques combinacionales básicos» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BLOQUES A DESCRIBIR HOY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BLOQUES A DESCRIBIR HOY» en la sesión «Práctica 1 · Bloques combinacionales básicos» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS TRES ESTILOS, OTRA VEZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LOS TRES ESTILOS, OTRA VEZ» en la sesión «Práctica 1 · Bloques combinacionales básicos» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ OBSERVAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ OBSERVAR» en la sesión «Práctica 1 · Bloques combinacionales básicos» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICACIÓN» en la sesión «Práctica 1 · Bloques combinacionales básicos» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «IMPLEMENTACIÓN» en la sesión «Práctica 1 · Bloques combinacionales básicos» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERRORES FRECUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ERRORES FRECUENTES» en la sesión «Práctica 1 · Bloques combinacionales básicos» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGABLE PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGABLE PARCIAL» en la sesión «Práctica 1 · Bloques combinacionales básicos» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Compuertas básicas y funciones booleanas de tres y cuatro variables.: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Multiplexor 4 a 1 y 8 a 1.: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Demultiplexor 1 a 4.: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Decodificador 3 a 8 con habilitación.: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Flujo de datos con with-select.: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Conductual con un proceso y case.: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estructural, instanciando multiplexores 2 a 1.: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Simular con todos los vectores posibles: con cuatro entradas son solo diecisé…: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Comparar contra la tabla de verdad con asserts, no a ojo.: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Olvidar el others en el case, lo que infiere un latch.: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Dejar señales sin conectar; aparecen como 'U' en la simulación.: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Confundir el orden de los bits del vector: downto contra to.: en el contexto de «Práctica 1 · Bloques combinacionales básicos» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Compuertas básicas y funciones booleanas de tres y cuatro variables.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Multiplexor 4 a 1 y 8 a 1.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Demultiplexor 1 a 4.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Decodificador 3 a 8 con habilitación.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Flujo de datos con with-select.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Conductual con un proceso y case.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estructural, instanciando multiplexores 2 a 1.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Simular con todos los vectores posibles: con cuatro entradas son solo dieciséis casos, así que la prueba es exhaustiva.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 1 · Bloques combinacionales básicos» con evaluaciones o tareas de Laboratorio de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...224 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 4 · 02/09/2026 — Práctica 1 · Bloques secuenciales y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completar la Práctica 1 con los bloques secuenciales: flip-flops, registros y contadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BLOQUES A DESCRIBIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flip-flop D con reinicio síncrono y con reinicio asíncrono.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flip-flop T y JK, derivados del D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de desplazamiento de 8 bits con carga paralela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contador ascendente y descendente con habilitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PATRÓN OBLIGATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo registro se infiere de una asignación dentro de un if de flanco. Conviene escribirlo siempre igual para no tener que pensarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">process(clk) begin if rising_edge(clk) then … end if; end process;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RELOJ Y REBOTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los interruptores mecánicos rebotan durante milisegundos. Si se conectan directo al reloj de un contador, este cuenta varias veces por pulsación. Hay que filtrar el rebote con un contador o un registro de desplazamiento antes de usar la señal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el problema que más desconcierta en la primera práctica física: el diseño está bien y el contador salta de tres en tres. No es el diseño, es el botón.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SINCRONIZADOR DE DOS ETAPAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda señal externa asíncrona debe pasar por dos flip-flops antes de usarse, para reducir la probabilidad de metaestabilidad. Es una regla que se aplica sin excepción en diseño con FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular el contador durante suficientes ciclos para ver el desbordamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar que el reset funcione en cualquier momento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comprobar en la tarjeta con el contador conectado a los LED.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte completo según la rúbrica y demostración del experimento funcionando ante el profesor. Recuerda que la entrega admite un retraso máximo de una semana con penalización, y después ya no es factible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN113 (Laboratorio de Sistemas Embebidos), esta sesión gira en torno a «Práctica 1 · Bloques secuenciales y entrega». Según la guía del maestro, lo central es: Flip-flop D con reinicio síncrono y con reinicio asíncrono.; Flip-flop T y JK, derivados del D.; Registro de desplazamiento de 8 bits con carga paralela.; Contador ascendente y descendente con habilitación.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 1 · Bloques secuenciales y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completar la Práctica 1 con los bloques secuenciales: flip-flops, registros y contadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo registro se infiere de una asignación dentro de un if de flanco. Conviene escribirlo siempre igual para no tener que pensarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los interruptores mecánicos rebotan durante milisegundos. Si se conectan directo al reloj de un contador, este cuenta varias veces por pulsación. Hay que filtrar el rebote con un contador o un registro de desplazamiento antes de usar la señal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el problema que más desconcierta en la primera práctica física: el diseño está bien y el contador salta de tres en tres. No es el diseño, es el botón.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda señal externa asíncrona debe pasar por dos flip-flops antes de usarse, para reducir la probabilidad de metaestabilidad. Es una regla que se aplica sin excepción en diseño con FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte completo según la rúbrica y demostración del experimento funcionando ante el profesor. Recuerda que la entrega admite un retraso máximo de una semana con penalización, y después ya no es factible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flip-flop D con reinicio síncrono y con reinicio asíncrono.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flip-flop T y JK, derivados del D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de desplazamiento de 8 bits con carga paralela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contador ascendente y descendente con habilitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">process(clk) begin if rising_edge(clk) then … end if; end process;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular el contador durante suficientes ciclos para ver el desbordamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar que el reset funcione en cualquier momento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comprobar en la tarjeta con el contador conectado a los LED.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BLOQUES A DESCRIBIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BLOQUES A DESCRIBIR» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PATRÓN OBLIGATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PATRÓN OBLIGATORIO» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RELOJ Y REBOTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RELOJ Y REBOTES» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SINCRONIZADOR DE DOS ETAPAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SINCRONIZADOR DE DOS ETAPAS» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICACIÓN» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGA DE LA PRÁCTICA 1» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Flip-flop D con reinicio síncrono y con reinicio asíncrono.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Flip-flop T y JK, derivados del D.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Registro de desplazamiento de 8 bits con carga paralela.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Contador ascendente y descendente con habilitación.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• process(clk) begin if rising_edge(clk) then … end if; end process;: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Simular el contador durante suficientes ciclos para ver el desbordamiento.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Verificar que el reset funcione en cualquier momento.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Comprobar en la tarjeta con el contador conectado a los LED.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...227 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Flip-flop D con reinicio síncrono y con reinicio asíncrono.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Flip-flop T y JK, derivados del D.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Registro de desplazamiento de 8 bits con carga paralela.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Contador ascendente y descendente con habilitación.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «process(clk) begin if rising_edge(clk) then … end if; end process;» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Simular el contador durante suficientes ciclos para ver el desbordamiento.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Verificar que el reset funcione en cualquier momento.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Comprobar en la tarjeta con el contador conectado a los LED.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 1 · Bloques secuenciales y entrega» con evaluaciones o tareas de Laboratorio de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 5 · 09/09/2026 — Práctica 2 · Sumadores</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir e implementar sumadores, multiplicadores o decodificadores, con simulación e implementación. Hoy se atacan los sumadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSTRUCCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Semisumador: S = A xor B, C = A and B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Sumador completo, a partir de dos semisumadores y una OR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Sumador de 4 bits de acarreo serie, encadenando sumadores completos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Extensión a 8 bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESCRIPCIÓN ESTRUCTURAL CONTRA CONDUCTUAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructural: instanciar los sumadores completos y conectar los acarreos con una señal interna. Es explícito y didáctico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conductual: escribir simplemente suma &lt;= a + b con numeric_std. Es lo que se usa en la práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sintetizar ambos y comparar. En FPGA la versión conductual suele ser igual o mejor, porque la herramienta usa la cadena de acarreo dedicada del dispositivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BIBLIOTECAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar ieee.numeric_std con signed y unsigned. La biblioteca std_logic_arith no es estándar y produce incompatibilidades; conviene no usarla aunque aparezca en ejemplos viejos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARITMÉTICA CON SIGNO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complemento a dos: la resta es sumar el complemento más uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desbordamiento sin signo: se detecta con el acarreo de salida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desbordamiento con signo: ocurre cuando los acarreos de entrada y salida del bit más significativo difieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar los vectores de prueba con Python o MATLAB, incluyendo los casos frontera: máximo más uno, mínimo menos uno, y sumas que producen desbordamiento en ambos sentidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEDICIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anotar del reporte de Quartus: elementos lógicos usados, registros y frecuencia máxima. Esos números son las mediciones experimentales que pide la rúbrica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No hay clase el 16 de septiembre por el Día de la Independencia. La práctica continúa el 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MULTIPLEXADO</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN113 (Laboratorio de Sistemas Embebidos), esta sesión gira en torno a «Práctica 2 · Sumadores». Según la guía del maestro, lo central es: Estructural: instanciar los sumadores completos y conectar los acarreos con una señal interna. Es explícito y didáctico.; Conductual: escribir simplemente suma &lt;= a + b con numeric_std. Es lo que se usa en la práctica.; Complemento a dos: la resta es sumar el complemento más uno.; Desbordamiento sin signo: se detecta con el acarreo de salida.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 2 · Sumadores</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir e implementar sumadores, multiplicadores o decodificadores, con simulación e implementación. Hoy se atacan los sumadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sintetizar ambos y comparar. En FPGA la versión conductual suele ser igual o mejor, porque la herramienta usa la cadena de acarreo dedicada del dispositivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar ieee.numeric_std con signed y unsigned. La biblioteca std_logic_arith no es estándar y produce incompatibilidades; conviene no usarla aunque aparezca en ejemplos viejos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar los vectores de prueba con Python o MATLAB, incluyendo los casos frontera: máximo más uno, mínimo menos uno, y sumas que producen desbordamiento en ambos sentidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anotar del reporte de Quartus: elementos lógicos usados, registros y frecuencia máxima. Esos números son las mediciones experimentales que pide la rúbrica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No hay clase el 16 de septiembre por el Día de la Independencia. La práctica continúa el 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructural: instanciar los sumadores completos y conectar los acarreos con una señal interna. Es explícito y didáctico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conductual: escribir simplemente suma &lt;= a + b con numeric_std. Es lo que se usa en la práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complemento a dos: la resta es sumar el complemento más uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desbordamiento sin signo: se detecta con el acarreo de salida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desbordamiento con signo: ocurre cuando los acarreos de entrada y salida del bit más significativo difieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Semisumador: S = A xor B, C = A and B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Sumador completo, a partir de dos semisumadores y una OR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Sumador de 4 bits de acarreo serie, encadenando sumadores completos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Extensión a 8 bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO DE LA PRÁCTICA» en la sesión «Práctica 2 · Sumadores» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir e implementar sumadores, multiplicadores o decodificadores, con simulación e implementación. Hoy se atacan los sumadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSTRUCCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONSTRUCCIÓN» en la sesión «Práctica 2 · Sumadores» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Contador divisor para generar la base de tiempo del barrido.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Semisumador: S = A xor B, C = A and B.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Selección del dígito activo a partir de ese contador.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Sumador completo, a partir de dos semisumadores y una OR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Multiplexor que elige el valor BCD del dígito activo.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Sumador de 4 bits de acarreo serie, encadenando sumadores completos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Activación del ánodo o cátodo correspondiente.</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Extensión a 8 bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESCRIPCIÓN ESTRUCTURAL CONTRA CONDUCTUAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DESCRIPCIÓN ESTRUCTURAL CONTRA CONDUCTUAL» en la sesión «Práctica 2 · Sumadores» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructural: instanciar los sumadores completos y conectar los acarreos con una señal interna. Es explícito y didáctico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conductual: escribir simplemente suma &lt;= a + b con numeric_std. Es lo que se usa en la práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sintetizar ambos y comparar. En FPGA la versión conductual suele ser igual o mejor, porque la herramienta usa la cadena de acarreo dedicada del dispositivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BIBLIOTECAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BIBLIOTECAS» en la sesión «Práctica 2 · Sumadores» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar ieee.numeric_std con signed y unsigned. La biblioteca std_logic_arith no es estándar y produce incompatibilidades; conviene no usarla aunque aparezca en ejemplos viejos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARITMÉTICA CON SIGNO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ARITMÉTICA CON SIGNO» en la sesión «Práctica 2 · Sumadores» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complemento a dos: la resta es sumar el complemento más uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desbordamiento sin signo: se detecta con el acarreo de salida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desbordamiento con signo: ocurre cuando los acarreos de entrada y salida del bit más significativo difieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICACIÓN» en la sesión «Práctica 2 · Sumadores» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar los vectores de prueba con Python o MATLAB, incluyendo los casos frontera: máximo más uno, mínimo menos uno, y sumas que producen desbordamiento en ambos sentidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEDICIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MEDICIÓN» en la sesión «Práctica 2 · Sumadores» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anotar del reporte de Quartus: elementos lógicos usados, registros y frecuencia máxima. Esos números son las mediciones experimentales que pide la rúbrica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA LA PRÓXIMA SESIÓN» en la sesión «Práctica 2 · Sumadores» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No hay clase el 16 de septiembre por el Día de la Independencia. La práctica continúa el 23 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estructural: instanciar los sumadores completos y conectar los acarreos con u…: en el contexto de «Práctica 2 · Sumadores» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Conductual: escribir simplemente suma &lt;= a + b con numeric_std. Es lo que se …: en el contexto de «Práctica 2 · Sumadores» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Complemento a dos: la resta es sumar el complemento más uno.: en el contexto de «Práctica 2 · Sumadores» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Desbordamiento sin signo: se detecta con el acarreo de salida.: en el contexto de «Práctica 2 · Sumadores» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Desbordamiento con signo: ocurre cuando los acarreos de entrada y salida del …: en el contexto de «Práctica 2 · Sumadores» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Semisumador: S = A xor B, C = A and B.: en el contexto de «Práctica 2 · Sumadores» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Sumador completo, a partir de dos semisumadores y una OR.: en el contexto de «Práctica 2 · Sumadores» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Sumador de 4 bits de acarreo serie, encadenando sumadores completos.: en el contexto de «Práctica 2 · Sumadores» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Extensión a 8 bits.: en el contexto de «Práctica 2 · Sumadores» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estructural: instanciar los sumadores completos y conectar los acarreos con una señal interna. Es explícito y didáctico.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Conductual: escribir simplemente suma &lt;= a + b con numeric_std. Es lo que se usa en la práctica.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Complemento a dos: la resta es sumar el complemento más uno.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Desbordamiento sin signo: se detecta con el acarreo de salida.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Desbordamiento con signo: ocurre cuando los acarreos de entrada y salida del bit más significativo difieren.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Semisumador: S = A xor B, C = A and B.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Sumador completo, a partir de dos semisumadores y una OR.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Sumador de 4 bits de acarreo serie, encadenando sumadores completos.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 2 · Sumadores» con evaluaciones o tareas de Laboratorio de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 7 · 30/09/2026 — Práctica 3 · Algoritmos de multiplicación</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 6 · 23/09/2026 — Práctica 2 · Decodificadores y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Por cada bit del multiplicador que vale 1 se suma el multiplicando desplazado. Se implementa hoy en versión secuencial.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completar la Práctica 2 con el decodificador BCD a siete segmentos y el multiplexado de displays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECODIFICADOR BCD A SIETE SEGMENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar primero si el display de la tarjeta es de ánodo o de cátodo común.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir con un case y una constante de siete bits por dígito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cubrir del 10 al 15 con others, para no inferir latch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MULTIPLEXADO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Registros para multiplicando, multiplicador y acumulador.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Contador divisor para generar la base de tiempo del barrido.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Máquina de estados que controla las n iteraciones.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Selección del dígito activo a partir de ese contador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. En cada iteración: si el bit menos significativo del multiplicador es 1, sumar; luego desplazar ambos.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Multiplexor que elige el valor BCD del dígito activo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Señal de listo cuando termina.</w:t>
-[...108 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Activación del ánodo o cátodo correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA FRECUENCIA DEL BARRIDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el refresco por dígito baja de unos 60 Hz se ve parpadeo; si sube demasiado, el brillo cae porque cada dígito enciende menos tiempo. Conviene probar varias frecuencias y anotar el resultado observado: eso es medición experimental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA REGLA DEL RELOJ ÚNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No generar un reloj derivado con lógica y usarlo para alimentar registros. Se usa una señal de habilitación producida por el contador y se conserva un solo reloj en todo el diseño. Violarlo hace imposible el análisis de tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONVERSIÓN BINARIO A BCD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el dato es binario, convertirlo con doble dabble: desplazar y sumar 3 a cada nibble que exceda 4. Es sintetizable y no requiere división.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte completo y demostración funcionando. En el reporte, la comparación teórico-práctica debe contrastar los resultados de simulación con los del hardware, que es donde se otorga el mayor puntaje de la rúbrica junto con las mediciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN113 (Laboratorio de Sistemas Embebidos), esta sesión gira en torno a «Práctica 2 · Decodificadores y entrega». Según la guía del maestro, lo central es: Verificar primero si el display de la tarjeta es de ánodo o de cátodo común.; Describir con un case y una constante de siete bits por dígito.; Cubrir del 10 al 15 con others, para no inferir latch.; 1. Contador divisor para generar la base de tiempo del barrido.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 2 · Decodificadores y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completar la Práctica 2 con el decodificador BCD a siete segmentos y el multiplexado de displays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el refresco por dígito baja de unos 60 Hz se ve parpadeo; si sube demasiado, el brillo cae porque cada dígito enciende menos tiempo. Conviene probar varias frecuencias y anotar el resultado observado: eso es medición experimental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No generar un reloj derivado con lógica y usarlo para alimentar registros. Se usa una señal de habilitación producida por el contador y se conserva un solo reloj en todo el diseño. Violarlo hace imposible el análisis de tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el dato es binario, convertirlo con doble dabble: desplazar y sumar 3 a cada nibble que exceda 4. Es sintetizable y no requiere división.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte completo y demostración funcionando. En el reporte, la comparación teórico-práctica debe contrastar los resultados de simulación con los del hardware, que es donde se otorga el mayor puntaje de la rúbrica junto con las mediciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar primero si el display de la tarjeta es de ánodo o de cátodo común.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir con un case y una constante de siete bits por dígito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cubrir del 10 al 15 con others, para no inferir latch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Contador divisor para generar la base de tiempo del barrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Selección del dígito activo a partir de ese contador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Multiplexor que elige el valor BCD del dígito activo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Activación del ánodo o cátodo correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Práctica 2 · Decodificadores y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completar la Práctica 2 con el decodificador BCD a siete segmentos y el multiplexado de displays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECODIFICADOR BCD A SIETE SEGMENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DECODIFICADOR BCD A SIETE SEGMENTOS» en la sesión «Práctica 2 · Decodificadores y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar primero si el display de la tarjeta es de ánodo o de cátodo común.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir con un case y una constante de siete bits por dígito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cubrir del 10 al 15 con others, para no inferir latch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MULTIPLEXADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MULTIPLEXADO» en la sesión «Práctica 2 · Decodificadores y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Contador divisor para generar la base de tiempo del barrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Selección del dígito activo a partir de ese contador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Multiplexor que elige el valor BCD del dígito activo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Activación del ánodo o cátodo correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA FRECUENCIA DEL BARRIDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA FRECUENCIA DEL BARRIDO» en la sesión «Práctica 2 · Decodificadores y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el refresco por dígito baja de unos 60 Hz se ve parpadeo; si sube demasiado, el brillo cae porque cada dígito enciende menos tiempo. Conviene probar varias frecuencias y anotar el resultado observado: eso es medición experimental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA REGLA DEL RELOJ ÚNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA REGLA DEL RELOJ ÚNICO» en la sesión «Práctica 2 · Decodificadores y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No generar un reloj derivado con lógica y usarlo para alimentar registros. Se usa una señal de habilitación producida por el contador y se conserva un solo reloj en todo el diseño. Violarlo hace imposible el análisis de tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONVERSIÓN BINARIO A BCD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONVERSIÓN BINARIO A BCD» en la sesión «Práctica 2 · Decodificadores y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el dato es binario, convertirlo con doble dabble: desplazar y sumar 3 a cada nibble que exceda 4. Es sintetizable y no requiere división.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGA DE LA PRÁCTICA 2» en la sesión «Práctica 2 · Decodificadores y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte completo y demostración funcionando. En el reporte, la comparación teórico-práctica debe contrastar los resultados de simulación con los del hardware, que es donde se otorga el mayor puntaje de la rúbrica junto con las mediciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Verificar primero si el display de la tarjeta es de ánodo o de cátodo común.: en el contexto de «Práctica 2 · Decodificadores y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Describir con un case y una constante de siete bits por dígito.: en el contexto de «Práctica 2 · Decodificadores y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cubrir del 10 al 15 con others, para no inferir latch.: en el contexto de «Práctica 2 · Decodificadores y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Contador divisor para generar la base de tiempo del barrido.: en el contexto de «Práctica 2 · Decodificadores y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Selección del dígito activo a partir de ese contador.: en el contexto de «Práctica 2 · Decodificadores y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Multiplexor que elige el valor BCD del dígito activo.: en el contexto de «Práctica 2 · Decodificadores y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Activación del ánodo o cátodo correspondiente.: en el contexto de «Práctica 2 · Decodificadores y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Verificar primero si el display de la tarjeta es de ánodo o de cátodo común.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Describir con un case y una constante de siete bits por dígito.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cubrir del 10 al 15 con others, para no inferir latch.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Contador divisor para generar la base de tiempo del barrido.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Selección del dígito activo a partir de ese contador.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Multiplexor que elige el valor BCD del dígito activo.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Activación del ánodo o cátodo correspondiente.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 2 · Decodificadores y entrega» con evaluaciones o tareas de Laboratorio de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...212 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 7 · 30/09/2026 — Práctica 3 · Algoritmos de multiplicación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir e implementar algoritmos optimizados de multiplicación y división, con simulación e implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MULTIPLICACIÓN POR SUMAS Y DESPLAZAMIENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por cada bit del multiplicador que vale 1 se suma el multiplicando desplazado. Se implementa hoy en versión secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Registros para multiplicando, multiplicador y acumulador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Máquina de estados que controla las n iteraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. En cada iteración: si el bit menos significativo del multiplicador es 1, sumar; luego desplazar ambos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Señal de listo cuando termina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERSIÓN COMBINACIONAL EN ARREGLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir también la versión de un solo ciclo con productos parciales sumados en árbol, y comparar contra la secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secuencial: pocos recursos, n ciclos de latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo: muchos recursos, un ciclo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anotar los números de ambas: es el intercambio área contra tiempo hecho medición, y es exactamente lo que la rúbrica pide en comparación teórico-práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INTERFAZ DE CONTROL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un bloque secuencial necesita protocolo: una señal de inicio para arrancar, una de listo para avisar, y datos válidos solo cuando listo está activa. Definirlo bien desde el principio evita la mayoría de los errores de integración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar con Python todos los productos de 8 por 8 bits y compararlos automáticamente contra la simulación. Son 65 536 casos: es una prueba exhaustiva y corre en segundos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continúa la Práctica 3 con el algoritmo de Booth y la división.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN113 (Laboratorio de Sistemas Embebidos), esta sesión gira en torno a «Práctica 3 · Algoritmos de multiplicación». Según la guía del maestro, lo central es: Secuencial: pocos recursos, n ciclos de latencia.; Arreglo: muchos recursos, un ciclo.; 1. Registros para multiplicando, multiplicador y acumulador.; 2. Máquina de estados que controla las n iteraciones.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 3 · Algoritmos de multiplicación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir e implementar algoritmos optimizados de multiplicación y división, con simulación e implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por cada bit del multiplicador que vale 1 se suma el multiplicando desplazado. Se implementa hoy en versión secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir también la versión de un solo ciclo con productos parciales sumados en árbol, y comparar contra la secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anotar los números de ambas: es el intercambio área contra tiempo hecho medición, y es exactamente lo que la rúbrica pide en comparación teórico-práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un bloque secuencial necesita protocolo: una señal de inicio para arrancar, una de listo para avisar, y datos válidos solo cuando listo está activa. Definirlo bien desde el principio evita la mayoría de los errores de integración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar con Python todos los productos de 8 por 8 bits y compararlos automáticamente contra la simulación. Son 65 536 casos: es una prueba exhaustiva y corre en segundos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continúa la Práctica 3 con el algoritmo de Booth y la división.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secuencial: pocos recursos, n ciclos de latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo: muchos recursos, un ciclo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Registros para multiplicando, multiplicador y acumulador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Máquina de estados que controla las n iteraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. En cada iteración: si el bit menos significativo del multiplicador es 1, sumar; luego desplazar ambos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Señal de listo cuando termina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO DE LA PRÁCTICA» en la sesión «Práctica 3 · Algoritmos de multiplicación» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir e implementar algoritmos optimizados de multiplicación y división, con simulación e implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MULTIPLICACIÓN POR SUMAS Y DESPLAZAMIENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MULTIPLICACIÓN POR SUMAS Y DESPLAZAMIENTOS» en la sesión «Práctica 3 · Algoritmos de multiplicación» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por cada bit del multiplicador que vale 1 se suma el multiplicando desplazado. Se implementa hoy en versión secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Registros para multiplicando, multiplicador y acumulador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Máquina de estados que controla las n iteraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. En cada iteración: si el bit menos significativo del multiplicador es 1, sumar; luego desplazar ambos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Señal de listo cuando termina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERSIÓN COMBINACIONAL EN ARREGLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERSIÓN COMBINACIONAL EN ARREGLO» en la sesión «Práctica 3 · Algoritmos de multiplicación» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir también la versión de un solo ciclo con productos parciales sumados en árbol, y comparar contra la secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secuencial: pocos recursos, n ciclos de latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo: muchos recursos, un ciclo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anotar los números de ambas: es el intercambio área contra tiempo hecho medición, y es exactamente lo que la rúbrica pide en comparación teórico-práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INTERFAZ DE CONTROL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «INTERFAZ DE CONTROL» en la sesión «Práctica 3 · Algoritmos de multiplicación» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un bloque secuencial necesita protocolo: una señal de inicio para arrancar, una de listo para avisar, y datos válidos solo cuando listo está activa. Definirlo bien desde el principio evita la mayoría de los errores de integración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICACIÓN» en la sesión «Práctica 3 · Algoritmos de multiplicación» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generar con Python todos los productos de 8 por 8 bits y compararlos automáticamente contra la simulación. Son 65 536 casos: es una prueba exhaustiva y corre en segundos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA LA PRÓXIMA SESIÓN» en la sesión «Práctica 3 · Algoritmos de multiplicación» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continúa la Práctica 3 con el algoritmo de Booth y la división.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Secuencial: pocos recursos, n ciclos de latencia.: en el contexto de «Práctica 3 · Algoritmos de multiplicación» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Arreglo: muchos recursos, un ciclo.: en el contexto de «Práctica 3 · Algoritmos de multiplicación» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Registros para multiplicando, multiplicador y acumulador.: en el contexto de «Práctica 3 · Algoritmos de multiplicación» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Máquina de estados que controla las n iteraciones.: en el contexto de «Práctica 3 · Algoritmos de multiplicación» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. En cada iteración: si el bit menos significativo del multiplicador es 1, s…: en el contexto de «Práctica 3 · Algoritmos de multiplicación» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Señal de listo cuando termina.: en el contexto de «Práctica 3 · Algoritmos de multiplicación» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...244 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Secuencial: pocos recursos, n ciclos de latencia.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Arreglo: muchos recursos, un ciclo.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Registros para multiplicando, multiplicador y acumulador.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Máquina de estados que controla las n iteraciones.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. En cada iteración: si el bit menos significativo del multiplicador es 1, sumar; luego desplazar ambos.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Señal de listo cuando termina.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 3 · Algoritmos de multiplicación» con evaluaciones o tareas de Laboratorio de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 8 · 07/10/2026 — Práctica 3 · Booth, división y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALGORITMO DE BOOTH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reduce el número de operaciones aprovechando las cadenas de unos: en vez de sumar por cada uno, resta al inicio de la cadena y suma al final. Además maneja números con signo sin casos especiales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se examinan pares de bits solapados, agregando un bit implícito en 0 a la derecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par 01: sumar el multiplicando. Par 10: restar. Pares 00 y 11: solo desplazar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El desplazamiento es aritmético, conservando el signo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BOOTH RADIX-4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examina tercias de bits y reduce las iteraciones a la mitad, a costa de necesitar también el doble del multiplicando. Es lo que se usa en multiplicadores reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIVISIÓN RESTAURADORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Desplazar el residuo e introducir el siguiente bit del dividendo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Restar el divisor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Si el resultado es negativo, restaurar sumando el divisor y poner 0 en el cociente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Si es positivo o cero, poner 1 en el cociente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIVISIÓN NO RESTAURADORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evita el paso de restauración: si el residuo quedó negativo, en la siguiente iteración se suma en lugar de restar. Ahorra un ciclo por iteración cuando el residuo es negativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIVISIÓN ENTRE CERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que decidir y documentar qué hace el circuito. En hardware no hay excepciones: o se genera una bandera de error o el resultado queda indefinido. Dejarlo sin definir es un defecto de diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparar contra Python para todos los pares de operandos, incluyendo negativos en Booth y el caso divisor cero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con la comparación de los tres algoritmos —sumas y desplazamientos, Booth, y división— en recursos, latencia y frecuencia máxima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las prácticas 3, 4 y 5 pueden recibir hasta un punto adicional si el equipo demuestra desempeño, comprensión e innovación sobresalientes en el tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...205 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN113 (Laboratorio de Sistemas Embebidos), esta sesión gira en torno a «Práctica 3 · Booth, división y entrega». Según la guía del maestro, lo central es: Se examinan pares de bits solapados, agregando un bit implícito en 0 a la derecha.; Par 01: sumar el multiplicando. Par 10: restar. Pares 00 y 11: solo desplazar.; El desplazamiento es aritmético, conservando el signo.; 1. Desplazar el residuo e introducir el siguiente bit del dividendo.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 3 · Booth, división y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reduce el número de operaciones aprovechando las cadenas de unos: en vez de sumar por cada uno, resta al inicio de la cadena y suma al final. Además maneja números con signo sin casos especiales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examina tercias de bits y reduce las iteraciones a la mitad, a costa de necesitar también el doble del multiplicando. Es lo que se usa en multiplicadores reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evita el paso de restauración: si el residuo quedó negativo, en la siguiente iteración se suma en lugar de restar. Ahorra un ciclo por iteración cuando el residuo es negativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que decidir y documentar qué hace el circuito. En hardware no hay excepciones: o se genera una bandera de error o el resultado queda indefinido. Dejarlo sin definir es un defecto de diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparar contra Python para todos los pares de operandos, incluyendo negativos en Booth y el caso divisor cero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con la comparación de los tres algoritmos —sumas y desplazamientos, Booth, y división— en recursos, latencia y frecuencia máxima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las prácticas 3, 4 y 5 pueden recibir hasta un punto adicional si el equipo demuestra desempeño, comprensión e innovación sobresalientes en el tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se examinan pares de bits solapados, agregando un bit implícito en 0 a la derecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par 01: sumar el multiplicando. Par 10: restar. Pares 00 y 11: solo desplazar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El desplazamiento es aritmético, conservando el signo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Desplazar el residuo e introducir el siguiente bit del dividendo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Restar el divisor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Si el resultado es negativo, restaurar sumando el divisor y poner 0 en el cociente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Si es positivo o cero, poner 1 en el cociente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALGORITMO DE BOOTH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ALGORITMO DE BOOTH» en la sesión «Práctica 3 · Booth, división y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reduce el número de operaciones aprovechando las cadenas de unos: en vez de sumar por cada uno, resta al inicio de la cadena y suma al final. Además maneja números con signo sin casos especiales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se examinan pares de bits solapados, agregando un bit implícito en 0 a la derecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par 01: sumar el multiplicando. Par 10: restar. Pares 00 y 11: solo desplazar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El desplazamiento es aritmético, conservando el signo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BOOTH RADIX-4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BOOTH RADIX-4» en la sesión «Práctica 3 · Booth, división y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examina tercias de bits y reduce las iteraciones a la mitad, a costa de necesitar también el doble del multiplicando. Es lo que se usa en multiplicadores reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIVISIÓN RESTAURADORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DIVISIÓN RESTAURADORA» en la sesión «Práctica 3 · Booth, división y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Desplazar el residuo e introducir el siguiente bit del dividendo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Restar el divisor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Si el resultado es negativo, restaurar sumando el divisor y poner 0 en el cociente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Si es positivo o cero, poner 1 en el cociente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIVISIÓN NO RESTAURADORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DIVISIÓN NO RESTAURADORA» en la sesión «Práctica 3 · Booth, división y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evita el paso de restauración: si el residuo quedó negativo, en la siguiente iteración se suma en lugar de restar. Ahorra un ciclo por iteración cuando el residuo es negativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIVISIÓN ENTRE CERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DIVISIÓN ENTRE CERO» en la sesión «Práctica 3 · Booth, división y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que decidir y documentar qué hace el circuito. En hardware no hay excepciones: o se genera una bandera de error o el resultado queda indefinido. Dejarlo sin definir es un defecto de diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICACIÓN» en la sesión «Práctica 3 · Booth, división y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparar contra Python para todos los pares de operandos, incluyendo negativos en Booth y el caso divisor cero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGA DE LA PRÁCTICA 3» en la sesión «Práctica 3 · Booth, división y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con la comparación de los tres algoritmos —sumas y desplazamientos, Booth, y división— en recursos, latencia y frecuencia máxima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «NOTA» en la sesión «Práctica 3 · Booth, división y entrega» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las prácticas 3, 4 y 5 pueden recibir hasta un punto adicional si el equipo demuestra desempeño, comprensión e innovación sobresalientes en el tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Se examinan pares de bits solapados, agregando un bit implícito en 0 a la der…: en el contexto de «Práctica 3 · Booth, división y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Par 01: sumar el multiplicando. Par 10: restar. Pares 00 y 11: solo desplazar.: en el contexto de «Práctica 3 · Booth, división y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• El desplazamiento es aritmético, conservando el signo.: en el contexto de «Práctica 3 · Booth, división y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Desplazar el residuo e introducir el siguiente bit del dividendo.: en el contexto de «Práctica 3 · Booth, división y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Restar el divisor.: en el contexto de «Práctica 3 · Booth, división y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Si el resultado es negativo, restaurar sumando el divisor y poner 0 en el …: en el contexto de «Práctica 3 · Booth, división y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Si es positivo o cero, poner 1 en el cociente.: en el contexto de «Práctica 3 · Booth, división y entrega» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Se examinan pares de bits solapados, agregando un bit implícito en 0 a la derecha.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Par 01: sumar el multiplicando. Par 10: restar. Pares 00 y 11: solo desplazar.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «El desplazamiento es aritmético, conservando el signo.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Desplazar el residuo e introducir el siguiente bit del dividendo.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Restar el divisor.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Si el resultado es negativo, restaurar sumando el divisor y poner 0 en el cociente.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Si es positivo o cero, poner 1 en el cociente.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 3 · Booth, división y entrega» con evaluaciones o tareas de Laboratorio de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 11 · 28/10/2026 — Práctica 5 · Sistemas reconfigurables: CORDIC</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 9 · 14/10/2026 — Práctica 4 · Máquina de estados Moore</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...155 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir e implementar máquinas de estados Mealy y Moore, con simulación e implementación. Hoy se construye la versión Moore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA PROPUESTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un detector de secuencia con salida, o un controlador de semáforo con temporización. Ambos exigen recordar historia y producir salidas dependientes del estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDIMIENTO DE DISEÑO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Listar entradas, salidas y qué debe recordarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Dibujar el diagrama de estados a mano, antes de escribir código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Verificar que cada estado tenga transición definida para toda combinación de entradas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Asignar la salida de cada estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Escribir la tabla de estados y solo entonces codificar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PATRÓN DE TRES PROCESOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de estado: síncrono, con reset. Solo hace estado_actual &lt;= estado_siguiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siguiente estado: combinacional, con case sobre el estado actual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salidas: función únicamente del estado actual, por ser Moore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIPO ENUMERADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declarar type estado is (INICIO, S1, S10, S101, …). Los nombres deben describir qué se lleva reconocido, no ser E0, E1, E2: cuando la máquina falla, el nombre del estado es la primera pista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CODIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar las tres codificaciones —binaria, Gray y one-hot— desde las opciones de síntesis de Quartus y anotar recursos y frecuencia de cada una. En FPGA one-hot suele ganar en velocidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VERIFICACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular la secuencia objetivo y verificar que la salida se active.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular secuencias parecidas que no deben activarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar secuencias solapadas: tras detectar 1011, la siguiente entrada debe poder reiniciar parcialmente el reconocimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La versión Mealy del mismo problema, para comparar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN113 (Laboratorio de Sistemas Embebidos), esta sesión gira en torno a «Práctica 4 · Máquina de estados Moore». Según la guía del maestro, lo central es: Registro de estado: síncrono, con reset. Solo hace estado_actual &lt;= estado_siguiente.; Siguiente estado: combinacional, con case sobre el estado actual.; Salidas: función únicamente del estado actual, por ser Moore.; Simular la secuencia objetivo y verificar que la salida se active.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 4 · Máquina de estados Moore</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir e implementar máquinas de estados Mealy y Moore, con simulación e implementación. Hoy se construye la versión Moore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un detector de secuencia con salida, o un controlador de semáforo con temporización. Ambos exigen recordar historia y producir salidas dependientes del estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declarar type estado is (INICIO, S1, S10, S101, …). Los nombres deben describir qué se lleva reconocido, no ser E0, E1, E2: cuando la máquina falla, el nombre del estado es la primera pista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar las tres codificaciones —binaria, Gray y one-hot— desde las opciones de síntesis de Quartus y anotar recursos y frecuencia de cada una. En FPGA one-hot suele ganar en velocidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La versión Mealy del mismo problema, para comparar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de estado: síncrono, con reset. Solo hace estado_actual &lt;= estado_siguiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siguiente estado: combinacional, con case sobre el estado actual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salidas: función únicamente del estado actual, por ser Moore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular la secuencia objetivo y verificar que la salida se active.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular secuencias parecidas que no deben activarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar secuencias solapadas: tras detectar 1011, la siguiente entrada debe poder reiniciar parcialmente el reconocimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Listar entradas, salidas y qué debe recordarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Dibujar el diagrama de estados a mano, antes de escribir código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Verificar que cada estado tenga transición definida para toda combinación de entradas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Asignar la salida de cada estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Escribir la tabla de estados y solo entonces codificar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO DE LA PRÁCTICA» en la sesión «Práctica 4 · Máquina de estados Moore» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir e implementar máquinas de estados Mealy y Moore, con simulación e implementación. Hoy se construye la versión Moore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA PROPUESTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PROBLEMA PROPUESTO» en la sesión «Práctica 4 · Máquina de estados Moore» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un detector de secuencia con salida, o un controlador de semáforo con temporización. Ambos exigen recordar historia y producir salidas dependientes del estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDIMIENTO DE DISEÑO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PROCEDIMIENTO DE DISEÑO» en la sesión «Práctica 4 · Máquina de estados Moore» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Listar entradas, salidas y qué debe recordarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Dibujar el diagrama de estados a mano, antes de escribir código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Verificar que cada estado tenga transición definida para toda combinación de entradas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Asignar la salida de cada estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Escribir la tabla de estados y solo entonces codificar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PATRÓN DE TRES PROCESOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PATRÓN DE TRES PROCESOS» en la sesión «Práctica 4 · Máquina de estados Moore» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de estado: síncrono, con reset. Solo hace estado_actual &lt;= estado_siguiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siguiente estado: combinacional, con case sobre el estado actual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salidas: función únicamente del estado actual, por ser Moore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIPO ENUMERADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TIPO ENUMERADO» en la sesión «Práctica 4 · Máquina de estados Moore» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declarar type estado is (INICIO, S1, S10, S101, …). Los nombres deben describir qué se lleva reconocido, no ser E0, E1, E2: cuando la máquina falla, el nombre del estado es la primera pista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CODIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CODIFICACIÓN» en la sesión «Práctica 4 · Máquina de estados Moore» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar las tres codificaciones —binaria, Gray y one-hot— desde las opciones de síntesis de Quartus y anotar recursos y frecuencia de cada una. En FPGA one-hot suele ganar en velocidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICACIÓN» en la sesión «Práctica 4 · Máquina de estados Moore» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular la secuencia objetivo y verificar que la salida se active.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular secuencias parecidas que no deben activarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar secuencias solapadas: tras detectar 1011, la siguiente entrada debe poder reiniciar parcialmente el reconocimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA LA PRÓXIMA SESIÓN» en la sesión «Práctica 4 · Máquina de estados Moore» de Laboratorio de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La versión Mealy del mismo problema, para comparar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Registro de estado: síncrono, con reset. Solo hace estado_actual &lt;= estado_si…: en el contexto de «Práctica 4 · Máquina de estados Moore» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Siguiente estado: combinacional, con case sobre el estado actual.: en el contexto de «Práctica 4 · Máquina de estados Moore» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Salidas: función únicamente del estado actual, por ser Moore.: en el contexto de «Práctica 4 · Máquina de estados Moore» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Simular la secuencia objetivo y verificar que la salida se active.: en el contexto de «Práctica 4 · Máquina de estados Moore» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Simular secuencias parecidas que no deben activarla.: en el contexto de «Práctica 4 · Máquina de estados Moore» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Probar secuencias solapadas: tras detectar 1011, la siguiente entrada debe po…: en el contexto de «Práctica 4 · Máquina de estados Moore» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Listar entradas, salidas y qué debe recordarse.: en el contexto de «Práctica 4 · Máquina de estados Moore» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Dibujar el diagrama de estados a mano, antes de escribir código.: en el contexto de «Práctica 4 · Máquina de estados Moore» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Verificar que cada estado tenga transición definida para toda combinación …: en el contexto de «Práctica 4 · Máquina de estados Moore» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Asignar la salida de cada estado.: en el contexto de «Práctica 4 · Máquina de estados Moore» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Escribir la tabla de estados y solo entonces codificar.: en el contexto de «Práctica 4 · Máquina de estados Moore» (CN113), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Registro de estado: síncrono, con reset. Solo hace estado_actual &lt;= estado_siguiente.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Siguiente estado: combinacional, con case sobre el estado actual.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Salidas: función únicamente del estado actual, por ser Moore.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Simular la secuencia objetivo y verificar que la salida se active.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Simular secuencias parecidas que no deben activarla.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Probar secuencias solapadas: tras detectar 1011, la siguiente entrada debe poder reiniciar parcialmente el reconocimiento.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Listar entradas, salidas y qué debe recordarse.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Dibujar el diagrama de estados a mano, antes de escribir código.» y por qué importa en CN113?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 4 · Máquina de estados Moore» con evaluaciones o tareas de Laboratorio de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...221 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 10 · 21/10/2026 — Práctica 4 · Máquina de estados Mealy, comparación y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la versión Mealy del mismo problema y comparar ambas cuantitativamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DIFERENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En Moore la salida se escribe en el proceso de salidas, en función del estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En Mealy la salida se escribe en las transiciones, en función del estado y de la entrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La consecuencia es que Mealy responde un ciclo antes y suele necesitar menos estados, pero su salida puede tener glitches porque depende directamente de una entrada asíncrona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEALY CON SALIDA REGISTRADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasar la salida por un flip-flop elimina los glitches y conserva la ventaja de menos estados, a costa del ciclo que se había ganado. Es la solución que se usa cuando la salida controla algo crítico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPARACIÓN A DOCUMENTAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de estados de cada versión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recursos: elementos lógicos y registros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frecuencia máxima reportada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Latencia en ciclos desde la entrada hasta la salida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presencia de glitches observada en la simulación de tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTADOS ILEGALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con one-hot existen combinaciones no alcanzables. Incluir un others que regrese a un estado seguro, y documentar la decisión en el reporte. En un sistema embebido real esa protección es lo que evita que un evento externo deje el equipo colgado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN EN HARDWARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar con interruptores como entrada y LED como salida. Los rebotes del interruptor van a alimentar la máquina con transiciones espurias: hay que filtrarlos, y ese hallazgo vale la pena documentarlo en las conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con ambos diagramas de estado, la tabla comparativa y las conclusiones sobre cuándo conviene cada modelo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...228 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 11 · 28/10/2026 — Práctica 5 · Sistemas reconfigurables: CORDIC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir sistemas reconfigurables con FPGA, como CORDIC, filtros FIR e IIR o controladores PID, con simulación e implementación. Se comienza con CORDIC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ES CORDIC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un algoritmo que calcula funciones trigonométricas, hiperbólicas, raíces y logaritmos usando únicamente sumas, restas y desplazamientos. Sin multiplicadores. Por eso es ideal para hardware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA IDEA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se rota un vector por ángulos cada vez menores, elegidos de modo que la rotación se implemente con desplazamientos. Después de n iteraciones el ángulo acumulado converge al deseado y las coordenadas del vector dan el seno y el coseno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x' = x − d·y·2^(−i)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y' = y + d·x·2^(−i)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z' = z − d·atan(2^(−i)), con d igual a +1 o −1 según el signo de z.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE HACE POSIBLE EL TRUCO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiplicar por 2^(−i) es desplazar i posiciones a la derecha, que en hardware no cuesta nada: es solo cableado. Los valores de atan(2^(−i)) se precalculan y se guardan en una tabla constante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODOS DE OPERACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotación — se lleva z a cero; se obtienen seno y coseno del ángulo inicial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vectorización — se lleva y a cero; se obtienen magnitud y ángulo del vector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARITMÉTICA DE PUNTO FIJO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No hay punto flotante gratis en FPGA. Se trabaja en punto fijo con formato Qm.n, decidiendo cuántos bits van a la parte entera y cuántos a la fraccionaria. Esa decisión determina el rango y la precisión, y hay que justificarla en el reporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calcular en Python o MATLAB los valores exactos y comparar contra la salida del circuito, graficando el error en función del número de iteraciones. Ese análisis de error es el corazón del reporte de esta práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filtros FIR e IIR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...256 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 12 · 04/11/2026 — Práctica 5 · Filtros FIR e IIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FILTRO FIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La salida es una suma ponderada de las últimas N entradas: y[n] = Σ b_k·x[n−k]. No tiene realimentación, por lo que siempre es estable y puede tener fase lineal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRUCTURA EN HARDWARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una línea de retardo, que es un registro de desplazamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N multiplicadores, uno por coeficiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un árbol de sumadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La versión directa consume N multiplicadores. Si los coeficientes son simétricos —lo habitual en fase lineal— se pueden sumar primero las muestras simétricas y reducir los multiplicadores a la mitad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FILTRO IIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiene realimentación: y[n] depende también de salidas anteriores. Logra la misma respuesta en frecuencia con muchos menos coeficientes, pero puede volverse inestable y su fase no es lineal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los ciclos de realimentación limitan la frecuencia máxima: no se pueden segmentar libremente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La cuantización de coeficientes puede mover los polos fuera del círculo unitario y volver inestable un filtro que en teoría era estable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGMENTACIÓN DEL FIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al no tener realimentación, se pueden insertar registros entre etapas y subir mucho la frecuencia. La latencia aumenta, el rendimiento también. Es la ventaja práctica decisiva del FIR en FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DISEÑO DE COEFICIENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se calculan en MATLAB o Python con scipy.signal, se cuantizan al formato de punto fijo elegido y se comparan las respuestas en frecuencia antes y después de cuantizar. Esa comparación es un resultado experimental de primer orden para el reporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Generar una señal de prueba: impulso, escalón y suma de senoidales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Filtrarla en Python con coeficientes de precisión completa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Filtrarla en la simulación del circuito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Comparar y graficar el error.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Controlador PID y entrega de la Práctica 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...272 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 13 · 11/11/2026 — Práctica 5 · Controlador PID, entrega e inicio del proyecto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTROLADOR PID</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La acción de control combina tres términos: proporcional al error, integral del error acumulado y derivativo de su cambio. u[n] = Kp·e[n] + Ki·Σe + Kd·(e[n] − e[n−1]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIÓN EN HARDWARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El término proporcional es un multiplicador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El integral es un acumulador; necesita saturación para evitar el desbordamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El derivativo es una resta y un multiplicador; amplifica el ruido, así que suele filtrarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WINDUP DEL INTEGRADOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el actuador se satura y el error persiste, el término integral sigue creciendo sin efecto. Al invertirse el error, tarda mucho en descargarse y el sistema sobrepasa. La solución es limitar el acumulador o congelarlo mientras la salida esté saturada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el problema práctico más común de los PID y conviene documentarlo en el reporte con la evidencia de la simulación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMA INCREMENTAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calcular Δu en lugar de u evita el acumulador explícito y el problema de windup se maneja más fácil. Es la forma que suele preferirse en implementaciones digitales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUNTO FIJO Y ESCALAMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir el formato Qm.n para el error, para las ganancias y para la salida, y verificar el rango en cada etapa. Un desbordamiento intermedio arruina el control aunque las fórmulas estén bien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con las tres implementaciones —CORDIC, filtros y PID— o con la que se haya asignado, incluyendo análisis de error y uso de recursos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROYECTO FINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consiste en detectar una problemática en el ámbito tecnológico que pueda resolverse utilizando un sistema digital. Vale 25% de la calificación y funciona como cuarto parcial. Se entrega a partir del 23 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRITERIOS PARA ELEGIR EL PROYECTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que el problema sea real y esté acotado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que la solución requiera de verdad hardware reconfigurable, no un microcontrolador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que sea implementable en la tarjeta disponible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que reutilice bloques ya construidos en las prácticas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 14 · 18/11/2026 — Proyecto final · Desarrollo y asesoría</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avanzar el proyecto con asesoría directa. Cada equipo trabaja y el profesor revisa avances individualmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRUCTURA RECOMENDADA DEL PROYECTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Planteamiento del problema y justificación de por qué requiere un sistema digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Especificación funcional: entradas, salidas y comportamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Diagrama de bloques del sistema completo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Descripción de cada bloque en HDL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Testbench por bloque y testbench de integración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Implementación en FPGA y verificación física.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Mediciones: recursos, frecuencia máxima, latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Conclusiones y trabajo futuro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRATEGIA DE INTEGRACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar cada bloque por separado antes de conectarlo. Integrar todo de una vez y depurar el conjunto es el camino más lento posible: cuando falla, no hay forma de saber cuál de los seis bloques tiene el error.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ REUTILIZAR DE LAS PRÁCTICAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filtrado de rebotes y sincronizador de dos etapas, de la Práctica 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aritmética y decodificador de display, de las Prácticas 2 y 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La máquina de estados de control, de la Práctica 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El procesamiento numérico, de la Práctica 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROBLEMAS FRECUENTES EN ESTA ETAPA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restricciones de tiempo no cumplidas: revisar el camino crítico en el reporte de Quartus y segmentarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cruce de dominios de reloj sin sincronizador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Falta de pines en la tarjeta: revisar antes de terminar el diseño, no después.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proyecto terminado, funcionando en hardware, con el reporte escrito. Es la última sesión del semestre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 15 · 25/11/2026 — Proyecto final · Entrega y cierre del laboratorio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÚLTIMO DÍA DE CLASES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 25 de noviembre, cierra el laboratorio. Se entrega y demuestra el proyecto final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demostración del sistema funcionando en la FPGA ante el profesor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte completo según la rúbrica de laboratorio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Código fuente y testbenches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DEMOSTRACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Explicar el problema en un minuto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Mostrar el diagrama de bloques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Demostrar el funcionamiento, incluyendo los casos de error.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Reportar las mediciones: recursos, frecuencia y latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Decir con honestidad qué no funcionó y por qué.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORRIDO DEL LABORATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 1 — bloques combinacionales y secuenciales; rebotes y sincronización.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 2 — sumadores, decodificadores y multiplexado de displays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 3 — multiplicación por sumas y desplazamientos, Booth y división.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 4 — máquinas de estado Moore y Mealy, y codificación de estados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 5 — CORDIC, filtros FIR e IIR, y controlador PID en punto fijo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proyecto final — un sistema digital completo, de la especificación al hardware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE TE LLEVAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un flujo de trabajo completo: especificar, describir en HDL, simular con testbench, sintetizar, verificar tiempos e implementar en hardware real. Y el criterio para decidir entre área, velocidad y latencia con números y no con intuición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPOSICIÓN DE LA CALIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tareas y participación 15%, tres exámenes 30%, cinco prácticas 30%, proyecto final 25%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PENDIENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La evaluación final la publica dirección escolar. El periodo corre del 1 al 8 de diciembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 