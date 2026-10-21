--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,5376 +10,15353 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sistemas Embebidos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">LA207 · LRT3032 · Dr. Gerardo Ulises Díaz Arango · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">lunes de 18:00 a 19:40 — LA-207</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tareas y participación en clase — 15%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exámenes — 30% (Tres exámenes de 10% cada uno)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prácticas de laboratorio — 30% (Cinco prácticas de 6% cada una)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proyecto final — 25% (Funciona como cuarto parcial)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">07/09/2026 — Evaluación 1 (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">05/10/2026 — Evaluación 2 (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">02/11/2026 — Evaluación 3 (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">23/11/2026 — Proyecto final (25%)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 10/08/2026 — Presentación del curso · Introducción a los sistemas embebidos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">BIENVENIDA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El curso se enfoca en el diseño e implementación de soluciones digitales usando sistemas lógicos programables. Vamos a integrar hardware y lógica digital programable para construir sistemas embebidos eficientes y de alto desempeño.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QUÉ ES UN SISTEMA EMBEBIDO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un sistema de cómputo dedicado a una función específica, integrado dentro de un dispositivo mayor. No es una computadora de propósito general: hace una cosa, y suele hacerla bajo restricciones estrictas de tiempo, energía y costo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dedicado a una tarea, no reprogramable por el usuario final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con frecuencia opera en tiempo real: la respuesta tarde es tan mala como la respuesta incorrecta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recursos limitados de memoria, energía y capacidad de cómputo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Interactúa directamente con el mundo físico mediante sensores y actuadores.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESTE CURSO VA POR EL CAMINO DEL HARDWARE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hay dos formas de construir un sistema embebido: programar un microcontrolador, o describir el hardware y sintetizarlo sobre un dispositivo reconfigurable. Este curso toma la segunda. No vamos a programar: vamos a construir el circuito.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CON QUÉ VAMOS A TRABAJAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Arquitectura de sistemas embebidos, entendiendo la interacción entre hardware y control lógico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sistemas lógicos programables, PLD y FPGA, como plataforma principal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lenguajes de descripción de hardware, VHDL y Verilog.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Diseño de sistemas combinacionales y secuenciales en FPGA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Integración de periféricos, entradas y salidas digitales, temporización y control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL CAMBIO DE MENTALIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un lenguaje de descripción de hardware no ejecuta instrucciones en secuencia: describe estructuras que existen todas al mismo tiempo. Pensar en paralelo, y no en pasos, es el obstáculo real del curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESTRUCTURA Y EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Clase los lunes de 18:00 a 19:40 en LA-207 y laboratorio los miércoles en CN-113. Asesorías los martes de 10:00 a 11:00 en CN114B. Tareas y participación 15%, tres exámenes 30%, cinco prácticas 30% y proyecto final 25%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Evaluación 1 el 7 de septiembre, Evaluación 2 el 5 de octubre y Evaluación 3 el 2 de noviembre. Proyecto final a partir del 23 de noviembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Qué es un sistema embebido</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cómputo dedicado a una función, dentro de un dispositivo mayor. No es de propósito general.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Suele ser de tiempo real: responder tarde es tan malo como responder mal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recursos limitados; interactúa con el mundo físico por sensores y actuadores.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">El camino de este curso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No vamos a programar un microcontrolador: vamos a describir hardware y sintetizarlo en FPGA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Contenido</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Arquitectura de embebidos, PLD y FPGA, VHDL/Verilog, combinacionales y secuenciales, periféricos y temporización.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">El cambio de mentalidad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un HDL no ejecuta pasos en secuencia: describe estructuras que existen todas a la vez.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pensar en paralelo, no en pasos. Ese es el obstáculo real.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Logística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lunes 18:00-19:40 LA-207, laboratorio miércoles CN-113. Asesorías martes 10-11, CN114B.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tareas 15%, 3 exámenes 30%, 5 prácticas 30%, proyecto 25%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exámenes: 7 sep, 5 oct, 2 nov. Proyecto desde el 23 de noviembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Instalar Quartus y ActiveHDL antes del miércoles</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Ver videos de nandland para ir entendiendo qué es una FPGA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Investigar diferencia real entre VHDL y Verilog, cuál conviene aprender primero</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 2 · 17/08/2026 — Unidad 1 · Diseño asistido por computadora y lenguajes de descripción de hardware</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DE QUÉ TRATA EL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El curso diseña sistemas digitales describiéndolos con un lenguaje y sintetizándolos sobre dispositivos lógicos reconfigurables. No se programa un microcontrolador: se construye el hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL CAMBIO DE MENTALIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un lenguaje de descripción de hardware no es un lenguaje de programación. No se ejecuta una secuencia de instrucciones: se describe una estructura de circuitos que existe toda al mismo tiempo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En software, dos líneas seguidas ocurren una después de otra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En hardware, dos asignaciones concurrentes ocurren simultáneamente, siempre, en paralelo físico.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pensar en hardware es el obstáculo real del curso. La sintaxis se aprende en dos semanas; la concurrencia toma más.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL FLUJO DE DISEÑO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Especificación funcional: qué debe hacer el sistema.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Descripción en HDL.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Simulación funcional: verificar el comportamiento con un testbench.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Síntesis: traducir la descripción a compuertas y registros.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. Emplazamiento y ruteo: asignar recursos físicos del dispositivo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">6. Análisis de tiempos: verificar que se cumplen las restricciones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">7. Programación del dispositivo y verificación en hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SINTETIZABLE Y NO SINTETIZABLE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No todo lo que simula se puede construir. Los retardos explícitos, los archivos y algunas construcciones solo existen para el testbench. La síntesis ignora o rechaza esas descripciones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VHDL Y VERILOG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">VHDL — verboso, fuertemente tipado, con detección temprana de errores. Es el que siguen las referencias del curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verilog — sintaxis más compacta, cercana a C, más permisivo.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ambos describen lo mismo. El curso trabaja principalmente con VHDL, siguiendo a Ashenden, Chu y Roth.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HERRAMIENTAS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quartus para síntesis e implementación, ActiveHDL para simulación, y MATLAB o Python para generar vectores de prueba y verificar resultados numéricos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Instalar Quartus y ActiveHDL antes de la sesión de laboratorio del miércoles. Revisar Mano capítulo 1 y el capítulo introductorio de Chu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DE QUÉ VA EL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se diseñan sistemas digitales describiéndolos con un lenguaje y sintetizándolos sobre dispositivos reconfigurables. No se programa un microcontrolador: se construye el hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL CAMBIO DE MENTALIDAD (lo importante del día)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un HDL no es un lenguaje de programación. No ejecuta una secuencia de instrucciones: describe una estructura de circuitos que existe toda al mismo tiempo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En software, dos líneas seguidas ocurren una después de otra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En hardware, dos asignaciones concurrentes ocurren SIMULTÁNEAMENTE, en paralelo físico.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La sintaxis se aprende en dos semanas; pensar en paralelo toma más. Ese es el obstáculo real del curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL FLUJO DE DISEÑO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Especificación funcional: qué debe hacer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Descripción en HDL.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Simulación funcional con un testbench.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Síntesis: traducir a compuertas y registros.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. Emplazamiento y ruteo: asignar recursos físicos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">6. Análisis de tiempos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">7. Programar el dispositivo y verificar en hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SINTETIZABLE Y NO SINTETIZABLE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No todo lo que simula se puede construir. Retardos explícitos, archivos y algunas construcciones solo existen para el testbench; la síntesis los ignora o los rechaza.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VHDL Y VERILOG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">VHDL — verboso, fuertemente tipado, detecta errores temprano. Es el del curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verilog — más compacto, cercano a C, más permisivo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOGÍSTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Clase lunes 18:00-19:40 en LA-207, laboratorio miércoles en CN-113. Asesorías martes 10:00-11:00 en CN114B. Herramientas: Quartus, ActiveHDL, MATLAB o Python para vectores de prueba.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Evaluación: tareas y participación 15%, tres exámenes 30%, cinco prácticas 30%, proyecto final 25%. Exámenes: 7 sep, 5 oct, 2 nov.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(Notas reconstruidas del programa el 18-08. Contrastar con lo visto en clase y borrar esta línea al verificarlas.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Instalar Quartus y ActiveHDL antes del laboratorio del miércoles</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Leer Mano cap. 1 y el capítulo introductorio de Chu</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Ver videos de nandland para entender qué es una FPGA por dentro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 3 · 24/08/2026 — Unidad 1 · Descripción de circuitos combinacionales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESTRUCTURA DE UN DISEÑO EN VHDL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">entity — la interfaz: nombre del bloque y sus puertos de entrada y salida.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">architecture — la implementación: qué hace el bloque por dentro.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La separación es deliberada: la misma entidad puede tener varias arquitecturas —conductual, de flujo de datos, estructural— y se elige cuál sintetizar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TIPOS DE DATOS QUE IMPORTAN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">std_logic — un bit con nueve valores posibles, entre ellos '0', '1', 'Z' de alta impedancia, 'X' de indeterminado y 'U' de no inicializado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">std_logic_vector — un bus de bits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los valores 'X' y 'U' en la simulación son información valiosa: señalan que algo no se conectó o no se inicializó.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOS TRES ESTILOS DE DESCRIPCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Flujo de datos — asignaciones concurrentes con operadores lógicos: y &lt;= a and b;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conductual — procesos que describen el comportamiento.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Estructural — instanciación e interconexión de componentes; es el netlist escrito a mano.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ASIGNACIONES CONCURRENTES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todas las asignaciones fuera de un proceso ocurren simultáneamente. El orden en que se escriben no importa en absoluto: describen conexiones, no pasos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">with sel select — un multiplexor descrito por selección.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">when else — asignación condicional con prioridad.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La diferencia sintetiza distinto: with-select produce un multiplexor plano; when-else produce una cadena de multiplexores con prioridad. Elegir mal cuesta niveles de lógica y por tanto retardo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CIRCUITOS COMBINACIONALES TÍPICOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Multiplexor y demultiplexor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Decodificador y codificador con prioridad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Comparador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unidad lógica de operaciones bit a bit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL ERROR CLÁSICO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Describir un combinacional dentro de un proceso y olvidar alguna señal en la lista de sensibilidad. La simulación se comporta distinto a la síntesis, y aparece un latch que nadie pidió. Se corrige con la lista completa o con process(all).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Describir un multiplexor 4 a 1 en los tres estilos y comparar los recursos que reporta Quartus para cada uno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA207 (Sistemas Embebidos), esta sesión gira en torno a «Unidad 1 · Descripción de circuitos combinacionales». Según la guía del maestro, lo central es: entity — la interfaz: nombre del bloque y sus puertos de entrada y salida.; architecture — la implementación: qué hace el bloque por dentro.; std_logic — un bit con nueve valores posibles, entre ellos '0', '1', 'Z' de alta impedancia, 'X' de indeterminado y 'U' de no inicializado.; std_logic_vector — un bus de bits.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 1 · Descripción de circuitos combinacionales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La separación es deliberada: la misma entidad puede tener varias arquitecturas —conductual, de flujo de datos, estructural— y se elige cuál sintetizar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las asignaciones fuera de un proceso ocurren simultáneamente. El orden en que se escriben no importa en absoluto: describen conexiones, no pasos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La diferencia sintetiza distinto: with-select produce un multiplexor plano; when-else produce una cadena de multiplexores con prioridad. Elegir mal cuesta niveles de lógica y por tanto retardo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir un combinacional dentro de un proceso y olvidar alguna señal en la lista de sensibilidad. La simulación se comporta distinto a la síntesis, y aparece un latch que nadie pidió. Se corrige con la lista completa o con process(all).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir un multiplexor 4 a 1 en los tres estilos y comparar los recursos que reporta Quartus para cada uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entity — la interfaz: nombre del bloque y sus puertos de entrada y salida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">architecture — la implementación: qué hace el bloque por dentro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">std_logic — un bit con nueve valores posibles, entre ellos '0', '1', 'Z' de alta impedancia, 'X' de indeterminado y 'U' de no inicializado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">std_logic_vector — un bus de bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los valores 'X' y 'U' en la simulación son información valiosa: señalan que algo no se conectó o no se inicializó.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flujo de datos — asignaciones concurrentes con operadores lógicos: y &lt;= a and b;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conductual — procesos que describen el comportamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructural — instanciación e interconexión de componentes; es el netlist escrito a mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with sel select — un multiplexor descrito por selección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when else — asignación condicional con prioridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiplexor y demultiplexor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decodificador y codificador con prioridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad lógica de operaciones bit a bit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRUCTURA DE UN DISEÑO EN VHDL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESTRUCTURA DE UN DISEÑO EN VHDL» en la sesión «Unidad 1 · Descripción de circuitos combinacionales» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIPOS DE DATOS QUE IMPORTAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TIPOS DE DATOS QUE IMPORTAN» en la sesión «Unidad 1 · Descripción de circuitos combinacionales» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS TRES ESTILOS DE DESCRIPCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LOS TRES ESTILOS DE DESCRIPCIÓN» en la sesión «Unidad 1 · Descripción de circuitos combinacionales» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASIGNACIONES CONCURRENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ASIGNACIONES CONCURRENTES» en la sesión «Unidad 1 · Descripción de circuitos combinacionales» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIRCUITOS COMBINACIONALES TÍPICOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CIRCUITOS COMBINACIONALES TÍPICOS» en la sesión «Unidad 1 · Descripción de circuitos combinacionales» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ERROR CLÁSICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL ERROR CLÁSICO» en la sesión «Unidad 1 · Descripción de circuitos combinacionales» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA» en la sesión «Unidad 1 · Descripción de circuitos combinacionales» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• entity — la interfaz: nombre del bloque y sus puertos de entrada y salida.: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• architecture — la implementación: qué hace el bloque por dentro.: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• std_logic — un bit con nueve valores posibles, entre ellos '0', '1', 'Z' de a…: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• std_logic_vector — un bus de bits.: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Los valores 'X' y 'U' en la simulación son información valiosa: señalan que a…: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Flujo de datos — asignaciones concurrentes con operadores lógicos: y &lt;= a and b;: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Conductual — procesos que describen el comportamiento.: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estructural — instanciación e interconexión de componentes; es el netlist esc…: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• with sel select — un multiplexor descrito por selección.: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• when else — asignación condicional con prioridad.: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Multiplexor y demultiplexor.: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Decodificador y codificador con prioridad.: en el contexto de «Unidad 1 · Descripción de circuitos combinacionales» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «entity — la interfaz: nombre del bloque y sus puertos de entrada y salida.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «architecture — la implementación: qué hace el bloque por dentro.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «std_logic — un bit con nueve valores posibles, entre ellos '0', '1', 'Z' de alta impedancia, 'X' de indeterminado y 'U' de no inicializado.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «std_logic_vector — un bus de bits.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Los valores 'X' y 'U' en la simulación son información valiosa: señalan que algo no se conectó o no se inicializó.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Flujo de datos — asignaciones concurrentes con operadores lógicos: y &lt;= a and b;» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Conductual — procesos que describen el comportamiento.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estructural — instanciación e interconexión de componentes; es el netlist escrito a mano.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 1 · Descripción de circuitos combinacionales» con evaluaciones o tareas de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...267 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 4 · 31/08/2026 — Unidad 1 · Instrucciones secuenciales y modelado de flip-flops</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROCESO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dentro de un process las instrucciones son secuenciales: se evalúan en orden. Pero el proceso completo se comporta como un bloque concurrente respecto al resto del diseño. Esa doble naturaleza es la clave del lenguaje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSTRUCCIONES SECUENCIALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if-then-elsif-else — genera lógica con prioridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">case — genera un multiplexor plano; conviene cuando las condiciones son mutuamente excluyentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciclos for — se desenrollan en tiempo de síntesis; no son ciclos de ejecución sino repetición de estructura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEÑAL CONTRA VARIABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Señal, con &lt;= — la actualización se programa y se hace efectiva al final del proceso. Representa un cable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variable, con := — se actualiza de inmediato dentro del proceso. Representa un valor intermedio de cálculo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundirlas produce el error más frecuente del curso. Si dentro de un proceso asignas a una señal y la lees en la línea siguiente, lees el valor viejo, no el que acabas de escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODELADO DE UN FLIP-FLOP D</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El patrón es fijo y conviene memorizarlo tal cual:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">process(clk) begin if rising_edge(clk) then q &lt;= d; end if; end process;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lo que hace sintetizar un registro es exactamente eso: una asignación dentro de un if de flanco. No hay una palabra reservada «flip-flop»; el registro se infiere de la estructura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REINICIO ASÍNCRONO Y SÍNCRONO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asíncrono — el reset aparece en la lista de sensibilidad y se evalúa antes del flanco. Actúa de inmediato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Síncrono — el reset se evalúa dentro del if de flanco. Actúa en el siguiente flanco de reloj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En FPGA suele preferirse el síncrono: usa menos recursos, evita problemas de metaestabilidad al soltar el reset y facilita el análisis de tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LATCH NO DESEADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si en un proceso combinacional alguna ruta no asigna la salida, la herramienta infiere un latch para conservar el valor anterior. Casi nunca es lo que se quería y complica el análisis de tiempos. Se evita asignando un valor por defecto al inicio del proceso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REGISTROS Y CONTADORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de desplazamiento, con y sin carga paralela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contador ascendente y descendente, con habilitación y carga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La próxima sesión, lunes 7 de septiembre, es la Evaluación 1. Cubre la unidad 1 completa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA207 (Sistemas Embebidos), esta sesión gira en torno a «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops». Según la guía del maestro, lo central es: if-then-elsif-else — genera lógica con prioridad.; case — genera un multiplexor plano; conviene cuando las condiciones son mutuamente excluyentes.; Ciclos for — se desenrollan en tiempo de síntesis; no son ciclos de ejecución sino repetición de estructura.; Señal, con &lt;= — la actualización se programa y se hace efectiva al final del proceso. Representa un cable.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 1 · Instrucciones secuenciales y modelado de flip-flops</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dentro de un process las instrucciones son secuenciales: se evalúan en orden. Pero el proceso completo se comporta como un bloque concurrente respecto al resto del diseño. Esa doble naturaleza es la clave del lenguaje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundirlas produce el error más frecuente del curso. Si dentro de un proceso asignas a una señal y la lees en la línea siguiente, lees el valor viejo, no el que acabas de escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El patrón es fijo y conviene memorizarlo tal cual:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lo que hace sintetizar un registro es exactamente eso: una asignación dentro de un if de flanco. No hay una palabra reservada «flip-flop»; el registro se infiere de la estructura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En FPGA suele preferirse el síncrono: usa menos recursos, evita problemas de metaestabilidad al soltar el reset y facilita el análisis de tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si en un proceso combinacional alguna ruta no asigna la salida, la herramienta infiere un latch para conservar el valor anterior. Casi nunca es lo que se quería y complica el análisis de tiempos. Se evita asignando un valor por defecto al inicio del proceso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La próxima sesión, lunes 7 de septiembre, es la Evaluación 1. Cubre la unidad 1 completa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if-then-elsif-else — genera lógica con prioridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">case — genera un multiplexor plano; conviene cuando las condiciones son mutuamente excluyentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciclos for — se desenrollan en tiempo de síntesis; no son ciclos de ejecución sino repetición de estructura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Señal, con &lt;= — la actualización se programa y se hace efectiva al final del proceso. Representa un cable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variable, con := — se actualiza de inmediato dentro del proceso. Representa un valor intermedio de cálculo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">process(clk) begin if rising_edge(clk) then q &lt;= d; end if; end process;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asíncrono — el reset aparece en la lista de sensibilidad y se evalúa antes del flanco. Actúa de inmediato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Síncrono — el reset se evalúa dentro del if de flanco. Actúa en el siguiente flanco de reloj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de desplazamiento, con y sin carga paralela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contador ascendente y descendente, con habilitación y carga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROCESO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PROCESO» en la sesión «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSTRUCCIONES SECUENCIALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «INSTRUCCIONES SECUENCIALES» en la sesión «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEÑAL CONTRA VARIABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SEÑAL CONTRA VARIABLE» en la sesión «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODELADO DE UN FLIP-FLOP D</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MODELADO DE UN FLIP-FLOP D» en la sesión «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REINICIO ASÍNCRONO Y SÍNCRONO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REINICIO ASÍNCRONO Y SÍNCRONO» en la sesión «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LATCH NO DESEADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LATCH NO DESEADO» en la sesión «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REGISTROS Y CONTADORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REGISTROS Y CONTADORES» en la sesión «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «AVISO» en la sesión «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• if-then-elsif-else — genera lógica con prioridad.: en el contexto de «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• case — genera un multiplexor plano; conviene cuando las condiciones son mutua…: en el contexto de «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ciclos for — se desenrollan en tiempo de síntesis; no son ciclos de ejecución…: en el contexto de «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Señal, con &lt;= — la actualización se programa y se hace efectiva al final del …: en el contexto de «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Variable, con := — se actualiza de inmediato dentro del proceso. Representa u…: en el contexto de «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• process(clk) begin if rising_edge(clk) then q &lt;= d; end if; end process;: en el contexto de «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Asíncrono — el reset aparece en la lista de sensibilidad y se evalúa antes de…: en el contexto de «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Síncrono — el reset se evalúa dentro del if de flanco. Actúa en el siguiente …: en el contexto de «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Registro de desplazamiento, con y sin carga paralela.: en el contexto de «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Contador ascendente y descendente, con habilitación y carga.: en el contexto de «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...179 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «if-then-elsif-else — genera lógica con prioridad.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «case — genera un multiplexor plano; conviene cuando las condiciones son mutuamente excluyentes.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Ciclos for — se desenrollan en tiempo de síntesis; no son ciclos de ejecución sino repetición de estructura.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Señal, con &lt;= — la actualización se programa y se hace efectiva al final del proceso. Representa un cable.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Variable, con := — se actualiza de inmediato dentro del proceso. Representa un valor intermedio de cálculo.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «process(clk) begin if rising_edge(clk) then q &lt;= d; end if; end process;» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Asíncrono — el reset aparece en la lista de sensibilidad y se evalúa antes del flanco. Actúa de inmediato.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Síncrono — el reset se evalúa dentro del if de flanco. Actúa en el siguiente flanco de reloj.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 1 · Instrucciones secuenciales y modelado de flip-flops» con evaluaciones o tareas de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 5 · 07/09/2026 — Evaluación 1 · Unidad 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVALUACIÓN 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 7 de septiembre, en el horario y aula de la clase. Vale 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flujo de diseño digital y la distinción entre sintetizable y no sintetizable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura entity y architecture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tipos std_logic y std_logic_vector; significado de 'X', 'Z' y 'U'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los tres estilos de descripción: flujo de datos, conductual y estructural.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asignaciones concurrentes contra secuenciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Señal contra variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelado de flip-flops; reinicio síncrono y asíncrono.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inferencia de latches y cómo evitarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La unidad 2 pasa a los dispositivos físicos: qué hay dentro de un PLD, un CPLD y una FPGA, y por qué la arquitectura del dispositivo condiciona cómo conviene describir el diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se requiere cubrir el 90% de la asistencia para tener derecho a la evaluación y asignación de calificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...200 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA207 (Sistemas Embebidos), esta sesión gira en torno a «Evaluación 1 · Unidad 1». Según la guía del maestro, lo central es: Flujo de diseño digital y la distinción entre sintetizable y no sintetizable.; Estructura entity y architecture.; Tipos std_logic y std_logic_vector; significado de 'X', 'Z' y 'U'.; Los tres estilos de descripción: flujo de datos, conductual y estructural.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluación 1 · Unidad 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 7 de septiembre, en el horario y aula de la clase. Vale 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La unidad 2 pasa a los dispositivos físicos: qué hay dentro de un PLD, un CPLD y una FPGA, y por qué la arquitectura del dispositivo condiciona cómo conviene describir el diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se requiere cubrir el 90% de la asistencia para tener derecho a la evaluación y asignación de calificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flujo de diseño digital y la distinción entre sintetizable y no sintetizable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura entity y architecture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tipos std_logic y std_logic_vector; significado de 'X', 'Z' y 'U'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los tres estilos de descripción: flujo de datos, conductual y estructural.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asignaciones concurrentes contra secuenciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Señal contra variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelado de flip-flops; reinicio síncrono y asíncrono.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inferencia de latches y cómo evitarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVALUACIÓN 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EVALUACIÓN 1» en la sesión «Evaluación 1 · Unidad 1» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 7 de septiembre, en el horario y aula de la clase. Vale 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTENIDO EVALUADO» en la sesión «Evaluación 1 · Unidad 1» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flujo de diseño digital y la distinción entre sintetizable y no sintetizable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura entity y architecture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tipos std_logic y std_logic_vector; significado de 'X', 'Z' y 'U'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los tres estilos de descripción: flujo de datos, conductual y estructural.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asignaciones concurrentes contra secuenciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Señal contra variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelado de flip-flops; reinicio síncrono y asíncrono.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESPACIO PARA EL EXAMEN» en la sesión «Evaluación 1 · Unidad 1» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE SIGUE» en la sesión «Evaluación 1 · Unidad 1» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La unidad 2 pasa a los dispositivos físicos: qué hay dentro de un PLD, un CPLD y una FPGA, y por qué la arquitectura del dispositivo condiciona cómo conviene describir el diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECORDATORIO» en la sesión «Evaluación 1 · Unidad 1» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se requiere cubrir el 90% de la asistencia para tener derecho a la evaluación y asignación de calificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Flujo de diseño digital y la distinción entre sintetizable y no sintetizable.: en el contexto de «Evaluación 1 · Unidad 1» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Estructura entity y architecture.: en el contexto de «Evaluación 1 · Unidad 1» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Tipos std_logic y std_logic_vector; significado de 'X', 'Z' y 'U'.: en el contexto de «Evaluación 1 · Unidad 1» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Los tres estilos de descripción: flujo de datos, conductual y estructural.: en el contexto de «Evaluación 1 · Unidad 1» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Asignaciones concurrentes contra secuenciales.: en el contexto de «Evaluación 1 · Unidad 1» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Señal contra variable.: en el contexto de «Evaluación 1 · Unidad 1» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Modelado de flip-flops; reinicio síncrono y asíncrono.: en el contexto de «Evaluación 1 · Unidad 1» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Inferencia de latches y cómo evitarla.: en el contexto de «Evaluación 1 · Unidad 1» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Flujo de diseño digital y la distinción entre sintetizable y no sintetizable.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Estructura entity y architecture.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Tipos std_logic y std_logic_vector; significado de 'X', 'Z' y 'U'.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Los tres estilos de descripción: flujo de datos, conductual y estructural.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Asignaciones concurrentes contra secuenciales.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Señal contra variable.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Modelado de flip-flops; reinicio síncrono y asíncrono.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Inferencia de latches y cómo evitarla.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Evaluación 1 · Unidad 1» con evaluaciones o tareas de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 7 · 21/09/2026 — Unidad 2 · Dispositivos complejos y arreglos de compuertas programables</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 6 · 14/09/2026 — Unidad 2 · Dispositivos lógicos programables simples</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...271 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ EXISTEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre un circuito integrado de función fija y un ASIC de diseño completo hay un espacio enorme. Los dispositivos programables lo ocupan: hardware genérico que se configura para una función específica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA EVOLUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROM — decodificador completo más matriz OR programable. Implementa cualquier función pero crece exponencialmente con las entradas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PAL — matriz AND programable y matriz OR fija. Más eficiente para funciones con pocos términos producto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLA — ambas matrices programables. Más flexible, más lenta y más cara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GAL — como la PAL pero reprogramable eléctricamente, con macroceldas de salida configurables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA MACROCELDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es lo que convierte a un PLD en algo útil: agrega un flip-flop opcional a la salida, un multiplexor para elegir entre salida registrada o combinacional, y un buffer de tres estados con realimentación. Con eso el dispositivo puede implementar lógica secuencial, no solo combinacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUMA DE PRODUCTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La arquitectura impone la forma de la función: todo se implementa como suma de productos. Por eso importa minimizar con mapas de Karnaugh o Quine-McCluskey antes de mapear a un PLD: cada término producto consume una fila de la matriz, que es un recurso contado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIMITACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número fijo y pequeño de términos producto por salida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poca capacidad total: decenas o cientos de compuertas equivalentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sin recursos dedicados de memoria ni de aritmética.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE SIGUEN USÁNDOSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En lógica de pegamento: decodificación de direcciones, adaptación de niveles, secuencias de encendido. Son baratos, rápidos y no volátiles, y para eso siguen siendo la opción correcta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minimizar tres funciones booleanas y determinar cuántos términos producto requiere cada una; leer Mano capítulo 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA207 (Sistemas Embebidos), esta sesión gira en torno a «Unidad 2 · Dispositivos lógicos programables simples». Según la guía del maestro, lo central es: PROM — decodificador completo más matriz OR programable. Implementa cualquier función pero crece exponencialmente con las entradas.; PAL — matriz AND programable y matriz OR fija. Más eficiente para funciones con pocos términos producto.; PLA — ambas matrices programables. Más flexible, más lenta y más cara.; GAL — como la PAL pero reprogramable eléctricamente, con macroceldas de salida configurables.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 2 · Dispositivos lógicos programables simples</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre un circuito integrado de función fija y un ASIC de diseño completo hay un espacio enorme. Los dispositivos programables lo ocupan: hardware genérico que se configura para una función específica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es lo que convierte a un PLD en algo útil: agrega un flip-flop opcional a la salida, un multiplexor para elegir entre salida registrada o combinacional, y un buffer de tres estados con realimentación. Con eso el dispositivo puede implementar lógica secuencial, no solo combinacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La arquitectura impone la forma de la función: todo se implementa como suma de productos. Por eso importa minimizar con mapas de Karnaugh o Quine-McCluskey antes de mapear a un PLD: cada término producto consume una fila de la matriz, que es un recurso contado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En lógica de pegamento: decodificación de direcciones, adaptación de niveles, secuencias de encendido. Son baratos, rápidos y no volátiles, y para eso siguen siendo la opción correcta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minimizar tres funciones booleanas y determinar cuántos términos producto requiere cada una; leer Mano capítulo 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROM — decodificador completo más matriz OR programable. Implementa cualquier función pero crece exponencialmente con las entradas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PAL — matriz AND programable y matriz OR fija. Más eficiente para funciones con pocos términos producto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLA — ambas matrices programables. Más flexible, más lenta y más cara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GAL — como la PAL pero reprogramable eléctricamente, con macroceldas de salida configurables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número fijo y pequeño de términos producto por salida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poca capacidad total: decenas o cientos de compuertas equivalentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sin recursos dedicados de memoria ni de aritmética.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ EXISTEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ EXISTEN» en la sesión «Unidad 2 · Dispositivos lógicos programables simples» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre un circuito integrado de función fija y un ASIC de diseño completo hay un espacio enorme. Los dispositivos programables lo ocupan: hardware genérico que se configura para una función específica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA EVOLUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA EVOLUCIÓN» en la sesión «Unidad 2 · Dispositivos lógicos programables simples» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROM — decodificador completo más matriz OR programable. Implementa cualquier función pero crece exponencialmente con las entradas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PAL — matriz AND programable y matriz OR fija. Más eficiente para funciones con pocos términos producto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLA — ambas matrices programables. Más flexible, más lenta y más cara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GAL — como la PAL pero reprogramable eléctricamente, con macroceldas de salida configurables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA MACROCELDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA MACROCELDA» en la sesión «Unidad 2 · Dispositivos lógicos programables simples» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es lo que convierte a un PLD en algo útil: agrega un flip-flop opcional a la salida, un multiplexor para elegir entre salida registrada o combinacional, y un buffer de tres estados con realimentación. Con eso el dispositivo puede implementar lógica secuencial, no solo combinacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUMA DE PRODUCTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SUMA DE PRODUCTOS» en la sesión «Unidad 2 · Dispositivos lógicos programables simples» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La arquitectura impone la forma de la función: todo se implementa como suma de productos. Por eso importa minimizar con mapas de Karnaugh o Quine-McCluskey antes de mapear a un PLD: cada término producto consume una fila de la matriz, que es un recurso contado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIMITACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LIMITACIONES» en la sesión «Unidad 2 · Dispositivos lógicos programables simples» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número fijo y pequeño de términos producto por salida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poca capacidad total: decenas o cientos de compuertas equivalentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sin recursos dedicados de memoria ni de aritmética.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE SIGUEN USÁNDOSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DÓNDE SIGUEN USÁNDOSE» en la sesión «Unidad 2 · Dispositivos lógicos programables simples» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En lógica de pegamento: decodificación de direcciones, adaptación de niveles, secuencias de encendido. Son baratos, rápidos y no volátiles, y para eso siguen siendo la opción correcta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA» en la sesión «Unidad 2 · Dispositivos lógicos programables simples» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minimizar tres funciones booleanas y determinar cuántos términos producto requiere cada una; leer Mano capítulo 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• PROM — decodificador completo más matriz OR programable. Implementa cualquier…: en el contexto de «Unidad 2 · Dispositivos lógicos programables simples» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• PAL — matriz AND programable y matriz OR fija. Más eficiente para funciones c…: en el contexto de «Unidad 2 · Dispositivos lógicos programables simples» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• PLA — ambas matrices programables. Más flexible, más lenta y más cara.: en el contexto de «Unidad 2 · Dispositivos lógicos programables simples» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• GAL — como la PAL pero reprogramable eléctricamente, con macroceldas de salid…: en el contexto de «Unidad 2 · Dispositivos lógicos programables simples» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Número fijo y pequeño de términos producto por salida.: en el contexto de «Unidad 2 · Dispositivos lógicos programables simples» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Poca capacidad total: decenas o cientos de compuertas equivalentes.: en el contexto de «Unidad 2 · Dispositivos lógicos programables simples» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sin recursos dedicados de memoria ni de aritmética.: en el contexto de «Unidad 2 · Dispositivos lógicos programables simples» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «PROM — decodificador completo más matriz OR programable. Implementa cualquier función pero crece exponencialmente con las entradas.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «PAL — matriz AND programable y matriz OR fija. Más eficiente para funciones con pocos términos producto.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «PLA — ambas matrices programables. Más flexible, más lenta y más cara.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «GAL — como la PAL pero reprogramable eléctricamente, con macroceldas de salida configurables.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Número fijo y pequeño de términos producto por salida.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Poca capacidad total: decenas o cientos de compuertas equivalentes.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Sin recursos dedicados de memoria ni de aritmética.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 2 · Dispositivos lógicos programables simples» con evaluaciones o tareas de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...200 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 7 · 21/09/2026 — Unidad 2 · Dispositivos complejos y arreglos de compuertas programables</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPLD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un CPLD es un conjunto de bloques tipo PAL conectados por una matriz de interconexión central. Al ser la interconexión centralizada, los retardos son predecibles y casi uniformes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capacidad: miles de compuertas equivalentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Configuración no volátil: arranca funcionando, sin necesidad de cargar nada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retardo determinista, lo que simplifica el cierre de tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poca memoria interna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FPGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La arquitectura cambia por completo: en vez de matrices de suma de productos hay una malla de bloques lógicos pequeños con interconexión distribuida y programable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL BLOQUE LÓGICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LUT — tabla de consulta que implementa cualquier función de sus entradas, típicamente 4 o 6. Es memoria usada como lógica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flip-flop asociado, con multiplexor para elegir salida registrada o combinacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lógica de acarreo dedicada, que hace rápidos los sumadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ LA LUT LO CAMBIA TODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una LUT de 4 entradas implementa cualquiera de las 65 536 funciones posibles de 4 variables, con el mismo retardo. La complejidad booleana de la función deja de importar: lo que importa es cuántas entradas tiene. Minimizar deja de ser el objetivo central y pasa a serlo la estructura del diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECURSOS DEDICADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bloques de RAM distribuidos por el dispositivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiplicadores o bloques DSP en hardware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gestores de reloj: PLL y DLL para generar y ajustar frecuencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bloques de entrada y salida configurables por estándar eléctrico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONFIGURACIÓN VOLÁTIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La FPGA pierde su configuración al apagarse y debe recargarla al arrancar desde una memoria externa. Es una diferencia práctica importante frente al CPLD y hay que preverla en el diseño del sistema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO ELEGIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lógica pequeña, arranque inmediato, retardo predecible: CPLD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alta capacidad, memoria interna, aritmética intensiva: FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sintetizar un mismo diseño para CPLD y para FPGA en Quartus y comparar el reporte de recursos y de retardos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA207 (Sistemas Embebidos), esta sesión gira en torno a «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables». Según la guía del maestro, lo central es: Capacidad: miles de compuertas equivalentes.; Configuración no volátil: arranca funcionando, sin necesidad de cargar nada.; Retardo determinista, lo que simplifica el cierre de tiempos.; Poca memoria interna.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 2 · Dispositivos complejos y arreglos de compuertas programables</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un CPLD es un conjunto de bloques tipo PAL conectados por una matriz de interconexión central. Al ser la interconexión centralizada, los retardos son predecibles y casi uniformes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La arquitectura cambia por completo: en vez de matrices de suma de productos hay una malla de bloques lógicos pequeños con interconexión distribuida y programable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una LUT de 4 entradas implementa cualquiera de las 65 536 funciones posibles de 4 variables, con el mismo retardo. La complejidad booleana de la función deja de importar: lo que importa es cuántas entradas tiene. Minimizar deja de ser el objetivo central y pasa a serlo la estructura del diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La FPGA pierde su configuración al apagarse y debe recargarla al arrancar desde una memoria externa. Es una diferencia práctica importante frente al CPLD y hay que preverla en el diseño del sistema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sintetizar un mismo diseño para CPLD y para FPGA en Quartus y comparar el reporte de recursos y de retardos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capacidad: miles de compuertas equivalentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Configuración no volátil: arranca funcionando, sin necesidad de cargar nada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retardo determinista, lo que simplifica el cierre de tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poca memoria interna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LUT — tabla de consulta que implementa cualquier función de sus entradas, típicamente 4 o 6. Es memoria usada como lógica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flip-flop asociado, con multiplexor para elegir salida registrada o combinacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lógica de acarreo dedicada, que hace rápidos los sumadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bloques de RAM distribuidos por el dispositivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiplicadores o bloques DSP en hardware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gestores de reloj: PLL y DLL para generar y ajustar frecuencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bloques de entrada y salida configurables por estándar eléctrico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lógica pequeña, arranque inmediato, retardo predecible: CPLD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alta capacidad, memoria interna, aritmética intensiva: FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPLD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CPLD» en la sesión «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un CPLD es un conjunto de bloques tipo PAL conectados por una matriz de interconexión central. Al ser la interconexión centralizada, los retardos son predecibles y casi uniformes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capacidad: miles de compuertas equivalentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Configuración no volátil: arranca funcionando, sin necesidad de cargar nada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retardo determinista, lo que simplifica el cierre de tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poca memoria interna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FPGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «FPGA» en la sesión «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La arquitectura cambia por completo: en vez de matrices de suma de productos hay una malla de bloques lógicos pequeños con interconexión distribuida y programable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL BLOQUE LÓGICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL BLOQUE LÓGICO» en la sesión «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LUT — tabla de consulta que implementa cualquier función de sus entradas, típicamente 4 o 6. Es memoria usada como lógica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flip-flop asociado, con multiplexor para elegir salida registrada o combinacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lógica de acarreo dedicada, que hace rápidos los sumadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ LA LUT LO CAMBIA TODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ LA LUT LO CAMBIA TODO» en la sesión «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una LUT de 4 entradas implementa cualquiera de las 65 536 funciones posibles de 4 variables, con el mismo retardo. La complejidad booleana de la función deja de importar: lo que importa es cuántas entradas tiene. Minimizar deja de ser el objetivo central y pasa a serlo la estructura del diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECURSOS DEDICADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECURSOS DEDICADOS» en la sesión «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bloques de RAM distribuidos por el dispositivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiplicadores o bloques DSP en hardware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gestores de reloj: PLL y DLL para generar y ajustar frecuencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bloques de entrada y salida configurables por estándar eléctrico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONFIGURACIÓN VOLÁTIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONFIGURACIÓN VOLÁTIL» en la sesión «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La FPGA pierde su configuración al apagarse y debe recargarla al arrancar desde una memoria externa. Es una diferencia práctica importante frente al CPLD y hay que preverla en el diseño del sistema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO ELEGIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO ELEGIR» en la sesión «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lógica pequeña, arranque inmediato, retardo predecible: CPLD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alta capacidad, memoria interna, aritmética intensiva: FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA» en la sesión «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sintetizar un mismo diseño para CPLD y para FPGA en Quartus y comparar el reporte de recursos y de retardos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Capacidad: miles de compuertas equivalentes.: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Configuración no volátil: arranca funcionando, sin necesidad de cargar nada.: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Retardo determinista, lo que simplifica el cierre de tiempos.: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Poca memoria interna.: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• LUT — tabla de consulta que implementa cualquier función de sus entradas, típ…: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Flip-flop asociado, con multiplexor para elegir salida registrada o combinaci…: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Lógica de acarreo dedicada, que hace rápidos los sumadores.: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Bloques de RAM distribuidos por el dispositivo.: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Multiplicadores o bloques DSP en hardware.: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Gestores de reloj: PLL y DLL para generar y ajustar frecuencias.: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Bloques de entrada y salida configurables por estándar eléctrico.: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Lógica pequeña, arranque inmediato, retardo predecible: CPLD.: en el contexto de «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...162 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Capacidad: miles de compuertas equivalentes.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Configuración no volátil: arranca funcionando, sin necesidad de cargar nada.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Retardo determinista, lo que simplifica el cierre de tiempos.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Poca memoria interna.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «LUT — tabla de consulta que implementa cualquier función de sus entradas, típicamente 4 o 6. Es memoria usada como lógica.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Flip-flop asociado, con multiplexor para elegir salida registrada o combinacional.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Lógica de acarreo dedicada, que hace rápidos los sumadores.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Bloques de RAM distribuidos por el dispositivo.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 2 · Dispositivos complejos y arreglos de compuertas programables» con evaluaciones o tareas de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 8 · 28/09/2026 — Unidad 3 · Decodificador BCD a siete segmentos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Convertir un número BCD de cuatro bits en las siete señales que encienden los segmentos de un display. Es el primer diseño completo del curso y el que se implementa físicamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÁNODO COMÚN Y CÁTODO COMÚN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cátodo común — el segmento enciende con '1'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ánodo común — el segmento enciende con '0'; la lógica sale invertida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es lo primero que hay que verificar en la tarjeta. La mitad de los displays que «no funcionan» en el laboratorio están descritos con la polaridad contraria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESCRIPCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma natural es un case sobre el valor BCD, con una constante de siete bits por cada dígito. Se sintetiza como un multiplexor plano y es fácil de leer y de corregir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que cubrir los valores del 10 al 15 con un others, aunque no sean BCD válidos. Sin él se infiere un latch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MULTIPLEXADO DE VARIOS DISPLAYS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para mostrar varios dígitos con un solo bus de segmentos se enciende un dígito a la vez y se rota rápidamente. Si la rotación supera aproximadamente 60 Hz por dígito, el ojo los ve todos encendidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Un contador divide el reloj para generar la base de tiempo del barrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Ese contador selecciona qué dígito se muestra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Un multiplexor elige el valor BCD correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Otro selecciona el ánodo o cátodo del dígito activo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIVISOR DE RELOJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca se genera un reloj derivado con lógica combinacional para alimentar otros registros. Se usa una señal de habilitación generada por un contador, y todo el diseño conserva un solo reloj. Esa regla —diseño síncrono de reloj único— evita la mayoría de los problemas de tiempo en FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONVERSIÓN BINARIO A BCD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el dato viene en binario hay que convertirlo. El algoritmo de doble dabble —desplazar y sumar 3 si el nibble excede 4— lo hace sin división y es directamente sintetizable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La próxima sesión, lunes 5 de octubre, es la Evaluación 2. Cubre la unidad 2 y el inicio de la 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...249 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA207 (Sistemas Embebidos), esta sesión gira en torno a «Unidad 3 · Decodificador BCD a siete segmentos». Según la guía del maestro, lo central es: Cátodo común — el segmento enciende con '1'.; Ánodo común — el segmento enciende con '0'; la lógica sale invertida.; Hay que cubrir los valores del 10 al 15 con un others, aunque no sean BCD válidos. Sin él se infiere un latch.; 1. Un contador divide el reloj para generar la base de tiempo del barrido.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3 · Decodificador BCD a siete segmentos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Convertir un número BCD de cuatro bits en las siete señales que encienden los segmentos de un display. Es el primer diseño completo del curso y el que se implementa físicamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es lo primero que hay que verificar en la tarjeta. La mitad de los displays que «no funcionan» en el laboratorio están descritos con la polaridad contraria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma natural es un case sobre el valor BCD, con una constante de siete bits por cada dígito. Se sintetiza como un multiplexor plano y es fácil de leer y de corregir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para mostrar varios dígitos con un solo bus de segmentos se enciende un dígito a la vez y se rota rápidamente. Si la rotación supera aproximadamente 60 Hz por dígito, el ojo los ve todos encendidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca se genera un reloj derivado con lógica combinacional para alimentar otros registros. Se usa una señal de habilitación generada por un contador, y todo el diseño conserva un solo reloj. Esa regla —diseño síncrono de reloj único— evita la mayoría de los problemas de tiempo en FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el dato viene en binario hay que convertirlo. El algoritmo de doble dabble —desplazar y sumar 3 si el nibble excede 4— lo hace sin división y es directamente sintetizable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La próxima sesión, lunes 5 de octubre, es la Evaluación 2. Cubre la unidad 2 y el inicio de la 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cátodo común — el segmento enciende con '1'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ánodo común — el segmento enciende con '0'; la lógica sale invertida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que cubrir los valores del 10 al 15 con un others, aunque no sean BCD válidos. Sin él se infiere un latch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Un contador divide el reloj para generar la base de tiempo del barrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Ese contador selecciona qué dígito se muestra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Un multiplexor elige el valor BCD correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Otro selecciona el ánodo o cátodo del dígito activo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PROBLEMA» en la sesión «Unidad 3 · Decodificador BCD a siete segmentos» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Convertir un número BCD de cuatro bits en las siete señales que encienden los segmentos de un display. Es el primer diseño completo del curso y el que se implementa físicamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÁNODO COMÚN Y CÁTODO COMÚN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ÁNODO COMÚN Y CÁTODO COMÚN» en la sesión «Unidad 3 · Decodificador BCD a siete segmentos» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cátodo común — el segmento enciende con '1'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ánodo común — el segmento enciende con '0'; la lógica sale invertida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es lo primero que hay que verificar en la tarjeta. La mitad de los displays que «no funcionan» en el laboratorio están descritos con la polaridad contraria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESCRIPCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DESCRIPCIÓN» en la sesión «Unidad 3 · Decodificador BCD a siete segmentos» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma natural es un case sobre el valor BCD, con una constante de siete bits por cada dígito. Se sintetiza como un multiplexor plano y es fácil de leer y de corregir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que cubrir los valores del 10 al 15 con un others, aunque no sean BCD válidos. Sin él se infiere un latch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MULTIPLEXADO DE VARIOS DISPLAYS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MULTIPLEXADO DE VARIOS DISPLAYS» en la sesión «Unidad 3 · Decodificador BCD a siete segmentos» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para mostrar varios dígitos con un solo bus de segmentos se enciende un dígito a la vez y se rota rápidamente. Si la rotación supera aproximadamente 60 Hz por dígito, el ojo los ve todos encendidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Un contador divide el reloj para generar la base de tiempo del barrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Ese contador selecciona qué dígito se muestra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Un multiplexor elige el valor BCD correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Otro selecciona el ánodo o cátodo del dígito activo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIVISOR DE RELOJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DIVISOR DE RELOJ» en la sesión «Unidad 3 · Decodificador BCD a siete segmentos» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca se genera un reloj derivado con lógica combinacional para alimentar otros registros. Se usa una señal de habilitación generada por un contador, y todo el diseño conserva un solo reloj. Esa regla —diseño síncrono de reloj único— evita la mayoría de los problemas de tiempo en FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONVERSIÓN BINARIO A BCD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONVERSIÓN BINARIO A BCD» en la sesión «Unidad 3 · Decodificador BCD a siete segmentos» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el dato viene en binario hay que convertirlo. El algoritmo de doble dabble —desplazar y sumar 3 si el nibble excede 4— lo hace sin división y es directamente sintetizable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «AVISO» en la sesión «Unidad 3 · Decodificador BCD a siete segmentos» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La próxima sesión, lunes 5 de octubre, es la Evaluación 2. Cubre la unidad 2 y el inicio de la 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cátodo común — el segmento enciende con '1'.: en el contexto de «Unidad 3 · Decodificador BCD a siete segmentos» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ánodo común — el segmento enciende con '0'; la lógica sale invertida.: en el contexto de «Unidad 3 · Decodificador BCD a siete segmentos» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Hay que cubrir los valores del 10 al 15 con un others, aunque no sean BCD vál…: en el contexto de «Unidad 3 · Decodificador BCD a siete segmentos» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Un contador divide el reloj para generar la base de tiempo del barrido.: en el contexto de «Unidad 3 · Decodificador BCD a siete segmentos» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Ese contador selecciona qué dígito se muestra.: en el contexto de «Unidad 3 · Decodificador BCD a siete segmentos» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Un multiplexor elige el valor BCD correspondiente.: en el contexto de «Unidad 3 · Decodificador BCD a siete segmentos» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Otro selecciona el ánodo o cátodo del dígito activo.: en el contexto de «Unidad 3 · Decodificador BCD a siete segmentos» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cátodo común — el segmento enciende con '1'.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Ánodo común — el segmento enciende con '0'; la lógica sale invertida.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Hay que cubrir los valores del 10 al 15 con un others, aunque no sean BCD válidos. Sin él se infiere un latch.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Un contador divide el reloj para generar la base de tiempo del barrido.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Ese contador selecciona qué dígito se muestra.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Un multiplexor elige el valor BCD correspondiente.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Otro selecciona el ánodo o cátodo del dígito activo.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3 · Decodificador BCD a siete segmentos» con evaluaciones o tareas de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 11 · 19/10/2026 — Unidad 3 · Multiplicadores, multiplicación y división</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 9 · 05/10/2026 — Evaluación 2 · Unidades 2 y 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...195 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVALUACIÓN 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 5 de octubre, en el horario y aula de la clase. Vale 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROM, PAL, PLA y GAL: diferencias de arquitectura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La macrocelda y su papel en la lógica secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPLD: bloques tipo PAL con interconexión centralizada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FPGA: LUT, flip-flop, acarreo dedicado, bloques de RAM y DSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Configuración volátil frente a no volátil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de selección de dispositivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decodificador BCD a siete segmentos y multiplexado de displays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diseño síncrono de reloj único y uso de habilitaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resto de la unidad 3 es aritmética: sumadores, multiplicadores y división. Es donde el intercambio entre área, velocidad y latencia se vuelve concreto y medible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA207 (Sistemas Embebidos), esta sesión gira en torno a «Evaluación 2 · Unidades 2 y 3». Según la guía del maestro, lo central es: PROM, PAL, PLA y GAL: diferencias de arquitectura.; La macrocelda y su papel en la lógica secuencial.; CPLD: bloques tipo PAL con interconexión centralizada.; FPGA: LUT, flip-flop, acarreo dedicado, bloques de RAM y DSP.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluación 2 · Unidades 2 y 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 5 de octubre, en el horario y aula de la clase. Vale 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resto de la unidad 3 es aritmética: sumadores, multiplicadores y división. Es donde el intercambio entre área, velocidad y latencia se vuelve concreto y medible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROM, PAL, PLA y GAL: diferencias de arquitectura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La macrocelda y su papel en la lógica secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPLD: bloques tipo PAL con interconexión centralizada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FPGA: LUT, flip-flop, acarreo dedicado, bloques de RAM y DSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Configuración volátil frente a no volátil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de selección de dispositivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decodificador BCD a siete segmentos y multiplexado de displays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diseño síncrono de reloj único y uso de habilitaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVALUACIÓN 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EVALUACIÓN 2» en la sesión «Evaluación 2 · Unidades 2 y 3» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 5 de octubre, en el horario y aula de la clase. Vale 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTENIDO EVALUADO» en la sesión «Evaluación 2 · Unidades 2 y 3» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROM, PAL, PLA y GAL: diferencias de arquitectura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La macrocelda y su papel en la lógica secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPLD: bloques tipo PAL con interconexión centralizada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FPGA: LUT, flip-flop, acarreo dedicado, bloques de RAM y DSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Configuración volátil frente a no volátil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de selección de dispositivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decodificador BCD a siete segmentos y multiplexado de displays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESPACIO PARA EL EXAMEN» en la sesión «Evaluación 2 · Unidades 2 y 3» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE SIGUE» en la sesión «Evaluación 2 · Unidades 2 y 3» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resto de la unidad 3 es aritmética: sumadores, multiplicadores y división. Es donde el intercambio entre área, velocidad y latencia se vuelve concreto y medible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• PROM, PAL, PLA y GAL: diferencias de arquitectura.: en el contexto de «Evaluación 2 · Unidades 2 y 3» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• La macrocelda y su papel en la lógica secuencial.: en el contexto de «Evaluación 2 · Unidades 2 y 3» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• CPLD: bloques tipo PAL con interconexión centralizada.: en el contexto de «Evaluación 2 · Unidades 2 y 3» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• FPGA: LUT, flip-flop, acarreo dedicado, bloques de RAM y DSP.: en el contexto de «Evaluación 2 · Unidades 2 y 3» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Configuración volátil frente a no volátil.: en el contexto de «Evaluación 2 · Unidades 2 y 3» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Criterios de selección de dispositivo.: en el contexto de «Evaluación 2 · Unidades 2 y 3» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Decodificador BCD a siete segmentos y multiplexado de displays.: en el contexto de «Evaluación 2 · Unidades 2 y 3» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Diseño síncrono de reloj único y uso de habilitaciones.: en el contexto de «Evaluación 2 · Unidades 2 y 3» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «PROM, PAL, PLA y GAL: diferencias de arquitectura.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «La macrocelda y su papel en la lógica secuencial.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «CPLD: bloques tipo PAL con interconexión centralizada.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «FPGA: LUT, flip-flop, acarreo dedicado, bloques de RAM y DSP.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Configuración volátil frente a no volátil.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Criterios de selección de dispositivo.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Decodificador BCD a siete segmentos y multiplexado de displays.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Diseño síncrono de reloj único y uso de habilitaciones.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Evaluación 2 · Unidades 2 y 3» con evaluaciones o tareas de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...273 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 10 · 12/10/2026 — Unidad 3 · Sumadores</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEL SEMISUMADOR AL SUMADOR COMPLETO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Semisumador: dos entradas, suma y acarreo. S = A xor B, C = A and B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sumador completo: agrega el acarreo de entrada. S = A xor B xor Cin, Cout = (A and B) or (Cin and (A xor B)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUMADOR DE ACARREO SERIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se encadenan n sumadores completos. Es la construcción más simple y la más lenta: el acarreo debe propagarse por los n bloques antes de que el resultado sea válido. El retardo crece linealmente con n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para 32 bits eso son 32 retardos en cascada. Ese camino crítico es lo que limita la frecuencia máxima del diseño completo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUMADOR DE ACARREO ANTICIPADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La idea es calcular los acarreos en paralelo en lugar de esperarlos, usando las señales de generación y propagación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G_i = A_i and B_i — la posición genera acarreo por sí misma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P_i = A_i xor B_i — la posición propaga el acarreo que le llega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C_(i+1) = G_i or (P_i and C_i), expandido para no depender del acarreo anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El retardo pasa a ser logarítmico, y se paga con un aumento considerable de área. Es el intercambio clásico de la aritmética digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OTRAS ESTRUCTURAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carry-select: se calculan las dos posibilidades y se elige con un multiplexor cuando llega el acarreo real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carry-skip: se salta bloques enteros cuando todos propagan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EN FPGA EL PANORAMA CAMBIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las FPGA tienen cadenas de acarreo dedicadas, muy rápidas, entre bloques adyacentes. Un sumador de acarreo serie descrito simplemente como a + b suele ser más rápido que un anticipado descrito a mano, porque la herramienta aprovecha esa ruta dedicada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es una lección importante del curso: la mejor estructura teórica no siempre es la mejor sobre el dispositivo real. Hay que medir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARITMÉTICA CON SIGNO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complemento a dos: la resta es sumar el complemento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desbordamiento con signo: ocurre cuando los acarreos de entrada y salida del bit más significativo difieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las bibliotecas numeric_std con signed y unsigned son la forma correcta de describirlo, no std_logic_arith.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir un sumador de 8 bits de acarreo serie y uno anticipado, y comparar en Quartus la frecuencia máxima y el uso de recursos de cada uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA207 (Sistemas Embebidos), esta sesión gira en torno a «Unidad 3 · Sumadores». Según la guía del maestro, lo central es: Semisumador: dos entradas, suma y acarreo. S = A xor B, C = A and B.; Sumador completo: agrega el acarreo de entrada. S = A xor B xor Cin, Cout = (A and B) or (Cin and (A xor B)).; G_i = A_i and B_i — la posición genera acarreo por sí misma.; P_i = A_i xor B_i — la posición propaga el acarreo que le llega.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3 · Sumadores</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se encadenan n sumadores completos. Es la construcción más simple y la más lenta: el acarreo debe propagarse por los n bloques antes de que el resultado sea válido. El retardo crece linealmente con n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para 32 bits eso son 32 retardos en cascada. Ese camino crítico es lo que limita la frecuencia máxima del diseño completo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La idea es calcular los acarreos en paralelo en lugar de esperarlos, usando las señales de generación y propagación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El retardo pasa a ser logarítmico, y se paga con un aumento considerable de área. Es el intercambio clásico de la aritmética digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las FPGA tienen cadenas de acarreo dedicadas, muy rápidas, entre bloques adyacentes. Un sumador de acarreo serie descrito simplemente como a + b suele ser más rápido que un anticipado descrito a mano, porque la herramienta aprovecha esa ruta dedicada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es una lección importante del curso: la mejor estructura teórica no siempre es la mejor sobre el dispositivo real. Hay que medir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir un sumador de 8 bits de acarreo serie y uno anticipado, y comparar en Quartus la frecuencia máxima y el uso de recursos de cada uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Semisumador: dos entradas, suma y acarreo. S = A xor B, C = A and B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sumador completo: agrega el acarreo de entrada. S = A xor B xor Cin, Cout = (A and B) or (Cin and (A xor B)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G_i = A_i and B_i — la posición genera acarreo por sí misma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P_i = A_i xor B_i — la posición propaga el acarreo que le llega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C_(i+1) = G_i or (P_i and C_i), expandido para no depender del acarreo anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carry-select: se calculan las dos posibilidades y se elige con un multiplexor cuando llega el acarreo real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carry-skip: se salta bloques enteros cuando todos propagan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complemento a dos: la resta es sumar el complemento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desbordamiento con signo: ocurre cuando los acarreos de entrada y salida del bit más significativo difieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las bibliotecas numeric_std con signed y unsigned son la forma correcta de describirlo, no std_logic_arith.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEL SEMISUMADOR AL SUMADOR COMPLETO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DEL SEMISUMADOR AL SUMADOR COMPLETO» en la sesión «Unidad 3 · Sumadores» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Semisumador: dos entradas, suma y acarreo. S = A xor B, C = A and B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sumador completo: agrega el acarreo de entrada. S = A xor B xor Cin, Cout = (A and B) or (Cin and (A xor B)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUMADOR DE ACARREO SERIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SUMADOR DE ACARREO SERIE» en la sesión «Unidad 3 · Sumadores» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se encadenan n sumadores completos. Es la construcción más simple y la más lenta: el acarreo debe propagarse por los n bloques antes de que el resultado sea válido. El retardo crece linealmente con n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para 32 bits eso son 32 retardos en cascada. Ese camino crítico es lo que limita la frecuencia máxima del diseño completo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUMADOR DE ACARREO ANTICIPADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SUMADOR DE ACARREO ANTICIPADO» en la sesión «Unidad 3 · Sumadores» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La idea es calcular los acarreos en paralelo en lugar de esperarlos, usando las señales de generación y propagación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G_i = A_i and B_i — la posición genera acarreo por sí misma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P_i = A_i xor B_i — la posición propaga el acarreo que le llega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C_(i+1) = G_i or (P_i and C_i), expandido para no depender del acarreo anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El retardo pasa a ser logarítmico, y se paga con un aumento considerable de área. Es el intercambio clásico de la aritmética digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OTRAS ESTRUCTURAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OTRAS ESTRUCTURAS» en la sesión «Unidad 3 · Sumadores» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carry-select: se calculan las dos posibilidades y se elige con un multiplexor cuando llega el acarreo real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carry-skip: se salta bloques enteros cuando todos propagan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EN FPGA EL PANORAMA CAMBIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EN FPGA EL PANORAMA CAMBIA» en la sesión «Unidad 3 · Sumadores» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las FPGA tienen cadenas de acarreo dedicadas, muy rápidas, entre bloques adyacentes. Un sumador de acarreo serie descrito simplemente como a + b suele ser más rápido que un anticipado descrito a mano, porque la herramienta aprovecha esa ruta dedicada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es una lección importante del curso: la mejor estructura teórica no siempre es la mejor sobre el dispositivo real. Hay que medir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARITMÉTICA CON SIGNO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ARITMÉTICA CON SIGNO» en la sesión «Unidad 3 · Sumadores» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complemento a dos: la resta es sumar el complemento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desbordamiento con signo: ocurre cuando los acarreos de entrada y salida del bit más significativo difieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las bibliotecas numeric_std con signed y unsigned son la forma correcta de describirlo, no std_logic_arith.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA» en la sesión «Unidad 3 · Sumadores» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir un sumador de 8 bits de acarreo serie y uno anticipado, y comparar en Quartus la frecuencia máxima y el uso de recursos de cada uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Semisumador: dos entradas, suma y acarreo. S = A xor B, C = A and B.: en el contexto de «Unidad 3 · Sumadores» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sumador completo: agrega el acarreo de entrada. S = A xor B xor Cin, Cout = (…: en el contexto de «Unidad 3 · Sumadores» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• G_i = A_i and B_i — la posición genera acarreo por sí misma.: en el contexto de «Unidad 3 · Sumadores» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• P_i = A_i xor B_i — la posición propaga el acarreo que le llega.: en el contexto de «Unidad 3 · Sumadores» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• C_(i+1) = G_i or (P_i and C_i), expandido para no depender del acarreo anterior.: en el contexto de «Unidad 3 · Sumadores» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Carry-select: se calculan las dos posibilidades y se elige con un multiplexor…: en el contexto de «Unidad 3 · Sumadores» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Carry-skip: se salta bloques enteros cuando todos propagan.: en el contexto de «Unidad 3 · Sumadores» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Complemento a dos: la resta es sumar el complemento.: en el contexto de «Unidad 3 · Sumadores» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Desbordamiento con signo: ocurre cuando los acarreos de entrada y salida del …: en el contexto de «Unidad 3 · Sumadores» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las bibliotecas numeric_std con signed y unsigned son la forma correcta de de…: en el contexto de «Unidad 3 · Sumadores» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Semisumador: dos entradas, suma y acarreo. S = A xor B, C = A and B.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Sumador completo: agrega el acarreo de entrada. S = A xor B xor Cin, Cout = (A and B) or (Cin and (A xor B)).» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «G_i = A_i and B_i — la posición genera acarreo por sí misma.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «P_i = A_i xor B_i — la posición propaga el acarreo que le llega.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «C_(i+1) = G_i or (P_i and C_i), expandido para no depender del acarreo anterior.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Carry-select: se calculan las dos posibilidades y se elige con un multiplexor cuando llega el acarreo real.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Carry-skip: se salta bloques enteros cuando todos propagan.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Complemento a dos: la resta es sumar el complemento.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3 · Sumadores» con evaluaciones o tareas de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 11 · 19/10/2026 — Unidad 3 · Multiplicadores, multiplicación y división</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MULTIPLICACIÓN POR SUMAS Y DESPLAZAMIENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el algoritmo de la multiplicación de lápiz y papel en binario: por cada bit del multiplicador que vale 1 se suma el multiplicando desplazado. Con n bits se requieren n sumas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOS IMPLEMENTACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secuencial — un sumador y un registro de desplazamiento, n ciclos de reloj. Poca área, mucha latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combinacional en arreglo — n sumadores en paralelo, resultado en un ciclo. Mucha área, poca latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La elección es el intercambio central del diseño digital: área contra tiempo. No hay respuesta correcta sin conocer la restricción del sistema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALGORITMO DE BOOTH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reduce el número de sumas aprovechando las cadenas de unos consecutivos: en vez de sumar por cada uno, resta al inicio de la cadena y suma al final. Además maneja números con signo de forma natural, sin casos especiales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booth radix-2 examina pares de bits solapados; radix-4 examina tercias y reduce las operaciones a la mitad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGMENTACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar registros entre las etapas del arreglo permite subir mucho la frecuencia de reloj: el camino crítico se acorta. La latencia total en ciclos aumenta, pero el rendimiento en resultados por segundo mejora. Es la técnica clave cuando hay flujo continuo de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MULTIPLICADORES DEDICADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las FPGA modernas incluyen bloques DSP con multiplicadores en hardware. Describir a*b y dejar que la herramienta los infiera suele ser mejor que construir el arreglo a mano, salvo que se necesite un ancho o un comportamiento no estándar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIVISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restauradora — se resta, y si el resultado es negativo se restaura sumando de vuelta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No restauradora — evita la restauración alternando sumas y restas según el signo. Más rápida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SRT — usa una tabla para obtener varios bits del cociente por iteración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La división es cara en hardware y no tiene bloques dedicados en la mayoría de las FPGA. Cuando el divisor es constante, conviene sustituirla por una multiplicación por el recíproco y un desplazamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La sesión del 2 de noviembre es la Evaluación 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...215 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA207 (Sistemas Embebidos), esta sesión gira en torno a «Unidad 3 · Multiplicadores, multiplicación y división». Según la guía del maestro, lo central es: Secuencial — un sumador y un registro de desplazamiento, n ciclos de reloj. Poca área, mucha latencia.; Combinacional en arreglo — n sumadores en paralelo, resultado en un ciclo. Mucha área, poca latencia.; Booth radix-2 examina pares de bits solapados; radix-4 examina tercias y reduce las operaciones a la mitad.; Restauradora — se resta, y si el resultado es negativo se restaura sumando de vuelta.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3 · Multiplicadores, multiplicación y división</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el algoritmo de la multiplicación de lápiz y papel en binario: por cada bit del multiplicador que vale 1 se suma el multiplicando desplazado. Con n bits se requieren n sumas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La elección es el intercambio central del diseño digital: área contra tiempo. No hay respuesta correcta sin conocer la restricción del sistema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reduce el número de sumas aprovechando las cadenas de unos consecutivos: en vez de sumar por cada uno, resta al inicio de la cadena y suma al final. Además maneja números con signo de forma natural, sin casos especiales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar registros entre las etapas del arreglo permite subir mucho la frecuencia de reloj: el camino crítico se acorta. La latencia total en ciclos aumenta, pero el rendimiento en resultados por segundo mejora. Es la técnica clave cuando hay flujo continuo de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las FPGA modernas incluyen bloques DSP con multiplicadores en hardware. Describir a*b y dejar que la herramienta los infiera suele ser mejor que construir el arreglo a mano, salvo que se necesite un ancho o un comportamiento no estándar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La división es cara en hardware y no tiene bloques dedicados en la mayoría de las FPGA. Cuando el divisor es constante, conviene sustituirla por una multiplicación por el recíproco y un desplazamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La sesión del 2 de noviembre es la Evaluación 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secuencial — un sumador y un registro de desplazamiento, n ciclos de reloj. Poca área, mucha latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combinacional en arreglo — n sumadores en paralelo, resultado en un ciclo. Mucha área, poca latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booth radix-2 examina pares de bits solapados; radix-4 examina tercias y reduce las operaciones a la mitad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restauradora — se resta, y si el resultado es negativo se restaura sumando de vuelta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No restauradora — evita la restauración alternando sumas y restas según el signo. Más rápida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SRT — usa una tabla para obtener varios bits del cociente por iteración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MULTIPLICACIÓN POR SUMAS Y DESPLAZAMIENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MULTIPLICACIÓN POR SUMAS Y DESPLAZAMIENTOS» en la sesión «Unidad 3 · Multiplicadores, multiplicación y división» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el algoritmo de la multiplicación de lápiz y papel en binario: por cada bit del multiplicador que vale 1 se suma el multiplicando desplazado. Con n bits se requieren n sumas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOS IMPLEMENTACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DOS IMPLEMENTACIONES» en la sesión «Unidad 3 · Multiplicadores, multiplicación y división» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secuencial — un sumador y un registro de desplazamiento, n ciclos de reloj. Poca área, mucha latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combinacional en arreglo — n sumadores en paralelo, resultado en un ciclo. Mucha área, poca latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La elección es el intercambio central del diseño digital: área contra tiempo. No hay respuesta correcta sin conocer la restricción del sistema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALGORITMO DE BOOTH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ALGORITMO DE BOOTH» en la sesión «Unidad 3 · Multiplicadores, multiplicación y división» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reduce el número de sumas aprovechando las cadenas de unos consecutivos: en vez de sumar por cada uno, resta al inicio de la cadena y suma al final. Además maneja números con signo de forma natural, sin casos especiales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booth radix-2 examina pares de bits solapados; radix-4 examina tercias y reduce las operaciones a la mitad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGMENTACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SEGMENTACIÓN» en la sesión «Unidad 3 · Multiplicadores, multiplicación y división» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar registros entre las etapas del arreglo permite subir mucho la frecuencia de reloj: el camino crítico se acorta. La latencia total en ciclos aumenta, pero el rendimiento en resultados por segundo mejora. Es la técnica clave cuando hay flujo continuo de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MULTIPLICADORES DEDICADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MULTIPLICADORES DEDICADOS» en la sesión «Unidad 3 · Multiplicadores, multiplicación y división» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las FPGA modernas incluyen bloques DSP con multiplicadores en hardware. Describir a*b y dejar que la herramienta los infiera suele ser mejor que construir el arreglo a mano, salvo que se necesite un ancho o un comportamiento no estándar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIVISIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DIVISIÓN» en la sesión «Unidad 3 · Multiplicadores, multiplicación y división» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restauradora — se resta, y si el resultado es negativo se restaura sumando de vuelta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No restauradora — evita la restauración alternando sumas y restas según el signo. Más rápida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SRT — usa una tabla para obtener varios bits del cociente por iteración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La división es cara en hardware y no tiene bloques dedicados en la mayoría de las FPGA. Cuando el divisor es constante, conviene sustituirla por una multiplicación por el recíproco y un desplazamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «AVISO» en la sesión «Unidad 3 · Multiplicadores, multiplicación y división» de Sistemas Embebidos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La sesión del 2 de noviembre es la Evaluación 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Secuencial — un sumador y un registro de desplazamiento, n ciclos de reloj. P…: en el contexto de «Unidad 3 · Multiplicadores, multiplicación y división» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Combinacional en arreglo — n sumadores en paralelo, resultado en un ciclo. Mu…: en el contexto de «Unidad 3 · Multiplicadores, multiplicación y división» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Booth radix-2 examina pares de bits solapados; radix-4 examina tercias y redu…: en el contexto de «Unidad 3 · Multiplicadores, multiplicación y división» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Restauradora — se resta, y si el resultado es negativo se restaura sumando de…: en el contexto de «Unidad 3 · Multiplicadores, multiplicación y división» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No restauradora — evita la restauración alternando sumas y restas según el si…: en el contexto de «Unidad 3 · Multiplicadores, multiplicación y división» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• SRT — usa una tabla para obtener varios bits del cociente por iteración.: en el contexto de «Unidad 3 · Multiplicadores, multiplicación y división» (LA207), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Secuencial — un sumador y un registro de desplazamiento, n ciclos de reloj. Poca área, mucha latencia.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Combinacional en arreglo — n sumadores en paralelo, resultado en un ciclo. Mucha área, poca latencia.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Booth radix-2 examina pares de bits solapados; radix-4 examina tercias y reduce las operaciones a la mitad.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Restauradora — se resta, y si el resultado es negativo se restaura sumando de vuelta.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «No restauradora — evita la restauración alternando sumas y restas según el signo. Más rápida.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «SRT — usa una tabla para obtener varios bits del cociente por iteración.» y por qué importa en LA207?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3 · Multiplicadores, multiplicación y división» con evaluaciones o tareas de Sistemas Embebidos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 15 · 23/11/2026 — Unidad 6 · Diseño de un microprocesador · Cierre del curso</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 12 · 26/10/2026 — Unidad 4 · Máquinas de estado: derivación y realización</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...107 lines deleted...]
-        <w:t xml:space="preserve">LOS CINCO COMPONENTES DEL CAMINO DE DATOS</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ MÁQUINAS DE ESTADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo sistema con comportamiento dependiente de la historia se modela como máquina de estados finitos. Es la herramienta central para describir controladores, protocolos y secuenciadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOORE Y MEALY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moore — la salida depende solo del estado. Salidas registradas, estables, sin fallas espurias, y una respuesta un ciclo más tarde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mealy — la salida depende del estado y de la entrada. Responde en el mismo ciclo, con menos estados, pero la salida puede tener glitches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la práctica se prefiere Moore cuando la salida controla algo crítico, y Mealy cuando la latencia importa. Una Mealy con salida registrada combina lo mejor de ambas a costa de un ciclo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DERIVACIÓN DE UNA MÁQUINA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Contador de programa y lógica de siguiente dirección.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Identificar las entradas, las salidas y qué debe recordarse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Memoria de instrucciones.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Enumerar los estados y darles nombres con significado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Banco de registros, con dos puertos de lectura y uno de escritura.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Dibujar el diagrama de estados con todas las transiciones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Unidad aritmético-lógica.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Verificar que cada estado tenga transición definida para toda combinación de entradas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. Memoria de datos.</w:t>
-[...218 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Definir la salida de cada estado o de cada transición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Escribir la tabla de estados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESCRIPCIÓN EN VHDL: EL PATRÓN DE TRES PROCESOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceso de registro de estado: síncrono, solo actualiza el estado actual con el siguiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceso de siguiente estado: combinacional, decide a dónde ir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceso de salidas: combinacional en Mealy, o función del estado en Moore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Separarlos hace el código legible y evita latches accidentales. El tipo enumerado para los estados permite que la herramienta elija la codificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CODIFICACIÓN DE ESTADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binaria — mínimo número de flip-flops; más lógica de decodificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray — un solo bit cambia por transición; reduce consumo y ruido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One-hot — un flip-flop por estado; más registros y muchísima menos lógica. Es la preferida en FPGA, porque los flip-flops abundan y las LUT son el recurso escaso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTADOS NO ALCANZABLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con one-hot existen combinaciones ilegales. Un evento externo puede llevar la máquina a una de ellas. Conviene incluir un others que regrese a un estado seguro, sobre todo en sistemas que no se pueden reiniciar a mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diseñar un detector de la secuencia 1011 en versión Moore y Mealy, y comparar estados, recursos y latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 13 · 02/11/2026 — Evaluación 3 · Unidades 3 y 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVALUACIÓN 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 2 de noviembre, en el horario y aula de la clase. Vale 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sumadores: acarreo serie, anticipado, generación y propagación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aritmética en complemento a dos y detección de desbordamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiplicación por sumas y desplazamientos; algoritmo de Booth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementación secuencial contra combinacional; segmentación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">División restauradora y no restauradora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Máquinas de estado Moore y Mealy: derivación y descripción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Codificación de estados: binaria, Gray y one-hot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quedan la microprogramación, el diseño con dispositivos reconfigurables y el diseño de un microprocesador. El proyecto final se entrega a partir del 23 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 14 · 09/11/2026 — Unidades 4 y 5 · Microprogramación y diseño con dispositivos reconfigurables</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MICROPROGRAMACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En lugar de describir la unidad de control con lógica cableada, se guarda la secuencia de señales de control en una memoria. Cada palabra de esa memoria es una microinstrucción que fija el valor de todas las señales para un ciclo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ventaja: modificar el comportamiento es reescribir la memoria, no rediseñar la lógica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desventaja: más lento, porque cada paso requiere un acceso a memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la razón histórica de que las máquinas CISC sean microprogramadas y las RISC cableadas, tema que se cruza directamente con Arquitecturas Computacionales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMATO DE MICROINSTRUCCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Horizontal — un bit por señal de control. Palabras anchas, máximo paralelismo, sin decodificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertical — campos codificados que se decodifican. Palabras estrechas, menos paralelismo, un nivel más de retardo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MÁQUINAS DE ESTADO ENLAZADAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un controlador complejo se descompone en varias máquinas que se comunican: una principal que secuencia las etapas y varias subordinadas que ejecutan cada etapa y avisan al terminar con una señal de hecho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el equivalente en hardware de descomponer un programa en funciones. Una sola máquina con cuarenta estados es imposible de depurar; cuatro de diez estados no lo son.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESCOMPOSICIÓN DE SHANNON</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f(x₁,…,xₙ) = x₁·f(1,x₂,…) + x₁'·f(0,x₂,…). Cualquier función se parte en dos funciones de una variable menos, seleccionadas por un multiplexor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es exactamente lo que hace una FPGA: si una función excede las entradas de una LUT, se descompone recursivamente y se implementa con varias LUT y multiplexores. Entender Shannon es entender cómo la herramienta mapea la lógica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEMORIA EN SISTEMAS RECONFIGURABLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Memoria distribuida — las LUT usadas como pequeñas RAM. Poca capacidad, muy flexible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bloques de RAM dedicados — kilobits por bloque, con puertos configurables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAM de doble puerto — permite cruzar dominios de reloj y construir FIFOs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MAPEO Y RUTEO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El mapeo agrupa la lógica en LUT y registros; el emplazamiento decide en qué bloque físico va cada uno; el ruteo conecta. En FPGA el retardo de ruteo suele dominar sobre el de la lógica, y por eso dos síntesis del mismo código pueden dar frecuencias distintas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avanzar el proyecto final. Se entrega a partir del 23 de noviembre en el horario y aula de la clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 15 · 23/11/2026 — Unidad 6 · Diseño de un microprocesador · Cierre del curso</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÚLTIMA SESIÓN DEL CURSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La semana pasada no hubo clase por el asueto del 16 de noviembre. Hoy se cierra la unidad 6 y el curso. El proyecto final se entrega a partir de hoy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FILOSOFÍA RISC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conjunto de instrucciones reducido y regular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instrucciones de longitud fija, lo que simplifica la decodificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arquitectura de carga y almacenamiento: solo load y store tocan memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muchos registros de propósito general.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad de control cableada, no microprogramada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejecución segmentada desde el diseño, no como añadido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS CINCO COMPONENTES DEL CAMINO DE DATOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Contador de programa y lógica de siguiente dirección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Memoria de instrucciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Banco de registros, con dos puertos de lectura y uno de escritura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Unidad aritmético-lógica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Memoria de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CICLO DE INSTRUCCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buscar, decodificar, ejecutar, acceder a memoria y escribir el resultado. En una implementación monociclo las cinco etapas ocurren en un ciclo largo; en una segmentada, cinco instrucciones distintas ocupan las cinco etapas al mismo tiempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA UNIDAD DE CONTROL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir del código de operación genera las señales que gobiernan el camino de datos: selección de operación de la ALU, habilitación de escritura en registros y memoria, y selección de los multiplexores. Es una máquina de estados, o lógica combinacional pura en el caso monociclo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RIESGOS DE LA SEGMENTACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De datos — una instrucción necesita un resultado que aún no se escribió. Se resuelve con adelantamiento o con burbujas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De control — no se sabe si el salto se toma. Se resuelve con predicción o con detención.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructurales — dos etapas quieren el mismo recurso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORRIDO DEL CURSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U1 — lenguajes de descripción de hardware y modelado de lógica combinacional y secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U2 — dispositivos lógicos reconfigurables, del PAL a la FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U3 — aritmética: decodificadores, sumadores, multiplicadores y división.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U4 — máquinas de estado y microprogramación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U5 — diseño con reconfigurables: Shannon, memoria, mapeo y ruteo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U6 — diseño de un microprocesador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE TE LLEVAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La capacidad de llevar una especificación funcional hasta hardware funcionando en una FPGA, decidiendo conscientemente entre área, velocidad y latencia en cada paso. Es la misma cadena que en Arquitecturas se ve desde arriba: aquí la construiste desde abajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVALUACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tareas y participación 15%, tres exámenes 30%, cinco prácticas de laboratorio 30%, proyecto final 25%. El proyecto funciona como cuarto parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 