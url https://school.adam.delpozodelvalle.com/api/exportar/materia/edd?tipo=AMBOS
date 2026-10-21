--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,9587 +10,26588 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estructuras de Datos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">CN122 · LIS-2032 · Dr. José Luis Zechinelli Martini · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">lunes de 13:00 a 14:15 — CN 122</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">miércoles de 13:00 a 14:15 — CN 122</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividades y ejercicios — 40%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Primer parcial — 15%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Segundo parcial — 15%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tercer parcial — 15%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen final — 15%</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 10/08/2026 — Interés de las estructuras de datos · Almacenar, organizar y recuperar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRESENTACIÓN DEL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El curso estudia las principales estructuras de datos para gestionar información y cómo aplicarlas eficientemente para resolver problemas de programación. Se trabaja en C, y la evaluación es 40% actividades y ejercicios, tres parciales de 15% y examen final de 15%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ EXISTEN LAS ESTRUCTURAS DE DATOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los datos hay que almacenarlos, organizarlos y recuperarlos. Cualquier estructura resuelve las tres cosas, pero ninguna las resuelve todas igual de bien. Elegir estructura es elegir qué operación va a ser rápida y cuál lenta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LAS TRES OPERACIONES FUNDAMENTALES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Almacenar — insertar un dato nuevo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Organizar — mantener un orden o una relación entre los datos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recuperar — encontrar un dato dado un criterio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL INTERCAMBIO QUE GOBIERNA EL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un arreglo da acceso instantáneo por posición y hace costoso insertar en medio. Una lista ligada hace barata la inserción y costoso el acceso por posición. No hay estructura superior: hay estructuras adecuadas a un patrón de uso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESCALA PEQUEÑA Y ESCALA GRANDE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con cien elementos casi cualquier estructura sirve. Con cien millones, la diferencia entre O(n) y O(log n) es la diferencia entre imposible y trivial. El curso enseña a razonar para el caso grande desde el principio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTENIDO DEL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Introducción y técnicas de búsqueda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Manejo de memoria en C: tipos, funciones y apuntadores.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Estructuras estáticas: arreglos, pilas y colas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Estructuras dinámicas: listas ligadas, grafos y árboles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Métodos de ordenamiento y de búsqueda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RECORDATORIO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Asesorías con el profesor de lunes a viernes de 4:00 a 4:50 pm, oficina IA-250B.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">De qué va el curso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Estructuras de datos para gestionar información, aplicadas eficientemente. En C.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Evaluación: 40% actividades, 3 parciales de 15%, final 15%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Las tres operaciones</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Almacenar, organizar, recuperar. Toda estructura hace las tres, ninguna las tres igual de bien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">El intercambio central</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Arreglo: acceso rápido por posición, inserción cara en medio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lista: inserción barata, acceso por posición caro.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No hay estructura mejor, hay estructura adecuada al patrón de uso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Escala</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con 100 datos casi todo sirve; con 100 millones, O(n) contra O(log n) decide si es posible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Contenido</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Búsqueda, memoria en C, estructuras estáticas (arreglos, pilas, colas), dinámicas (listas, grafos, árboles), ordenamiento.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Asesorías lun-vie 4:00-4:50 pm, IA-250B.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Repasar apuntadores de C antes del miércoles</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Instalar un compilador y valgrind</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Investigar qué es notación O grande, la vamos a usar todo el semestre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 2 · 12/08/2026 — Lenguaje C: manejo de memoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ C</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">C obliga a manejar la memoria explícitamente. En un lenguaje con recolector de basura, las estructuras de datos funcionan sin entender qué pasa por debajo; en C no hay forma de evitarlo, y por eso se aprende de verdad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL MODELO DE MEMORIA DE UN PROGRAMA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Segmento de código — las instrucciones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Datos estáticos y globales — viven todo el programa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pila (stack) — variables locales y marcos de llamada. Se libera sola al salir de la función.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Montículo (heap) — memoria pedida a mano con malloc. Se libera solo si tú lo haces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TIPOS Y TAMAÑOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">sizeof devuelve el tamaño en bytes de un tipo o variable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los tamaños dependen de la plataforma: int suele ser 4 bytes y un apuntador 8 en 64 bits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nunca suponer tamaños; usar sizeof siempre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">APUNTADORES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un apuntador guarda una dirección de memoria: int *p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">&amp; obtiene la dirección de una variable: p = &amp;x;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">* accede al contenido apuntado: *p = 5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">NULL indica que no apunta a nada válido.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MEMORIA DINÁMICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">malloc(n) reserva n bytes y devuelve la dirección, o NULL si falla. Hay que verificar siempre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">calloc(n, tam) reserva e inicializa en cero.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">realloc cambia el tamaño de un bloque ya reservado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">free(p) libera. Cada malloc necesita exactamente un free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOS TRES ERRORES QUE VAN A PERSEGUIRTE TODO EL SEMESTRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fuga de memoria — perder la referencia sin liberar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Apuntador colgante — usar un apuntador después de liberarlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Doble liberación — llamar free dos veces sobre la misma dirección.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ninguno de los tres produce un error inmediato. El programa parece funcionar y falla después, en otro lado. Por eso conviene usar valgrind desde la primera práctica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Escribir un programa que reserve un arreglo dinámico, lo llene, lo redimensione con realloc y lo libere correctamente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Por qué C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obliga a manejar memoria a mano; en otros lenguajes no se aprende qué pasa abajo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Memoria de un programa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Código, datos estáticos, pila (locales, se libera sola), montículo (malloc, se libera a mano).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Apuntadores</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">int *p guarda una dirección. &amp; saca dirección, * saca contenido. NULL = no apunta a nada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">sizeof da el tamaño en bytes; nunca suponer tamaños.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Memoria dinámica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">malloc(n) reserva y devuelve dirección o NULL — verificar siempre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">calloc inicializa en cero, realloc redimensiona, free libera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cada malloc necesita exactamente un free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Los tres errores</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fuga: perder la referencia sin liberar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Apuntador colgante: usar después de liberar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Doble free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ninguno falla de inmediato: el programa parece bien y truena después, en otro lado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Correr valgrind sobre un programa mío con fuga a propósito, para ver qué reporta</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Investigar por qué sizeof de un arreglo cambia dentro de una función</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 3 · 17/08/2026 — Arreglos: memoria contigua y aritmética de apuntadores</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QUÉ ES REALMENTE UN ARREGLO EN C</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un arreglo es un bloque contiguo de memoria y un nombre que apunta a su primer elemento. No hay metadatos: C no guarda el tamaño, no verifica límites y no sabe dónde termina. Todo eso es responsabilidad del programador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA EQUIVALENCIA FUNDAMENTAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">a[i] es idéntico a *(a + i). El compilador traduce el primero al segundo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">a + i no suma i bytes: suma i·sizeof(tipo) bytes. La aritmética de apuntadores está escalada por el tipo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Consecuencia curiosa pero real: a[i] == i[a], porque la suma es conmutativa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ EL ACCESO ES O(1)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La dirección del elemento i se calcula con una multiplicación y una suma: base + i·tamaño. No hay que recorrer nada. Esa es la única razón por la que el arreglo es la estructura más rápida para acceso aleatorio, y también la razón de todas sus limitaciones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LO QUE SE PAGA A CAMBIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tamaño fijo en tiempo de compilación (salvo VLA o memoria dinámica).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Insertar o borrar en medio cuesta O(n) por el corrimiento.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Necesita un bloque contiguo libre; con memoria fragmentada puede fallar aunque haya espacio total suficiente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL ARREGLO DECAE A APUNTADOR</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Al pasar un arreglo a una función, se pasa solo la dirección base. Dentro de la función sizeof(a) devuelve el tamaño de un apuntador, no del arreglo. Por eso toda función que recibe un arreglo debe recibir también su longitud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">void imprimir(int a[], int n)  ·  el [] es azúcar sintáctica de int *a.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERRORES CLÁSICOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Escribir en a[n] — está fuera del arreglo y C no lo impide; corrompe memoria en silencio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Usar sizeof(a)/sizeof(a[0]) dentro de una función: da 1 o 2, no la longitud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Implementar búsqueda del máximo, inversión in situ y rotación de un arreglo, todas recibiendo la longitud como parámetro.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.-Qué es tiempo discreto?</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.-Qué es tiempo continuo?</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.-Leer caldor fax capitulo 4 pero yo debo leerlo completo</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4.-Leer algo sobre econometría, microeconomía y macroeconomía</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Coeficiente de relación en tiempo discreto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ecuación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ecuación</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">B igual que A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Como A, pero</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dividimos todo entre  de la ecuación 2</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">R+ -&gt; R+</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.-Convierta a tiempo continuo</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.-Explique el significado del coeficiente</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Estamos modelando el tiempo de forma más específica</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todo está íntimamente relacionado con una derivada logarítmica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 4 · 19/08/2026 — Matrices y arreglos multidimensionales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO SE GUARDA UNA MATRIZ</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La memoria es lineal, así que una matriz bidimensional se aplana. C usa orden por renglones: primero todo el renglón 0, luego el 1, y así.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para m[F][C], el elemento m[i][j] está en el desplazamiento i·C + j.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En orden por columnas —Fortran, MATLAB— sería j·F + i. Importa al interoperar entre lenguajes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOCALIDAD DE REFERENCIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recorrer por renglones es mucho más rápido que por columnas, aunque el número de operaciones sea idéntico. La razón es la caché: al leer m[i][j] el procesador trae toda una línea de caché, que contiene los siguientes elementos del renglón. Recorrer por columnas desperdicia cada línea traída.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es la primera vez en el curso en que la disposición física de los datos, y no el algoritmo, determina el desempeño. No será la última.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DECLARACIÓN DINÁMICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Arreglo de apuntadores: int **m = malloc(F * sizeof(int*)); y luego cada renglón por separado. Permite renglones de distinta longitud, pero pierde la contigüidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bloque único: int *m = malloc(F * C * sizeof(int)); con acceso m[i*C + j]. Conserva la localidad y es lo que conviene para cálculo numérico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MATRICES DISPERSAS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si la mayoría de los elementos son cero, guardar F·C celdas desperdicia memoria. Se guardan solo los no nulos como tercias (renglón, columna, valor). Se ahorra espacio y se paga con acceso más lento: otra vez el intercambio entre tiempo y espacio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Suma y multiplicación de matrices; medir la diferencia de tiempo entre recorrido por renglones y por columnas con matrices de 1000×1000.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MATRICES: LA FILA ES CONTIGUA, NO LA COLUMNA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un arreglo 2D en C se guarda por RENGLONES (row-major): primero todo el renglón 0, luego el 1, etc. En memoria es un bloque lineal, no una cuadrícula.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dirección de a[i][j] = base + (i * COLUMNAS + j) * sizeof(tipo).</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El compilador necesita saber el número de COLUMNAS para calcularla; por eso en un parámetro se puede omitir la primera dimensión pero no la segunda: void f(int m[][10], int filas).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ IMPORTA EL ORDEN DEL RECORRIDO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recorrer por renglones va leyendo posiciones contiguas y aprovecha la línea de caché; por columnas salta COLUMNAS*4 bytes cada vez y falla la caché en casi cada acceso.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El mismo algoritmo con los ciclos intercambiados puede tardar varias veces más SIN cambiar su complejidad: sigue siendo O(n·m). Es la diferencia entre la teoría y lo que mide el reloj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DECLARACIÓN ESTÁTICA Y DINÁMICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Estática: int m[3][4]; — bloque contiguo, tamaño fijo en compilación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dinámica por arreglo de apuntadores: int **m = malloc(f*sizeof(int*)); y luego cada renglón por separado. Los renglones NO quedan contiguos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dinámica contigua: int *m = malloc(f*c*sizeof(int)); y se indexa a mano con m[i*c+j]. Es más rápida y solo lleva un free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">OJO CON LIBERAR</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con el arreglo de apuntadores hay que liberar CADA renglón y después el arreglo. Al revés se pierde la referencia y se filtra toda la matriz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MÁS DE DOS DIMENSIONES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La fórmula se generaliza: a[i][j][k] = base + ((i*D2 + j)*D3 + k)*tam. La última dimensión es la que varía más rápido en memoria.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(Notas reconstruidas del programa el 18-08. Contrastar con lo visto en clase y borrar esta línea al verificarlas.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Medir con clock() el mismo recorrido por renglones y por columnas</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Investigar qué es una línea de caché y por qué son 64 bytes</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Implementar multiplicación de matrices con las dos formas dinámicas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 5 · 24/08/2026 — Polinomios representados con arreglos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DOS REPRESENTACIONES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Densa — el índice es el exponente y el contenido el coeficiente. Para 3x⁴ + 2x + 7: {7, 2, 0, 0, 3}.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dispersa — se guardan solo los términos no nulos como pares (coeficiente, exponente).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CUÁL CONVIENE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La densa es simple y da acceso O(1) al coeficiente de cualquier grado, pero desperdicia espacio si el polinomio tiene huecos. Para x¹⁰⁰⁰ + 1 se necesitan mil una celdas para guardar dos términos.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La dispersa ahorra memoria pero exige recorrer para encontrar un exponente. La decisión depende de la densidad esperada, y esa es exactamente la clase de decisión que enseña este curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SUMA DE POLINOMIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En representación densa es trivial: se suman elemento a elemento hasta el grado mayor. En dispersa se recorren ambos en paralelo comparando exponentes, como la mezcla de dos listas ordenadas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MULTIPLICACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cada término del primero multiplica a cada término del segundo, con los exponentes sumándose: O(n·m). El resultado tiene grado igual a la suma de los grados, así que el arreglo destino debe dimensionarse antes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EVALUACIÓN: LA REGLA DE HORNER</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Evaluar directamente cuesta O(n²) por las potencias. Horner reescribe p(x) = a₀ + x(a₁ + x(a₂ + …)) y evalúa en O(n) con una sola multiplicación y una suma por término.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es el mismo polinomio y el mismo resultado; solo cambió el orden de las operaciones. Vale la pena verlo como ejemplo de que reorganizar un cálculo puede mejorar su complejidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Implementar suma, multiplicación y evaluación con Horner en ambas representaciones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Polinomios representados con arreglos». Según la guía del maestro, lo central es: Densa — el índice es el exponente y el contenido el coeficiente. Para 3x⁴ + 2x + 7: {7, 2, 0, 0, 3}.; Dispersa — se guardan solo los términos no nulos como pares (coeficiente, exponente).. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polinomios representados con arreglos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La densa es simple y da acceso O(1) al coeficiente de cualquier grado, pero desperdicia espacio si el polinomio tiene huecos. Para x¹⁰⁰⁰ + 1 se necesitan mil una celdas para guardar dos términos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La dispersa ahorra memoria pero exige recorrer para encontrar un exponente. La decisión depende de la densidad esperada, y esa es exactamente la clase de decisión que enseña este curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En representación densa es trivial: se suman elemento a elemento hasta el grado mayor. En dispersa se recorren ambos en paralelo comparando exponentes, como la mezcla de dos listas ordenadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada término del primero multiplica a cada término del segundo, con los exponentes sumándose: O(n·m). El resultado tiene grado igual a la suma de los grados, así que el arreglo destino debe dimensionarse antes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluar directamente cuesta O(n²) por las potencias. Horner reescribe p(x) = a₀ + x(a₁ + x(a₂ + …)) y evalúa en O(n) con una sola multiplicación y una suma por término.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el mismo polinomio y el mismo resultado; solo cambió el orden de las operaciones. Vale la pena verlo como ejemplo de que reorganizar un cálculo puede mejorar su complejidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar suma, multiplicación y evaluación con Horner en ambas representaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Densa — el índice es el exponente y el contenido el coeficiente. Para 3x⁴ + 2x + 7: {7, 2, 0, 0, 3}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dispersa — se guardan solo los términos no nulos como pares (coeficiente, exponente).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOS REPRESENTACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DOS REPRESENTACIONES» en la sesión «Polinomios representados con arreglos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUÁL CONVIENE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CUÁL CONVIENE» en la sesión «Polinomios representados con arreglos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUMA DE POLINOMIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SUMA DE POLINOMIOS» en la sesión «Polinomios representados con arreglos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MULTIPLICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MULTIPLICACIÓN» en la sesión «Polinomios representados con arreglos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVALUACIÓN: LA REGLA DE HORNER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EVALUACIÓN: LA REGLA DE HORNER» en la sesión «Polinomios representados con arreglos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Polinomios representados con arreglos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Densa — el índice es el exponente y el contenido el coeficiente. Para 3x⁴ + 2…: en el contexto de «Polinomios representados con arreglos» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Dispersa — se guardan solo los términos no nulos como pares (coeficiente, exp…: en el contexto de «Polinomios representados con arreglos» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Densa — el índice es el exponente y el contenido el coeficiente. Para 3x⁴ + 2x + 7: {7, 2, 0, 0, 3}.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Dispersa — se guardan solo los términos no nulos como pares (coeficiente, exponente).» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Polinomios representados con arreglos» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...227 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 6 · 26/08/2026 — Registros: struct y agrupación de datos heterogéneos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ HACEN FALTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un arreglo agrupa datos del mismo tipo. Un registro agrupa datos de tipos distintos que describen a una misma entidad: un alumno tiene matrícula entera, nombre de cadena y promedio flotante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">struct Alumno { int matricula; char nombre[50]; float promedio; };</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con typedef se evita repetir la palabra struct: typedef struct { … } Alumno;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACCESO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con la variable: a.matricula</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con apuntador: p-&gt;matricula, que es azúcar de (*p).matricula</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALINEACIÓN Y RELLENO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El compilador inserta bytes de relleno para que cada campo caiga en una frontera conveniente para el procesador. Por eso sizeof de un struct suele ser mayor que la suma de sus campos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reordenar los campos de mayor a menor tamaño reduce el relleno. En estructuras que se instancian millones de veces, eso es memoria real ahorrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PASO A FUNCIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por valor: se copia todo el struct. Costoso si es grande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por apuntador: se pasan 8 bytes. Es lo habitual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con const Alumno *a se pasa por apuntador y se documenta que no se modificará.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNIÓN Y ENUMERACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">union — todos los campos comparten la misma memoria; solo uno es válido a la vez.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enum — constantes enteras con nombre, útiles para el tipo de un registro variante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definir un registro para una entidad de tu elección, escribir funciones de captura e impresión, y comparar sizeof antes y después de reordenar los campos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Registros: struct y agrupación de datos heterogéneos». Según la guía del maestro, lo central es: struct Alumno { int matricula; char nombre[50]; float promedio; };; Con typedef se evita repetir la palabra struct: typedef struct { … } Alumno;; Con la variable: a.matricula; Con apuntador: p-&gt;matricula, que es azúcar de (*p).matricula. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registros: struct y agrupación de datos heterogéneos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un arreglo agrupa datos del mismo tipo. Un registro agrupa datos de tipos distintos que describen a una misma entidad: un alumno tiene matrícula entera, nombre de cadena y promedio flotante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El compilador inserta bytes de relleno para que cada campo caiga en una frontera conveniente para el procesador. Por eso sizeof de un struct suele ser mayor que la suma de sus campos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reordenar los campos de mayor a menor tamaño reduce el relleno. En estructuras que se instancian millones de veces, eso es memoria real ahorrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definir un registro para una entidad de tu elección, escribir funciones de captura e impresión, y comparar sizeof antes y después de reordenar los campos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">struct Alumno { int matricula; char nombre[50]; float promedio; };</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con typedef se evita repetir la palabra struct: typedef struct { … } Alumno;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con la variable: a.matricula</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con apuntador: p-&gt;matricula, que es azúcar de (*p).matricula</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por valor: se copia todo el struct. Costoso si es grande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por apuntador: se pasan 8 bytes. Es lo habitual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con const Alumno *a se pasa por apuntador y se documenta que no se modificará.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">union — todos los campos comparten la misma memoria; solo uno es válido a la vez.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enum — constantes enteras con nombre, útiles para el tipo de un registro variante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ HACEN FALTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ HACEN FALTA» en la sesión «Registros: struct y agrupación de datos heterogéneos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DECLARACIÓN» en la sesión «Registros: struct y agrupación de datos heterogéneos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACCESO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACCESO» en la sesión «Registros: struct y agrupación de datos heterogéneos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALINEACIÓN Y RELLENO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ALINEACIÓN Y RELLENO» en la sesión «Registros: struct y agrupación de datos heterogéneos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PASO A FUNCIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PASO A FUNCIONES» en la sesión «Registros: struct y agrupación de datos heterogéneos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNIÓN Y ENUMERACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «UNIÓN Y ENUMERACIÓN» en la sesión «Registros: struct y agrupación de datos heterogéneos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Registros: struct y agrupación de datos heterogéneos» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• struct Alumno { int matricula; char nombre[50]; float promedio; };: en el contexto de «Registros: struct y agrupación de datos heterogéneos» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Con typedef se evita repetir la palabra struct: typedef struct { … } Alumno;: en el contexto de «Registros: struct y agrupación de datos heterogéneos» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Con la variable: a.matricula: en el contexto de «Registros: struct y agrupación de datos heterogéneos» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Con apuntador: p-&gt;matricula, que es azúcar de (*p).matricula: en el contexto de «Registros: struct y agrupación de datos heterogéneos» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Por valor: se copia todo el struct. Costoso si es grande.: en el contexto de «Registros: struct y agrupación de datos heterogéneos» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Por apuntador: se pasan 8 bytes. Es lo habitual.: en el contexto de «Registros: struct y agrupación de datos heterogéneos» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Con const Alumno *a se pasa por apuntador y se documenta que no se modificará.: en el contexto de «Registros: struct y agrupación de datos heterogéneos» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• union — todos los campos comparten la misma memoria; solo uno es válido a la …: en el contexto de «Registros: struct y agrupación de datos heterogéneos» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• enum — constantes enteras con nombre, útiles para el tipo de un registro vari…: en el contexto de «Registros: struct y agrupación de datos heterogéneos» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...162 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «struct Alumno { int matricula; char nombre[50]; float promedio; };» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Con typedef se evita repetir la palabra struct: typedef struct { … } Alumno;» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Con la variable: a.matricula» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Con apuntador: p-&gt;matricula, que es azúcar de (*p).matricula» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Por valor: se copia todo el struct. Costoso si es grande.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Por apuntador: se pasan 8 bytes. Es lo habitual.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Con const Alumno *a se pasa por apuntador y se documenta que no se modificará.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «union — todos los campos comparten la misma memoria; solo uno es válido a la vez.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Registros: struct y agrupación de datos heterogéneos» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 7 · 31/08/2026 — Arreglos de registros y operaciones básicas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA TABLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un arreglo de registros es la estructura de datos más parecida a una tabla de base de datos: renglones homogéneos con columnas heterogéneas. Es el punto de partida de casi cualquier programa de gestión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alumno grupo[100]; int n = 0;  — el contador n es tan importante como el arreglo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES FUNDAMENTALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alta — verificar que haya espacio, escribir en grupo[n], incrementar n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baja — localizar, y luego decidir entre recorrer todo lo posterior o mover el último al hueco.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búsqueda — secuencial si está desordenado, binaria si está ordenado por la clave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modificación — localizar y escribir en el campo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS DOS FORMAS DE DAR DE BAJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con corrimiento se conserva el orden y cuesta O(n). Reemplazando con el último elemento cuesta O(1) pero destruye el orden. La elección depende de si el orden importa, no de cuál es «mejor».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BORRADO LÓGICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un campo booleano de activo evita mover datos: dar de baja es poner activo en 0. El costo es que las búsquedas deben ignorar los inactivos y el arreglo se llena de basura, lo que obliga a compactar cada tanto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARREGLO DE ESTRUCTURAS O ESTRUCTURA DE ARREGLOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AoS guarda registros completos consecutivos; SoA guarda un arreglo por campo. Si el programa recorre siempre un solo campo, SoA aprovecha mucho mejor la caché. Es una decisión de diseño con impacto medible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistema de gestión con alta, baja, búsqueda, modificación y listado, sobre arreglo de registros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...140 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Arreglos de registros y operaciones básicas». Según la guía del maestro, lo central es: Alumno grupo[100]; int n = 0;  — el contador n es tan importante como el arreglo.; Alta — verificar que haya espacio, escribir en grupo[n], incrementar n.; Baja — localizar, y luego decidir entre recorrer todo lo posterior o mover el último al hueco.; Búsqueda — secuencial si está desordenado, binaria si está ordenado por la clave.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglos de registros y operaciones básicas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un arreglo de registros es la estructura de datos más parecida a una tabla de base de datos: renglones homogéneos con columnas heterogéneas. Es el punto de partida de casi cualquier programa de gestión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con corrimiento se conserva el orden y cuesta O(n). Reemplazando con el último elemento cuesta O(1) pero destruye el orden. La elección depende de si el orden importa, no de cuál es «mejor».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un campo booleano de activo evita mover datos: dar de baja es poner activo en 0. El costo es que las búsquedas deben ignorar los inactivos y el arreglo se llena de basura, lo que obliga a compactar cada tanto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AoS guarda registros completos consecutivos; SoA guarda un arreglo por campo. Si el programa recorre siempre un solo campo, SoA aprovecha mucho mejor la caché. Es una decisión de diseño con impacto medible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistema de gestión con alta, baja, búsqueda, modificación y listado, sobre arreglo de registros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alumno grupo[100]; int n = 0;  — el contador n es tan importante como el arreglo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alta — verificar que haya espacio, escribir en grupo[n], incrementar n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baja — localizar, y luego decidir entre recorrer todo lo posterior o mover el último al hueco.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búsqueda — secuencial si está desordenado, binaria si está ordenado por la clave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modificación — localizar y escribir en el campo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA TABLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA TABLA» en la sesión «Arreglos de registros y operaciones básicas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES FUNDAMENTALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OPERACIONES FUNDAMENTALES» en la sesión «Arreglos de registros y operaciones básicas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS DOS FORMAS DE DAR DE BAJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LAS DOS FORMAS DE DAR DE BAJA» en la sesión «Arreglos de registros y operaciones básicas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BORRADO LÓGICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BORRADO LÓGICO» en la sesión «Arreglos de registros y operaciones básicas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARREGLO DE ESTRUCTURAS O ESTRUCTURA DE ARREGLOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ARREGLO DE ESTRUCTURAS O ESTRUCTURA DE ARREGLOS» en la sesión «Arreglos de registros y operaciones básicas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Arreglos de registros y operaciones básicas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Alumno grupo[100]; int n = 0;  — el contador n es tan importante como el arre…: en el contexto de «Arreglos de registros y operaciones básicas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Alta — verificar que haya espacio, escribir en grupo[n], incrementar n.: en el contexto de «Arreglos de registros y operaciones básicas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Baja — localizar, y luego decidir entre recorrer todo lo posterior o mover el…: en el contexto de «Arreglos de registros y operaciones básicas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Búsqueda — secuencial si está desordenado, binaria si está ordenado por la cl…: en el contexto de «Arreglos de registros y operaciones básicas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Modificación — localizar y escribir en el campo.: en el contexto de «Arreglos de registros y operaciones básicas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Alumno grupo[100]; int n = 0;  — el contador n es tan importante como el arreglo.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Alta — verificar que haya espacio, escribir en grupo[n], incrementar n.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Baja — localizar, y luego decidir entre recorrer todo lo posterior o mover el último al hueco.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Búsqueda — secuencial si está desordenado, binaria si está ordenado por la clave.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Modificación — localizar y escribir en el campo.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Arreglos de registros y operaciones básicas» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 9 · 07/09/2026 — Pilas: definición, operaciones e implementación</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 8 · 02/09/2026 — Ejercicios con registros · Ordenamiento por clave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...234 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SESIÓN DE TALLER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se consolida lo de arreglos y registros resolviendo problemas completos, no fragmentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORDENAR POR UN CAMPO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordenar registros es igual que ordenar números, con dos diferencias: la comparación se hace sobre un campo y el intercambio mueve el registro completo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparar cadenas requiere strcmp, nunca ==. El operador == compara direcciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el registro es grande, ordenar un arreglo de apuntadores o de índices evita copiar estructuras completas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORDENAMIENTO INDIRECTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se ordena un arreglo de índices según el criterio, dejando los datos quietos. Permite tener varios órdenes simultáneos —por matrícula y por promedio— sin duplicar la información. Es lo que hace un índice de base de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BÚSQUEDA BINARIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Requiere que el arreglo esté ordenado por la clave de búsqueda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Se compara con el elemento medio y se descarta la mitad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Costo O(log n) frente a O(n) de la secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Cuidado con el cálculo del medio: usar ini + (fin−ini)/2 evita desbordamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUÁNDO CONVIENE ORDENAR PARA BUSCAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordenar cuesta O(n log n). Si vas a hacer una sola búsqueda, la secuencial es más barata. Si vas a hacer muchas, ordenar una vez se amortiza. Ese razonamiento sobre el costo total, y no sobre la operación aislada, es el que se espera en el curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordenar el arreglo de registros por dos criterios distintos y comparar búsqueda secuencial contra binaria midiendo comparaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Ejercicios con registros · Ordenamiento por clave». Según la guía del maestro, lo central es: Comparar cadenas requiere strcmp, nunca ==. El operador == compara direcciones.; Si el registro es grande, ordenar un arreglo de apuntadores o de índices evita copiar estructuras completas.; 1. Requiere que el arreglo esté ordenado por la clave de búsqueda.; 2. Se compara con el elemento medio y se descarta la mitad.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejercicios con registros · Ordenamiento por clave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se consolida lo de arreglos y registros resolviendo problemas completos, no fragmentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordenar registros es igual que ordenar números, con dos diferencias: la comparación se hace sobre un campo y el intercambio mueve el registro completo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se ordena un arreglo de índices según el criterio, dejando los datos quietos. Permite tener varios órdenes simultáneos —por matrícula y por promedio— sin duplicar la información. Es lo que hace un índice de base de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordenar cuesta O(n log n). Si vas a hacer una sola búsqueda, la secuencial es más barata. Si vas a hacer muchas, ordenar una vez se amortiza. Ese razonamiento sobre el costo total, y no sobre la operación aislada, es el que se espera en el curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordenar el arreglo de registros por dos criterios distintos y comparar búsqueda secuencial contra binaria midiendo comparaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparar cadenas requiere strcmp, nunca ==. El operador == compara direcciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el registro es grande, ordenar un arreglo de apuntadores o de índices evita copiar estructuras completas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Requiere que el arreglo esté ordenado por la clave de búsqueda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Se compara con el elemento medio y se descarta la mitad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Costo O(log n) frente a O(n) de la secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Cuidado con el cálculo del medio: usar ini + (fin−ini)/2 evita desbordamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SESIÓN DE TALLER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SESIÓN DE TALLER» en la sesión «Ejercicios con registros · Ordenamiento por clave» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORDENAR POR UN CAMPO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ORDENAR POR UN CAMPO» en la sesión «Ejercicios con registros · Ordenamiento por clave» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORDENAMIENTO INDIRECTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ORDENAMIENTO INDIRECTO» en la sesión «Ejercicios con registros · Ordenamiento por clave» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BÚSQUEDA BINARIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BÚSQUEDA BINARIA» en la sesión «Ejercicios con registros · Ordenamiento por clave» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUÁNDO CONVIENE ORDENAR PARA BUSCAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CUÁNDO CONVIENE ORDENAR PARA BUSCAR» en la sesión «Ejercicios con registros · Ordenamiento por clave» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Ejercicios con registros · Ordenamiento por clave» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Comparar cadenas requiere strcmp, nunca ==. El operador == compara direcciones.: en el contexto de «Ejercicios con registros · Ordenamiento por clave» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si el registro es grande, ordenar un arreglo de apuntadores o de índices evit…: en el contexto de «Ejercicios con registros · Ordenamiento por clave» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Requiere que el arreglo esté ordenado por la clave de búsqueda.: en el contexto de «Ejercicios con registros · Ordenamiento por clave» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Se compara con el elemento medio y se descarta la mitad.: en el contexto de «Ejercicios con registros · Ordenamiento por clave» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Costo O(log n) frente a O(n) de la secuencial.: en el contexto de «Ejercicios con registros · Ordenamiento por clave» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Cuidado con el cálculo del medio: usar ini + (fin−ini)/2 evita desbordamie…: en el contexto de «Ejercicios con registros · Ordenamiento por clave» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Comparar cadenas requiere strcmp, nunca ==. El operador == compara direcciones.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Si el registro es grande, ordenar un arreglo de apuntadores o de índices evita copiar estructuras completas.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Requiere que el arreglo esté ordenado por la clave de búsqueda.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Se compara con el elemento medio y se descarta la mitad.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Costo O(log n) frente a O(n) de la secuencial.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Cuidado con el cálculo del medio: usar ini + (fin−ini)/2 evita desbordamiento.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Ejercicios con registros · Ordenamiento por clave» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...195 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 9 · 07/09/2026 — Pilas: definición, operaciones e implementación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA PILA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura LIFO: el último en entrar es el primero en salir. Todas las operaciones ocurren en un solo extremo, y esa restricción es justamente lo que la hace útil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">push(x) — insertar en el tope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pop() — extraer del tope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peek() o top() — consultar sin extraer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isEmpty() e isFull() — verificaciones obligatorias antes de pop y push.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cuatro son O(1). Ninguna implica recorrer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIÓN CON ARREGLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un arreglo y un entero tope, inicializado en −1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">push: verificar lleno, incrementar tope, escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pop: verificar vacía, leer, decrementar tope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Errores por atender: desbordamiento por arriba (stack overflow) y por abajo (underflow). En C nadie los detecta por ti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE SE USAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pila de llamadas del programa: cada función activa es un marco apilado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deshacer en editores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificación de paréntesis balanceados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conversión y evaluación de expresiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recorrido en profundidad de grafos y árboles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARÉNTESIS BALANCEADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recorre la cadena: cada símbolo de apertura se apila, cada cierre debe coincidir con lo que está en el tope y lo desapila. Al final la pila debe quedar vacía. Es el ejemplo canónico y aparece en exámenes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la pila con arreglo y resolver balanceo de paréntesis y conversión de infijo a postfijo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Pilas: definición, operaciones e implementación». Según la guía del maestro, lo central es: push(x) — insertar en el tope.; pop() — extraer del tope.; peek() o top() — consultar sin extraer.; isEmpty() e isFull() — verificaciones obligatorias antes de pop y push.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pilas: definición, operaciones e implementación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura LIFO: el último en entrar es el primero en salir. Todas las operaciones ocurren en un solo extremo, y esa restricción es justamente lo que la hace útil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cuatro son O(1). Ninguna implica recorrer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Errores por atender: desbordamiento por arriba (stack overflow) y por abajo (underflow). En C nadie los detecta por ti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recorre la cadena: cada símbolo de apertura se apila, cada cierre debe coincidir con lo que está en el tope y lo desapila. Al final la pila debe quedar vacía. Es el ejemplo canónico y aparece en exámenes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la pila con arreglo y resolver balanceo de paréntesis y conversión de infijo a postfijo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">push(x) — insertar en el tope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pop() — extraer del tope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peek() o top() — consultar sin extraer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isEmpty() e isFull() — verificaciones obligatorias antes de pop y push.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un arreglo y un entero tope, inicializado en −1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">push: verificar lleno, incrementar tope, escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pop: verificar vacía, leer, decrementar tope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pila de llamadas del programa: cada función activa es un marco apilado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deshacer en editores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificación de paréntesis balanceados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conversión y evaluación de expresiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recorrido en profundidad de grafos y árboles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA PILA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA PILA» en la sesión «Pilas: definición, operaciones e implementación» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura LIFO: el último en entrar es el primero en salir. Todas las operaciones ocurren en un solo extremo, y esa restricción es justamente lo que la hace útil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OPERACIONES» en la sesión «Pilas: definición, operaciones e implementación» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">push(x) — insertar en el tope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pop() — extraer del tope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peek() o top() — consultar sin extraer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isEmpty() e isFull() — verificaciones obligatorias antes de pop y push.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cuatro son O(1). Ninguna implica recorrer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIÓN CON ARREGLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «IMPLEMENTACIÓN CON ARREGLO» en la sesión «Pilas: definición, operaciones e implementación» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un arreglo y un entero tope, inicializado en −1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">push: verificar lleno, incrementar tope, escribir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pop: verificar vacía, leer, decrementar tope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Errores por atender: desbordamiento por arriba (stack overflow) y por abajo (underflow). En C nadie los detecta por ti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE SE USAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DÓNDE SE USAN» en la sesión «Pilas: definición, operaciones e implementación» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pila de llamadas del programa: cada función activa es un marco apilado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deshacer en editores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificación de paréntesis balanceados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conversión y evaluación de expresiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recorrido en profundidad de grafos y árboles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARÉNTESIS BALANCEADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARÉNTESIS BALANCEADOS» en la sesión «Pilas: definición, operaciones e implementación» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recorre la cadena: cada símbolo de apertura se apila, cada cierre debe coincidir con lo que está en el tope y lo desapila. Al final la pila debe quedar vacía. Es el ejemplo canónico y aparece en exámenes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Pilas: definición, operaciones e implementación» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la pila con arreglo y resolver balanceo de paréntesis y conversión de infijo a postfijo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• push(x) — insertar en el tope.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• pop() — extraer del tope.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• peek() o top() — consultar sin extraer.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• isEmpty() e isFull() — verificaciones obligatorias antes de pop y push.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Un arreglo y un entero tope, inicializado en −1.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• push: verificar lleno, incrementar tope, escribir.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• pop: verificar vacía, leer, decrementar tope.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Pila de llamadas del programa: cada función activa es un marco apilado.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Deshacer en editores.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Verificación de paréntesis balanceados.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Conversión y evaluación de expresiones.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Recorrido en profundidad de grafos y árboles.: en el contexto de «Pilas: definición, operaciones e implementación» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...239 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «push(x) — insertar en el tope.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «pop() — extraer del tope.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «peek() o top() — consultar sin extraer.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «isEmpty() e isFull() — verificaciones obligatorias antes de pop y push.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Un arreglo y un entero tope, inicializado en −1.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «push: verificar lleno, incrementar tope, escribir.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «pop: verificar vacía, leer, decrementar tope.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Pila de llamadas del programa: cada función activa es un marco apilado.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Pilas: definición, operaciones e implementación» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 10 · 09/09/2026 — Recursión y su relación con la pila · Torres de Hanói</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECURSIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una función recursiva se llama a sí misma con un problema más pequeño. Necesita dos cosas y ninguna es opcional: un caso base que la detiene y un paso recursivo que se acerca al caso base.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ PASA EN MEMORIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada llamada crea un marco en la pila del programa con sus parámetros, sus variables locales y la dirección de retorno. La recursión no es magia: es la pila del sistema haciendo el trabajo que harías a mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por eso la recursión sin caso base produce desbordamiento de pila, y por eso una recursión muy profunda puede fallar aunque sea correcta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TORRES DE HANÓI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mover n discos de A a C usando B, sin poner nunca un disco grande sobre uno pequeño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso base: n = 1, mover el disco directamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paso: mover n−1 de A a B, mover el disco n de A a C, mover n−1 de B a C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solución completa cabe en tres líneas y es prácticamente imposible de escribir iterativamente sin simular una pila. Es el mejor argumento a favor de la recursión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL COSTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T(n) = 2T(n−1) + 1, cuya solución es 2ⁿ − 1 movimientos. Con 64 discos y un movimiento por segundo tomaría más de quinientos mil millones de años. La recursión es elegante, no barata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECURSIÓN DE COLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la llamada recursiva es la última operación, algunos compiladores la convierten en un ciclo y eliminan el crecimiento de la pila. En C con optimización activada suele ocurrir, pero no está garantizado por el estándar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUÁNDO CONVERTIR A ITERATIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la profundidad puede ser grande y hay riesgo de desbordamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si hay recálculo exponencial, como en Fibonacci ingenuo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el desempeño importa más que la claridad. En caso contrario, la recursión suele ser más legible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hanói con impresión de movimientos y conteo; factorial y Fibonacci recursivo e iterativo, comparando tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...157 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Recursión y su relación con la pila · Torres de Hanói». Según la guía del maestro, lo central es: Caso base: n = 1, mover el disco directamente.; Paso: mover n−1 de A a B, mover el disco n de A a C, mover n−1 de B a C.; Si la profundidad puede ser grande y hay riesgo de desbordamiento.; Si hay recálculo exponencial, como en Fibonacci ingenuo.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recursión y su relación con la pila · Torres de Hanói</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una función recursiva se llama a sí misma con un problema más pequeño. Necesita dos cosas y ninguna es opcional: un caso base que la detiene y un paso recursivo que se acerca al caso base.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada llamada crea un marco en la pila del programa con sus parámetros, sus variables locales y la dirección de retorno. La recursión no es magia: es la pila del sistema haciendo el trabajo que harías a mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por eso la recursión sin caso base produce desbordamiento de pila, y por eso una recursión muy profunda puede fallar aunque sea correcta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mover n discos de A a C usando B, sin poner nunca un disco grande sobre uno pequeño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solución completa cabe en tres líneas y es prácticamente imposible de escribir iterativamente sin simular una pila. Es el mejor argumento a favor de la recursión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T(n) = 2T(n−1) + 1, cuya solución es 2ⁿ − 1 movimientos. Con 64 discos y un movimiento por segundo tomaría más de quinientos mil millones de años. La recursión es elegante, no barata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la llamada recursiva es la última operación, algunos compiladores la convierten en un ciclo y eliminan el crecimiento de la pila. En C con optimización activada suele ocurrir, pero no está garantizado por el estándar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hanói con impresión de movimientos y conteo; factorial y Fibonacci recursivo e iterativo, comparando tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso base: n = 1, mover el disco directamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paso: mover n−1 de A a B, mover el disco n de A a C, mover n−1 de B a C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la profundidad puede ser grande y hay riesgo de desbordamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si hay recálculo exponencial, como en Fibonacci ingenuo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el desempeño importa más que la claridad. En caso contrario, la recursión suele ser más legible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECURSIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECURSIÓN» en la sesión «Recursión y su relación con la pila · Torres de Hanói» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una función recursiva se llama a sí misma con un problema más pequeño. Necesita dos cosas y ninguna es opcional: un caso base que la detiene y un paso recursivo que se acerca al caso base.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ PASA EN MEMORIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ PASA EN MEMORIA» en la sesión «Recursión y su relación con la pila · Torres de Hanói» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada llamada crea un marco en la pila del programa con sus parámetros, sus variables locales y la dirección de retorno. La recursión no es magia: es la pila del sistema haciendo el trabajo que harías a mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por eso la recursión sin caso base produce desbordamiento de pila, y por eso una recursión muy profunda puede fallar aunque sea correcta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TORRES DE HANÓI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TORRES DE HANÓI» en la sesión «Recursión y su relación con la pila · Torres de Hanói» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mover n discos de A a C usando B, sin poner nunca un disco grande sobre uno pequeño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso base: n = 1, mover el disco directamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paso: mover n−1 de A a B, mover el disco n de A a C, mover n−1 de B a C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solución completa cabe en tres líneas y es prácticamente imposible de escribir iterativamente sin simular una pila. Es el mejor argumento a favor de la recursión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL COSTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL COSTO» en la sesión «Recursión y su relación con la pila · Torres de Hanói» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T(n) = 2T(n−1) + 1, cuya solución es 2ⁿ − 1 movimientos. Con 64 discos y un movimiento por segundo tomaría más de quinientos mil millones de años. La recursión es elegante, no barata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECURSIÓN DE COLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECURSIÓN DE COLA» en la sesión «Recursión y su relación con la pila · Torres de Hanói» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la llamada recursiva es la última operación, algunos compiladores la convierten en un ciclo y eliminan el crecimiento de la pila. En C con optimización activada suele ocurrir, pero no está garantizado por el estándar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUÁNDO CONVERTIR A ITERATIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CUÁNDO CONVERTIR A ITERATIVO» en la sesión «Recursión y su relación con la pila · Torres de Hanói» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la profundidad puede ser grande y hay riesgo de desbordamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si hay recálculo exponencial, como en Fibonacci ingenuo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el desempeño importa más que la claridad. En caso contrario, la recursión suele ser más legible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Recursión y su relación con la pila · Torres de Hanói» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hanói con impresión de movimientos y conteo; factorial y Fibonacci recursivo e iterativo, comparando tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Caso base: n = 1, mover el disco directamente.: en el contexto de «Recursión y su relación con la pila · Torres de Hanói» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Paso: mover n−1 de A a B, mover el disco n de A a C, mover n−1 de B a C.: en el contexto de «Recursión y su relación con la pila · Torres de Hanói» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si la profundidad puede ser grande y hay riesgo de desbordamiento.: en el contexto de «Recursión y su relación con la pila · Torres de Hanói» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si hay recálculo exponencial, como en Fibonacci ingenuo.: en el contexto de «Recursión y su relación con la pila · Torres de Hanói» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si el desempeño importa más que la claridad. En caso contrario, la recursión …: en el contexto de «Recursión y su relación con la pila · Torres de Hanói» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Caso base: n = 1, mover el disco directamente.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Paso: mover n−1 de A a B, mover el disco n de A a C, mover n−1 de B a C.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Si la profundidad puede ser grande y hay riesgo de desbordamiento.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Si hay recálculo exponencial, como en Fibonacci ingenuo.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Si el desempeño importa más que la claridad. En caso contrario, la recursión suele ser más legible.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Recursión y su relación con la pila · Torres de Hanói» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 13 · 23/09/2026 — Colas de prioridad</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 11 · 14/09/2026 — Colas: definición e implementación lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...203 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA COLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura FIFO: el primero en entrar es el primero en salir. A diferencia de la pila, opera en dos extremos: se inserta por el final y se extrae por el frente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enqueue(x) — insertar al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dequeue() — extraer del frente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">front() — consultar el primero sin extraer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isEmpty() e isFull().</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIÓN CON ARREGLO Y DOS ÍNDICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se llevan frente y final. enqueue incrementa final y escribe; dequeue lee y incrementa frente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA DE LA COLA LINEAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después de varias inserciones y extracciones, frente y final se corren hacia la derecha. Llega un momento en que final alcanza el fin del arreglo y la cola se reporta llena, aunque haya espacio libre al inicio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el defecto que motiva la siguiente sesión. Vale la pena implementarlo y verlo fallar antes de aprender el arreglo circular: el problema se entiende mejor habiéndolo sufrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOLUCIONES PARCIALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recorrer todo al hacer dequeue: mantiene frente en 0 pero cuesta O(n) por extracción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo circular: reutiliza el espacio inicial con costo O(1). Es la solución correcta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE SE USAN LAS COLAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planificación de procesos en un sistema operativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colas de impresión y de peticiones a un servidor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búfer entre productor y consumidor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recorrido en anchura de grafos y árboles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la cola lineal con arreglo y provocar deliberadamente el falso lleno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Colas: definición e implementación lineal». Según la guía del maestro, lo central es: enqueue(x) — insertar al final.; dequeue() — extraer del frente.; front() — consultar el primero sin extraer.; isEmpty() e isFull().. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colas: definición e implementación lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura FIFO: el primero en entrar es el primero en salir. A diferencia de la pila, opera en dos extremos: se inserta por el final y se extrae por el frente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se llevan frente y final. enqueue incrementa final y escribe; dequeue lee y incrementa frente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después de varias inserciones y extracciones, frente y final se corren hacia la derecha. Llega un momento en que final alcanza el fin del arreglo y la cola se reporta llena, aunque haya espacio libre al inicio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el defecto que motiva la siguiente sesión. Vale la pena implementarlo y verlo fallar antes de aprender el arreglo circular: el problema se entiende mejor habiéndolo sufrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la cola lineal con arreglo y provocar deliberadamente el falso lleno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enqueue(x) — insertar al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dequeue() — extraer del frente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">front() — consultar el primero sin extraer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isEmpty() e isFull().</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recorrer todo al hacer dequeue: mantiene frente en 0 pero cuesta O(n) por extracción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo circular: reutiliza el espacio inicial con costo O(1). Es la solución correcta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planificación de procesos en un sistema operativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colas de impresión y de peticiones a un servidor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búfer entre productor y consumidor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recorrido en anchura de grafos y árboles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA COLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA COLA» en la sesión «Colas: definición e implementación lineal» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura FIFO: el primero en entrar es el primero en salir. A diferencia de la pila, opera en dos extremos: se inserta por el final y se extrae por el frente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OPERACIONES» en la sesión «Colas: definición e implementación lineal» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enqueue(x) — insertar al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dequeue() — extraer del frente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">front() — consultar el primero sin extraer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isEmpty() e isFull().</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIÓN CON ARREGLO Y DOS ÍNDICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «IMPLEMENTACIÓN CON ARREGLO Y DOS ÍNDICES» en la sesión «Colas: definición e implementación lineal» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se llevan frente y final. enqueue incrementa final y escribe; dequeue lee y incrementa frente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA DE LA COLA LINEAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PROBLEMA DE LA COLA LINEAL» en la sesión «Colas: definición e implementación lineal» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después de varias inserciones y extracciones, frente y final se corren hacia la derecha. Llega un momento en que final alcanza el fin del arreglo y la cola se reporta llena, aunque haya espacio libre al inicio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el defecto que motiva la siguiente sesión. Vale la pena implementarlo y verlo fallar antes de aprender el arreglo circular: el problema se entiende mejor habiéndolo sufrido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOLUCIONES PARCIALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SOLUCIONES PARCIALES» en la sesión «Colas: definición e implementación lineal» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recorrer todo al hacer dequeue: mantiene frente en 0 pero cuesta O(n) por extracción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo circular: reutiliza el espacio inicial con costo O(1). Es la solución correcta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE SE USAN LAS COLAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DÓNDE SE USAN LAS COLAS» en la sesión «Colas: definición e implementación lineal» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planificación de procesos en un sistema operativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colas de impresión y de peticiones a un servidor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búfer entre productor y consumidor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recorrido en anchura de grafos y árboles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Colas: definición e implementación lineal» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la cola lineal con arreglo y provocar deliberadamente el falso lleno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• enqueue(x) — insertar al final.: en el contexto de «Colas: definición e implementación lineal» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• dequeue() — extraer del frente.: en el contexto de «Colas: definición e implementación lineal» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• front() — consultar el primero sin extraer.: en el contexto de «Colas: definición e implementación lineal» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• isEmpty() e isFull().: en el contexto de «Colas: definición e implementación lineal» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Recorrer todo al hacer dequeue: mantiene frente en 0 pero cuesta O(n) por ext…: en el contexto de «Colas: definición e implementación lineal» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Arreglo circular: reutiliza el espacio inicial con costo O(1). Es la solución…: en el contexto de «Colas: definición e implementación lineal» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Planificación de procesos en un sistema operativo.: en el contexto de «Colas: definición e implementación lineal» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Colas de impresión y de peticiones a un servidor.: en el contexto de «Colas: definición e implementación lineal» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Búfer entre productor y consumidor.: en el contexto de «Colas: definición e implementación lineal» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Recorrido en anchura de grafos y árboles.: en el contexto de «Colas: definición e implementación lineal» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «enqueue(x) — insertar al final.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «dequeue() — extraer del frente.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «front() — consultar el primero sin extraer.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «isEmpty() e isFull().» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Recorrer todo al hacer dequeue: mantiene frente en 0 pero cuesta O(n) por extracción.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Arreglo circular: reutiliza el espacio inicial con costo O(1). Es la solución correcta.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Planificación de procesos en un sistema operativo.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Colas de impresión y de peticiones a un servidor.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Colas: definición e implementación lineal» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...220 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 12 · 21/09/2026 — Colas circulares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA IDEA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El arreglo se trata como si sus extremos estuvieran unidos. Al llegar al final, los índices regresan al inicio con aritmética modular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">final = (final + 1) % capacidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frente = (frente + 1) % capacidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DISTINGUIR VACÍA DE LLENA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con la sola condición frente == final ambas situaciones se ven idénticas. Hay dos soluciones estándar y conviene conocer las dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contador de elementos: vacía si cont == 0, llena si cont == capacidad. Es la más clara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sacrificar una celda: llena si (final + 1) % capacidad == frente. Ahorra el contador y desperdicia un lugar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIÓN CON CONTADOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Inicializar frente = 0, final = −1, cont = 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. enqueue: si cont == capacidad, error; si no, final = (final+1)%cap, escribir, cont++.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. dequeue: si cont == 0, error; si no, leer en frente, frente = (frente+1)%cap, cont−−.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VENTAJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las operaciones son O(1) y el espacio se reutiliza completo. Es la implementación que se usa en la práctica: los búferes circulares están en drivers, en audio y en comunicación serial precisamente por esto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BÚFER CIRCULAR EN SISTEMAS REALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un búfer circular con un productor y un consumidor puede operar sin bloqueos si cada uno modifica solo su propio índice. Es una estructura que reaparecerá en Sistemas Embebidos al manejar UART e interrupciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la cola circular con las dos estrategias de detección de llena y comparar el uso de memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Colas circulares». Según la guía del maestro, lo central es: final = (final + 1) % capacidad; frente = (frente + 1) % capacidad; Contador de elementos: vacía si cont == 0, llena si cont == capacidad. Es la más clara.; Sacrificar una celda: llena si (final + 1) % capacidad == frente. Ahorra el contador y desperdicia un lugar.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colas circulares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El arreglo se trata como si sus extremos estuvieran unidos. Al llegar al final, los índices regresan al inicio con aritmética modular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con la sola condición frente == final ambas situaciones se ven idénticas. Hay dos soluciones estándar y conviene conocer las dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las operaciones son O(1) y el espacio se reutiliza completo. Es la implementación que se usa en la práctica: los búferes circulares están en drivers, en audio y en comunicación serial precisamente por esto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un búfer circular con un productor y un consumidor puede operar sin bloqueos si cada uno modifica solo su propio índice. Es una estructura que reaparecerá en Sistemas Embebidos al manejar UART e interrupciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la cola circular con las dos estrategias de detección de llena y comparar el uso de memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">final = (final + 1) % capacidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frente = (frente + 1) % capacidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contador de elementos: vacía si cont == 0, llena si cont == capacidad. Es la más clara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sacrificar una celda: llena si (final + 1) % capacidad == frente. Ahorra el contador y desperdicia un lugar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Inicializar frente = 0, final = −1, cont = 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. enqueue: si cont == capacidad, error; si no, final = (final+1)%cap, escribir, cont++.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. dequeue: si cont == 0, error; si no, leer en frente, frente = (frente+1)%cap, cont−−.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA IDEA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA IDEA» en la sesión «Colas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El arreglo se trata como si sus extremos estuvieran unidos. Al llegar al final, los índices regresan al inicio con aritmética modular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">final = (final + 1) % capacidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frente = (frente + 1) % capacidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DISTINGUIR VACÍA DE LLENA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DISTINGUIR VACÍA DE LLENA» en la sesión «Colas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con la sola condición frente == final ambas situaciones se ven idénticas. Hay dos soluciones estándar y conviene conocer las dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contador de elementos: vacía si cont == 0, llena si cont == capacidad. Es la más clara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sacrificar una celda: llena si (final + 1) % capacidad == frente. Ahorra el contador y desperdicia un lugar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIÓN CON CONTADOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «IMPLEMENTACIÓN CON CONTADOR» en la sesión «Colas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Inicializar frente = 0, final = −1, cont = 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. enqueue: si cont == capacidad, error; si no, final = (final+1)%cap, escribir, cont++.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. dequeue: si cont == 0, error; si no, leer en frente, frente = (frente+1)%cap, cont−−.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VENTAJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VENTAJA» en la sesión «Colas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las operaciones son O(1) y el espacio se reutiliza completo. Es la implementación que se usa en la práctica: los búferes circulares están en drivers, en audio y en comunicación serial precisamente por esto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BÚFER CIRCULAR EN SISTEMAS REALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BÚFER CIRCULAR EN SISTEMAS REALES» en la sesión «Colas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un búfer circular con un productor y un consumidor puede operar sin bloqueos si cada uno modifica solo su propio índice. Es una estructura que reaparecerá en Sistemas Embebidos al manejar UART e interrupciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Colas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la cola circular con las dos estrategias de detección de llena y comparar el uso de memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• final = (final + 1) % capacidad: en el contexto de «Colas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• frente = (frente + 1) % capacidad: en el contexto de «Colas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Contador de elementos: vacía si cont == 0, llena si cont == capacidad. Es la …: en el contexto de «Colas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sacrificar una celda: llena si (final + 1) % capacidad == frente. Ahorra el c…: en el contexto de «Colas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Inicializar frente = 0, final = −1, cont = 0.: en el contexto de «Colas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. enqueue: si cont == capacidad, error; si no, final = (final+1)%cap, escrib…: en el contexto de «Colas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. dequeue: si cont == 0, error; si no, leer en frente, frente = (frente+1)%c…: en el contexto de «Colas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...226 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «final = (final + 1) % capacidad» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «frente = (frente + 1) % capacidad» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Contador de elementos: vacía si cont == 0, llena si cont == capacidad. Es la más clara.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Sacrificar una celda: llena si (final + 1) % capacidad == frente. Ahorra el contador y desperdicia un lugar.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Inicializar frente = 0, final = −1, cont = 0.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. enqueue: si cont == capacidad, error; si no, final = (final+1)%cap, escribir, cont++.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. dequeue: si cont == 0, error; si no, leer en frente, frente = (frente+1)%cap, cont−−.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Colas circulares» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 13 · 23/09/2026 — Colas de prioridad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CONCEPTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En una cola de prioridad no sale el que llegó primero sino el más urgente. Cada elemento lleva una prioridad y el desencolado extrae el de mayor prioridad; los empates se resuelven por orden de llegada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIONES POSIBLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo desordenado — insertar O(1), extraer O(n) porque hay que buscar el máximo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo ordenado — insertar O(n) por el corrimiento, extraer O(1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Montículo (heap) — insertar y extraer en O(log n). Es el equilibrio correcto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL MONTÍCULO BINARIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol binario completo donde todo padre tiene prioridad mayor o igual que sus hijos. Se guarda en un arreglo sin apuntadores, aprovechando la aritmética de índices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hijos de i: 2i+1 y 2i+2. Padre de i: (i−1)/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar: colocar al final y flotar hacia arriba mientras sea mayor que su padre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extraer: tomar la raíz, poner el último en la raíz y hundirlo mientras algún hijo sea mayor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ O(LOG N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un árbol binario completo con n nodos tiene altura ⌊log₂n⌋. Flotar y hundir recorren a lo sumo un camino de la raíz a una hoja, y por eso el costo es logarítmico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APLICACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planificación de procesos por prioridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algoritmo de Dijkstra para caminos mínimos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compresión de Huffman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heapsort, que ordena en O(n log n) sin memoria adicional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la cola de prioridad con arreglo ordenado y con montículo, y comparar tiempos con 10⁵ elementos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...166 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Colas de prioridad». Según la guía del maestro, lo central es: Arreglo desordenado — insertar O(1), extraer O(n) porque hay que buscar el máximo.; Arreglo ordenado — insertar O(n) por el corrimiento, extraer O(1).; Montículo (heap) — insertar y extraer en O(log n). Es el equilibrio correcto.; Hijos de i: 2i+1 y 2i+2. Padre de i: (i−1)/2.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colas de prioridad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En una cola de prioridad no sale el que llegó primero sino el más urgente. Cada elemento lleva una prioridad y el desencolado extrae el de mayor prioridad; los empates se resuelven por orden de llegada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol binario completo donde todo padre tiene prioridad mayor o igual que sus hijos. Se guarda en un arreglo sin apuntadores, aprovechando la aritmética de índices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un árbol binario completo con n nodos tiene altura ⌊log₂n⌋. Flotar y hundir recorren a lo sumo un camino de la raíz a una hoja, y por eso el costo es logarítmico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la cola de prioridad con arreglo ordenado y con montículo, y comparar tiempos con 10⁵ elementos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo desordenado — insertar O(1), extraer O(n) porque hay que buscar el máximo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo ordenado — insertar O(n) por el corrimiento, extraer O(1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Montículo (heap) — insertar y extraer en O(log n). Es el equilibrio correcto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hijos de i: 2i+1 y 2i+2. Padre de i: (i−1)/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar: colocar al final y flotar hacia arriba mientras sea mayor que su padre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extraer: tomar la raíz, poner el último en la raíz y hundirlo mientras algún hijo sea mayor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planificación de procesos por prioridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algoritmo de Dijkstra para caminos mínimos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compresión de Huffman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heapsort, que ordena en O(n log n) sin memoria adicional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CONCEPTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL CONCEPTO» en la sesión «Colas de prioridad» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En una cola de prioridad no sale el que llegó primero sino el más urgente. Cada elemento lleva una prioridad y el desencolado extrae el de mayor prioridad; los empates se resuelven por orden de llegada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIONES POSIBLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «IMPLEMENTACIONES POSIBLES» en la sesión «Colas de prioridad» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo desordenado — insertar O(1), extraer O(n) porque hay que buscar el máximo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arreglo ordenado — insertar O(n) por el corrimiento, extraer O(1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Montículo (heap) — insertar y extraer en O(log n). Es el equilibrio correcto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL MONTÍCULO BINARIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL MONTÍCULO BINARIO» en la sesión «Colas de prioridad» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol binario completo donde todo padre tiene prioridad mayor o igual que sus hijos. Se guarda en un arreglo sin apuntadores, aprovechando la aritmética de índices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hijos de i: 2i+1 y 2i+2. Padre de i: (i−1)/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar: colocar al final y flotar hacia arriba mientras sea mayor que su padre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extraer: tomar la raíz, poner el último en la raíz y hundirlo mientras algún hijo sea mayor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ O(LOG N)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ O(LOG N)» en la sesión «Colas de prioridad» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un árbol binario completo con n nodos tiene altura ⌊log₂n⌋. Flotar y hundir recorren a lo sumo un camino de la raíz a una hoja, y por eso el costo es logarítmico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APLICACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «APLICACIONES» en la sesión «Colas de prioridad» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planificación de procesos por prioridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algoritmo de Dijkstra para caminos mínimos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compresión de Huffman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heapsort, que ordena en O(n log n) sin memoria adicional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Colas de prioridad» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la cola de prioridad con arreglo ordenado y con montículo, y comparar tiempos con 10⁵ elementos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Arreglo desordenado — insertar O(1), extraer O(n) porque hay que buscar el má…: en el contexto de «Colas de prioridad» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Arreglo ordenado — insertar O(n) por el corrimiento, extraer O(1).: en el contexto de «Colas de prioridad» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Montículo (heap) — insertar y extraer en O(log n). Es el equilibrio correcto.: en el contexto de «Colas de prioridad» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Hijos de i: 2i+1 y 2i+2. Padre de i: (i−1)/2.: en el contexto de «Colas de prioridad» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Insertar: colocar al final y flotar hacia arriba mientras sea mayor que su pa…: en el contexto de «Colas de prioridad» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Extraer: tomar la raíz, poner el último en la raíz y hundirlo mientras algún …: en el contexto de «Colas de prioridad» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Planificación de procesos por prioridad.: en el contexto de «Colas de prioridad» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Algoritmo de Dijkstra para caminos mínimos.: en el contexto de «Colas de prioridad» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Compresión de Huffman.: en el contexto de «Colas de prioridad» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Heapsort, que ordena en O(n log n) sin memoria adicional.: en el contexto de «Colas de prioridad» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Arreglo desordenado — insertar O(1), extraer O(n) porque hay que buscar el máximo.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Arreglo ordenado — insertar O(n) por el corrimiento, extraer O(1).» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Montículo (heap) — insertar y extraer en O(log n). Es el equilibrio correcto.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Hijos de i: 2i+1 y 2i+2. Padre de i: (i−1)/2.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Insertar: colocar al final y flotar hacia arriba mientras sea mayor que su padre.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Extraer: tomar la raíz, poner el último en la raíz y hundirlo mientras algún hijo sea mayor.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Planificación de procesos por prioridad.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Algoritmo de Dijkstra para caminos mínimos.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Colas de prioridad» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 17 · 07/10/2026 — Taller de listas ligadas · Operaciones compuestas</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 14 · 28/09/2026 — Listas ligadas simples: estructura e inserción</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...177 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CAMBIO DE PARADIGMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hasta aquí toda estructura vivía en memoria contigua. Una lista ligada rompe eso: cada nodo se aloja donde haya lugar y guarda la dirección del siguiente. El orden ya no lo da la posición física sino los enlaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL NODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">typedef struct Nodo { int dato; struct Nodo *sig; } Nodo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La estructura debe nombrarse para poder referirse a sí misma; un typedef anónimo no funciona aquí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La lista se identifica por un apuntador a su primer nodo; NULL significa lista vacía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEMORIA DINÁMICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">malloc(sizeof(Nodo)) reserva y devuelve la dirección, o NULL si falla. Siempre hay que verificar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">free(p) libera. Cada malloc necesita exactamente un free.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después de free, el apuntador queda colgante: conviene ponerlo en NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSERCIÓN AL INICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Reservar el nodo nuevo y llenar su dato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. nuevo-&gt;sig = cabeza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. cabeza = nuevo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es O(1) y no depende del tamaño de la lista. Ese es el argumento fuerte a favor de las listas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSERCIÓN AL FINAL Y EN POSICIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al final cuesta O(n) porque hay que recorrer, salvo que se mantenga un apuntador a la cola. En posición intermedia hay que detenerse en el anterior: si te pasas al nodo objetivo, ya no puedes enlazar hacia atrás.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ORDEN DE LAS ASIGNACIONES IMPORTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si haces anterior-&gt;sig = nuevo antes de nuevo-&gt;sig = anterior-&gt;sig, pierdes el resto de la lista de forma irrecuperable. Es el error más frecuente del tema y no produce ningún mensaje de error.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar inserción al inicio, al final y en posición ordenada, con impresión completa de la lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Listas ligadas simples: estructura e inserción». Según la guía del maestro, lo central es: typedef struct Nodo { int dato; struct Nodo *sig; } Nodo;; La estructura debe nombrarse para poder referirse a sí misma; un typedef anónimo no funciona aquí.; La lista se identifica por un apuntador a su primer nodo; NULL significa lista vacía.; malloc(sizeof(Nodo)) reserva y devuelve la dirección, o NULL si falla. Siempre hay que verificar.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listas ligadas simples: estructura e inserción</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hasta aquí toda estructura vivía en memoria contigua. Una lista ligada rompe eso: cada nodo se aloja donde haya lugar y guarda la dirección del siguiente. El orden ya no lo da la posición física sino los enlaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es O(1) y no depende del tamaño de la lista. Ese es el argumento fuerte a favor de las listas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al final cuesta O(n) porque hay que recorrer, salvo que se mantenga un apuntador a la cola. En posición intermedia hay que detenerse en el anterior: si te pasas al nodo objetivo, ya no puedes enlazar hacia atrás.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si haces anterior-&gt;sig = nuevo antes de nuevo-&gt;sig = anterior-&gt;sig, pierdes el resto de la lista de forma irrecuperable. Es el error más frecuente del tema y no produce ningún mensaje de error.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar inserción al inicio, al final y en posición ordenada, con impresión completa de la lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">typedef struct Nodo { int dato; struct Nodo *sig; } Nodo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La estructura debe nombrarse para poder referirse a sí misma; un typedef anónimo no funciona aquí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La lista se identifica por un apuntador a su primer nodo; NULL significa lista vacía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">malloc(sizeof(Nodo)) reserva y devuelve la dirección, o NULL si falla. Siempre hay que verificar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">free(p) libera. Cada malloc necesita exactamente un free.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después de free, el apuntador queda colgante: conviene ponerlo en NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Reservar el nodo nuevo y llenar su dato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. nuevo-&gt;sig = cabeza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. cabeza = nuevo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CAMBIO DE PARADIGMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL CAMBIO DE PARADIGMA» en la sesión «Listas ligadas simples: estructura e inserción» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hasta aquí toda estructura vivía en memoria contigua. Una lista ligada rompe eso: cada nodo se aloja donde haya lugar y guarda la dirección del siguiente. El orden ya no lo da la posición física sino los enlaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL NODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL NODO» en la sesión «Listas ligadas simples: estructura e inserción» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">typedef struct Nodo { int dato; struct Nodo *sig; } Nodo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La estructura debe nombrarse para poder referirse a sí misma; un typedef anónimo no funciona aquí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La lista se identifica por un apuntador a su primer nodo; NULL significa lista vacía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEMORIA DINÁMICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MEMORIA DINÁMICA» en la sesión «Listas ligadas simples: estructura e inserción» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">malloc(sizeof(Nodo)) reserva y devuelve la dirección, o NULL si falla. Siempre hay que verificar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">free(p) libera. Cada malloc necesita exactamente un free.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después de free, el apuntador queda colgante: conviene ponerlo en NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSERCIÓN AL INICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «INSERCIÓN AL INICIO» en la sesión «Listas ligadas simples: estructura e inserción» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Reservar el nodo nuevo y llenar su dato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. nuevo-&gt;sig = cabeza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. cabeza = nuevo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es O(1) y no depende del tamaño de la lista. Ese es el argumento fuerte a favor de las listas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSERCIÓN AL FINAL Y EN POSICIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «INSERCIÓN AL FINAL Y EN POSICIÓN» en la sesión «Listas ligadas simples: estructura e inserción» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al final cuesta O(n) porque hay que recorrer, salvo que se mantenga un apuntador a la cola. En posición intermedia hay que detenerse en el anterior: si te pasas al nodo objetivo, ya no puedes enlazar hacia atrás.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ORDEN DE LAS ASIGNACIONES IMPORTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL ORDEN DE LAS ASIGNACIONES IMPORTA» en la sesión «Listas ligadas simples: estructura e inserción» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si haces anterior-&gt;sig = nuevo antes de nuevo-&gt;sig = anterior-&gt;sig, pierdes el resto de la lista de forma irrecuperable. Es el error más frecuente del tema y no produce ningún mensaje de error.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Listas ligadas simples: estructura e inserción» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar inserción al inicio, al final y en posición ordenada, con impresión completa de la lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• typedef struct Nodo { int dato; struct Nodo *sig; } Nodo;: en el contexto de «Listas ligadas simples: estructura e inserción» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• La estructura debe nombrarse para poder referirse a sí misma; un typedef anón…: en el contexto de «Listas ligadas simples: estructura e inserción» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• La lista se identifica por un apuntador a su primer nodo; NULL significa list…: en el contexto de «Listas ligadas simples: estructura e inserción» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• malloc(sizeof(Nodo)) reserva y devuelve la dirección, o NULL si falla. Siempr…: en el contexto de «Listas ligadas simples: estructura e inserción» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• free(p) libera. Cada malloc necesita exactamente un free.: en el contexto de «Listas ligadas simples: estructura e inserción» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Después de free, el apuntador queda colgante: conviene ponerlo en NULL.: en el contexto de «Listas ligadas simples: estructura e inserción» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Reservar el nodo nuevo y llenar su dato.: en el contexto de «Listas ligadas simples: estructura e inserción» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. nuevo-&gt;sig = cabeza.: en el contexto de «Listas ligadas simples: estructura e inserción» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. cabeza = nuevo.: en el contexto de «Listas ligadas simples: estructura e inserción» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «typedef struct Nodo { int dato; struct Nodo *sig; } Nodo;» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «La estructura debe nombrarse para poder referirse a sí misma; un typedef anónimo no funciona aquí.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «La lista se identifica por un apuntador a su primer nodo; NULL significa lista vacía.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «malloc(sizeof(Nodo)) reserva y devuelve la dirección, o NULL si falla. Siempre hay que verificar.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «free(p) libera. Cada malloc necesita exactamente un free.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Después de free, el apuntador queda colgante: conviene ponerlo en NULL.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Reservar el nodo nuevo y llenar su dato.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. nuevo-&gt;sig = cabeza.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Listas ligadas simples: estructura e inserción» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...232 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 15 · 30/09/2026 — Listas ligadas simples: búsqueda y acceso</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PRECIO DEL ENLACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En un arreglo el elemento i se calcula. En una lista hay que caminar desde la cabeza contando nodos: el acceso por posición es O(n). Ese es el costo de la flexibilidad ganada en la inserción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORRIDO ESTÁNDAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodo *p = cabeza; while (p != NULL) { … ; p = p-&gt;sig; }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca modificar cabeza durante el recorrido: se pierde el acceso a la lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BÚSQUEDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secuencial y O(n) sin excepción. Aunque la lista esté ordenada no se puede hacer búsqueda binaria, porque no hay acceso directo al elemento medio. Es una limitación estructural, no de implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEVOLVER EL ANTERIOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casi todas las operaciones de modificación necesitan el nodo previo. Conviene escribir una función que devuelva ambos, o llevar dos apuntadores durante el recorrido: uno actual y uno anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LISTA CONTRA ARREGLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceso por índice: arreglo O(1), lista O(n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserción al inicio: arreglo O(n), lista O(1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserción al final: arreglo O(1) amortizado, lista O(1) con apuntador a cola.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Memoria: el arreglo necesita bloque contiguo; la lista gasta un apuntador extra por nodo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caché: el arreglo gana con claridad; los nodos dispersos causan fallos de caché constantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la práctica los arreglos ganan más seguido de lo que la teoría sugiere, precisamente por la caché. La lista brilla cuando hay muchas inserciones y borrados en posiciones arbitrarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÉCNICAS ÚTILES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodo centinela — un nodo ficticio al inicio elimina el caso especial de insertar en cabeza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dos apuntadores a distinta velocidad — detecta ciclos y encuentra el elemento medio en una pasada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búsqueda con devolución de anterior, conteo de nodos, y detección de ciclo con el algoritmo de la liebre y la tortuga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Listas ligadas simples: búsqueda y acceso». Según la guía del maestro, lo central es: Nodo *p = cabeza; while (p != NULL) { … ; p = p-&gt;sig; }; Nunca modificar cabeza durante el recorrido: se pierde el acceso a la lista.; Acceso por índice: arreglo O(1), lista O(n).; Inserción al inicio: arreglo O(n), lista O(1).. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listas ligadas simples: búsqueda y acceso</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En un arreglo el elemento i se calcula. En una lista hay que caminar desde la cabeza contando nodos: el acceso por posición es O(n). Ese es el costo de la flexibilidad ganada en la inserción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secuencial y O(n) sin excepción. Aunque la lista esté ordenada no se puede hacer búsqueda binaria, porque no hay acceso directo al elemento medio. Es una limitación estructural, no de implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casi todas las operaciones de modificación necesitan el nodo previo. Conviene escribir una función que devuelva ambos, o llevar dos apuntadores durante el recorrido: uno actual y uno anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la práctica los arreglos ganan más seguido de lo que la teoría sugiere, precisamente por la caché. La lista brilla cuando hay muchas inserciones y borrados en posiciones arbitrarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búsqueda con devolución de anterior, conteo de nodos, y detección de ciclo con el algoritmo de la liebre y la tortuga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodo *p = cabeza; while (p != NULL) { … ; p = p-&gt;sig; }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca modificar cabeza durante el recorrido: se pierde el acceso a la lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceso por índice: arreglo O(1), lista O(n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserción al inicio: arreglo O(n), lista O(1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserción al final: arreglo O(1) amortizado, lista O(1) con apuntador a cola.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Memoria: el arreglo necesita bloque contiguo; la lista gasta un apuntador extra por nodo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caché: el arreglo gana con claridad; los nodos dispersos causan fallos de caché constantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodo centinela — un nodo ficticio al inicio elimina el caso especial de insertar en cabeza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dos apuntadores a distinta velocidad — detecta ciclos y encuentra el elemento medio en una pasada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PRECIO DEL ENLACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PRECIO DEL ENLACE» en la sesión «Listas ligadas simples: búsqueda y acceso» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En un arreglo el elemento i se calcula. En una lista hay que caminar desde la cabeza contando nodos: el acceso por posición es O(n). Ese es el costo de la flexibilidad ganada en la inserción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORRIDO ESTÁNDAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECORRIDO ESTÁNDAR» en la sesión «Listas ligadas simples: búsqueda y acceso» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodo *p = cabeza; while (p != NULL) { … ; p = p-&gt;sig; }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca modificar cabeza durante el recorrido: se pierde el acceso a la lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BÚSQUEDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BÚSQUEDA» en la sesión «Listas ligadas simples: búsqueda y acceso» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secuencial y O(n) sin excepción. Aunque la lista esté ordenada no se puede hacer búsqueda binaria, porque no hay acceso directo al elemento medio. Es una limitación estructural, no de implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEVOLVER EL ANTERIOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DEVOLVER EL ANTERIOR» en la sesión «Listas ligadas simples: búsqueda y acceso» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casi todas las operaciones de modificación necesitan el nodo previo. Conviene escribir una función que devuelva ambos, o llevar dos apuntadores durante el recorrido: uno actual y uno anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LISTA CONTRA ARREGLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LISTA CONTRA ARREGLO» en la sesión «Listas ligadas simples: búsqueda y acceso» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceso por índice: arreglo O(1), lista O(n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserción al inicio: arreglo O(n), lista O(1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserción al final: arreglo O(1) amortizado, lista O(1) con apuntador a cola.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Memoria: el arreglo necesita bloque contiguo; la lista gasta un apuntador extra por nodo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caché: el arreglo gana con claridad; los nodos dispersos causan fallos de caché constantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la práctica los arreglos ganan más seguido de lo que la teoría sugiere, precisamente por la caché. La lista brilla cuando hay muchas inserciones y borrados en posiciones arbitrarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÉCNICAS ÚTILES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TÉCNICAS ÚTILES» en la sesión «Listas ligadas simples: búsqueda y acceso» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodo centinela — un nodo ficticio al inicio elimina el caso especial de insertar en cabeza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dos apuntadores a distinta velocidad — detecta ciclos y encuentra el elemento medio en una pasada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Listas ligadas simples: búsqueda y acceso» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búsqueda con devolución de anterior, conteo de nodos, y detección de ciclo con el algoritmo de la liebre y la tortuga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Nodo *p = cabeza; while (p != NULL) { … ; p = p-&gt;sig; }: en el contexto de «Listas ligadas simples: búsqueda y acceso» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Nunca modificar cabeza durante el recorrido: se pierde el acceso a la lista.: en el contexto de «Listas ligadas simples: búsqueda y acceso» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Acceso por índice: arreglo O(1), lista O(n).: en el contexto de «Listas ligadas simples: búsqueda y acceso» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Inserción al inicio: arreglo O(n), lista O(1).: en el contexto de «Listas ligadas simples: búsqueda y acceso» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Inserción al final: arreglo O(1) amortizado, lista O(1) con apuntador a cola.: en el contexto de «Listas ligadas simples: búsqueda y acceso» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Memoria: el arreglo necesita bloque contiguo; la lista gasta un apuntador ext…: en el contexto de «Listas ligadas simples: búsqueda y acceso» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Caché: el arreglo gana con claridad; los nodos dispersos causan fallos de cac…: en el contexto de «Listas ligadas simples: búsqueda y acceso» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Nodo centinela — un nodo ficticio al inicio elimina el caso especial de inser…: en el contexto de «Listas ligadas simples: búsqueda y acceso» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Dos apuntadores a distinta velocidad — detecta ciclos y encuentra el elemento…: en el contexto de «Listas ligadas simples: búsqueda y acceso» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...201 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Nodo *p = cabeza; while (p != NULL) { … ; p = p-&gt;sig; }» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Nunca modificar cabeza durante el recorrido: se pierde el acceso a la lista.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Acceso por índice: arreglo O(1), lista O(n).» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Inserción al inicio: arreglo O(n), lista O(1).» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Inserción al final: arreglo O(1) amortizado, lista O(1) con apuntador a cola.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Memoria: el arreglo necesita bloque contiguo; la lista gasta un apuntador extra por nodo.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Caché: el arreglo gana con claridad; los nodos dispersos causan fallos de caché constantes.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Nodo centinela — un nodo ficticio al inicio elimina el caso especial de insertar en cabeza.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Listas ligadas simples: búsqueda y acceso» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 16 · 05/10/2026 — Listas ligadas simples: eliminación y gestión de memoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ELIMINAR UN NODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Localizar el nodo objetivo y su anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Si es la cabeza, cabeza = cabeza-&gt;sig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Si no, anterior-&gt;sig = objetivo-&gt;sig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. free(objetivo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El orden es obligatorio: primero se desenlaza, después se libera. Liberar antes deja el programa leyendo memoria ajena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS TRES ERRORES DE MEMORIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuga — perder la referencia sin liberar. La memoria queda ocupada hasta que el programa termina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doble liberación — llamar free dos veces sobre la misma dirección; corrompe el montículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apuntador colgante — usar un apuntador después de liberarlo. El comportamiento es indefinido y a veces funciona, que es lo peor que puede pasar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIBERAR LA LISTA COMPLETA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que guardar el siguiente antes de liberar el actual. Si haces free(p) y luego p = p-&gt;sig, estás leyendo memoria liberada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while (p) { Nodo *sig = p-&gt;sig; free(p); p = sig; }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HERRAMIENTAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valgrind detecta fugas, dobles liberaciones y lecturas fuera de rango. Correrlo sobre las prácticas de este tema es la mejor forma de aprender a confiar en tu código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA LISTA COMO ESTRUCTURA BASE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una pila con lista nunca se llena y el push es siempre O(1). Una cola con lista y apuntador a cola tiene ambas operaciones en O(1) sin aritmética modular. Las estructuras de las semanas anteriores se reimplementan mejor ahora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar por valor y por posición, liberar la lista completa, y reimplementar pila y cola sobre lista ligada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">Hay cuatro enlaces que actualizar y el orden importa. Conviene escribirlos siempre en la misma secuencia: primero los del nodo nuevo, después los de los vecinos.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Listas ligadas simples: eliminación y gestión de memoria». Según la guía del maestro, lo central es: Fuga — perder la referencia sin liberar. La memoria queda ocupada hasta que el programa termina.; Doble liberación — llamar free dos veces sobre la misma dirección; corrompe el montículo.; Apuntador colgante — usar un apuntador después de liberarlo. El comportamiento es indefinido y a veces funciona, que es lo peor que puede pasar.; while (p) { Nodo *sig = p-&gt;sig; free(p); p = sig; }. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listas ligadas simples: eliminación y gestión de memoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El orden es obligatorio: primero se desenlaza, después se libera. Liberar antes deja el programa leyendo memoria ajena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que guardar el siguiente antes de liberar el actual. Si haces free(p) y luego p = p-&gt;sig, estás leyendo memoria liberada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valgrind detecta fugas, dobles liberaciones y lecturas fuera de rango. Correrlo sobre las prácticas de este tema es la mejor forma de aprender a confiar en tu código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una pila con lista nunca se llena y el push es siempre O(1). Una cola con lista y apuntador a cola tiene ambas operaciones en O(1) sin aritmética modular. Las estructuras de las semanas anteriores se reimplementan mejor ahora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar por valor y por posición, liberar la lista completa, y reimplementar pila y cola sobre lista ligada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuga — perder la referencia sin liberar. La memoria queda ocupada hasta que el programa termina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doble liberación — llamar free dos veces sobre la misma dirección; corrompe el montículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apuntador colgante — usar un apuntador después de liberarlo. El comportamiento es indefinido y a veces funciona, que es lo peor que puede pasar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while (p) { Nodo *sig = p-&gt;sig; free(p); p = sig; }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Localizar el nodo objetivo y su anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Si es la cabeza, cabeza = cabeza-&gt;sig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Si no, anterior-&gt;sig = objetivo-&gt;sig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. free(objetivo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ELIMINAR UN NODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ELIMINAR UN NODO» en la sesión «Listas ligadas simples: eliminación y gestión de memoria» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. nuevo-&gt;ant = p;</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Localizar el nodo objetivo y su anterior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. nuevo-&gt;sig = p-&gt;sig;</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Si es la cabeza, cabeza = cabeza-&gt;sig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. if (p-&gt;sig) p-&gt;sig-&gt;ant = nuevo;</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Si no, anterior-&gt;sig = objetivo-&gt;sig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. p-&gt;sig = nuevo;</w:t>
-[...94 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. free(objetivo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El orden es obligatorio: primero se desenlaza, después se libera. Liberar antes deja el programa leyendo memoria ajena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS TRES ERRORES DE MEMORIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LOS TRES ERRORES DE MEMORIA» en la sesión «Listas ligadas simples: eliminación y gestión de memoria» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuga — perder la referencia sin liberar. La memoria queda ocupada hasta que el programa termina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doble liberación — llamar free dos veces sobre la misma dirección; corrompe el montículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apuntador colgante — usar un apuntador después de liberarlo. El comportamiento es indefinido y a veces funciona, que es lo peor que puede pasar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIBERAR LA LISTA COMPLETA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LIBERAR LA LISTA COMPLETA» en la sesión «Listas ligadas simples: eliminación y gestión de memoria» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que guardar el siguiente antes de liberar el actual. Si haces free(p) y luego p = p-&gt;sig, estás leyendo memoria liberada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while (p) { Nodo *sig = p-&gt;sig; free(p); p = sig; }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HERRAMIENTAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HERRAMIENTAS» en la sesión «Listas ligadas simples: eliminación y gestión de memoria» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valgrind detecta fugas, dobles liberaciones y lecturas fuera de rango. Correrlo sobre las prácticas de este tema es la mejor forma de aprender a confiar en tu código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA LISTA COMO ESTRUCTURA BASE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA LISTA COMO ESTRUCTURA BASE» en la sesión «Listas ligadas simples: eliminación y gestión de memoria» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una pila con lista nunca se llena y el push es siempre O(1). Una cola con lista y apuntador a cola tiene ambas operaciones en O(1) sin aritmética modular. Las estructuras de las semanas anteriores se reimplementan mejor ahora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Listas ligadas simples: eliminación y gestión de memoria» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar por valor y por posición, liberar la lista completa, y reimplementar pila y cola sobre lista ligada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Fuga — perder la referencia sin liberar. La memoria queda ocupada hasta que e…: en el contexto de «Listas ligadas simples: eliminación y gestión de memoria» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Doble liberación — llamar free dos veces sobre la misma dirección; corrompe e…: en el contexto de «Listas ligadas simples: eliminación y gestión de memoria» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Apuntador colgante — usar un apuntador después de liberarlo. El comportamient…: en el contexto de «Listas ligadas simples: eliminación y gestión de memoria» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• while (p) { Nodo *sig = p-&gt;sig; free(p); p = sig; }: en el contexto de «Listas ligadas simples: eliminación y gestión de memoria» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Localizar el nodo objetivo y su anterior.: en el contexto de «Listas ligadas simples: eliminación y gestión de memoria» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Si es la cabeza, cabeza = cabeza-&gt;sig.: en el contexto de «Listas ligadas simples: eliminación y gestión de memoria» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Si no, anterior-&gt;sig = objetivo-&gt;sig.: en el contexto de «Listas ligadas simples: eliminación y gestión de memoria» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. free(objetivo).: en el contexto de «Listas ligadas simples: eliminación y gestión de memoria» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Fuga — perder la referencia sin liberar. La memoria queda ocupada hasta que el programa termina.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Doble liberación — llamar free dos veces sobre la misma dirección; corrompe el montículo.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Apuntador colgante — usar un apuntador después de liberarlo. El comportamiento es indefinido y a veces funciona, que es lo peor que puede pasar.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «while (p) { Nodo *sig = p-&gt;sig; free(p); p = sig; }» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Localizar el nodo objetivo y su anterior.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Si es la cabeza, cabeza = cabeza-&gt;sig.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Si no, anterior-&gt;sig = objetivo-&gt;sig.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. free(objetivo).» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Listas ligadas simples: eliminación y gestión de memoria» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 21 · 21/10/2026 — Taller de listas doblemente ligadas · Caché LRU</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 17 · 07/10/2026 — Taller de listas ligadas · Operaciones compuestas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...149 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SESIÓN DE CONSOLIDACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas que combinan inserción, búsqueda y eliminación, que es donde de verdad se detectan los errores de manejo de apuntadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INVERTIR UNA LISTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con tres apuntadores —anterior, actual y siguiente— se recorre una sola vez invirtiendo cada enlace. Es O(n) en tiempo y O(1) en espacio, y es la pregunta de entrevista técnica más frecuente que existe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while (act) { sig = act-&gt;sig; act-&gt;sig = ant; ant = act; act = sig; } cabeza = ant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEZCLAR DOS LISTAS ORDENADAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recorren en paralelo tomando siempre el menor. El resultado queda ordenado en O(n+m) sin memoria adicional si se reutilizan los nodos. Es el núcleo del merge sort, que veremos en las últimas semanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OTRAS OPERACIONES TÍPICAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar duplicados de una lista ordenada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encontrar el k-ésimo desde el final con dos apuntadores separados k posiciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partir una lista en dos por su punto medio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concatenar dos listas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO DEPURAR APUNTADORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dibujar la lista antes y después de cada operación; los errores se ven en el papel antes que en el código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imprimir la lista completa después de cada paso mientras desarrollas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar siempre los tres casos frontera: lista vacía, un solo nodo, y operar sobre el primero y el último.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resolver los cinco problemas anteriores y probarlos con los casos frontera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Taller de listas ligadas · Operaciones compuestas». Según la guía del maestro, lo central es: while (act) { sig = act-&gt;sig; act-&gt;sig = ant; ant = act; act = sig; } cabeza = ant;; Eliminar duplicados de una lista ordenada.; Encontrar el k-ésimo desde el final con dos apuntadores separados k posiciones.; Partir una lista en dos por su punto medio.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taller de listas ligadas · Operaciones compuestas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas que combinan inserción, búsqueda y eliminación, que es donde de verdad se detectan los errores de manejo de apuntadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con tres apuntadores —anterior, actual y siguiente— se recorre una sola vez invirtiendo cada enlace. Es O(n) en tiempo y O(1) en espacio, y es la pregunta de entrevista técnica más frecuente que existe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recorren en paralelo tomando siempre el menor. El resultado queda ordenado en O(n+m) sin memoria adicional si se reutilizan los nodos. Es el núcleo del merge sort, que veremos en las últimas semanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resolver los cinco problemas anteriores y probarlos con los casos frontera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while (act) { sig = act-&gt;sig; act-&gt;sig = ant; ant = act; act = sig; } cabeza = ant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar duplicados de una lista ordenada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encontrar el k-ésimo desde el final con dos apuntadores separados k posiciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partir una lista en dos por su punto medio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concatenar dos listas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dibujar la lista antes y después de cada operación; los errores se ven en el papel antes que en el código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imprimir la lista completa después de cada paso mientras desarrollas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar siempre los tres casos frontera: lista vacía, un solo nodo, y operar sobre el primero y el último.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SESIÓN DE CONSOLIDACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SESIÓN DE CONSOLIDACIÓN» en la sesión «Taller de listas ligadas · Operaciones compuestas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas que combinan inserción, búsqueda y eliminación, que es donde de verdad se detectan los errores de manejo de apuntadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INVERTIR UNA LISTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «INVERTIR UNA LISTA» en la sesión «Taller de listas ligadas · Operaciones compuestas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con tres apuntadores —anterior, actual y siguiente— se recorre una sola vez invirtiendo cada enlace. Es O(n) en tiempo y O(1) en espacio, y es la pregunta de entrevista técnica más frecuente que existe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while (act) { sig = act-&gt;sig; act-&gt;sig = ant; ant = act; act = sig; } cabeza = ant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEZCLAR DOS LISTAS ORDENADAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MEZCLAR DOS LISTAS ORDENADAS» en la sesión «Taller de listas ligadas · Operaciones compuestas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recorren en paralelo tomando siempre el menor. El resultado queda ordenado en O(n+m) sin memoria adicional si se reutilizan los nodos. Es el núcleo del merge sort, que veremos en las últimas semanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OTRAS OPERACIONES TÍPICAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OTRAS OPERACIONES TÍPICAS» en la sesión «Taller de listas ligadas · Operaciones compuestas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar duplicados de una lista ordenada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encontrar el k-ésimo desde el final con dos apuntadores separados k posiciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partir una lista en dos por su punto medio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concatenar dos listas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO DEPURAR APUNTADORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO DEPURAR APUNTADORES» en la sesión «Taller de listas ligadas · Operaciones compuestas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dibujar la lista antes y después de cada operación; los errores se ven en el papel antes que en el código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imprimir la lista completa después de cada paso mientras desarrollas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar siempre los tres casos frontera: lista vacía, un solo nodo, y operar sobre el primero y el último.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Taller de listas ligadas · Operaciones compuestas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resolver los cinco problemas anteriores y probarlos con los casos frontera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• while (act) { sig = act-&gt;sig; act-&gt;sig = ant; ant = act; act = sig; } cabeza …: en el contexto de «Taller de listas ligadas · Operaciones compuestas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Eliminar duplicados de una lista ordenada.: en el contexto de «Taller de listas ligadas · Operaciones compuestas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Encontrar el k-ésimo desde el final con dos apuntadores separados k posiciones.: en el contexto de «Taller de listas ligadas · Operaciones compuestas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Partir una lista en dos por su punto medio.: en el contexto de «Taller de listas ligadas · Operaciones compuestas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Concatenar dos listas.: en el contexto de «Taller de listas ligadas · Operaciones compuestas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Dibujar la lista antes y después de cada operación; los errores se ven en el …: en el contexto de «Taller de listas ligadas · Operaciones compuestas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Imprimir la lista completa después de cada paso mientras desarrollas.: en el contexto de «Taller de listas ligadas · Operaciones compuestas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Probar siempre los tres casos frontera: lista vacía, un solo nodo, y operar s…: en el contexto de «Taller de listas ligadas · Operaciones compuestas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «while (act) { sig = act-&gt;sig; act-&gt;sig = ant; ant = act; act = sig; } cabeza = ant;» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Eliminar duplicados de una lista ordenada.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Encontrar el k-ésimo desde el final con dos apuntadores separados k posiciones.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Partir una lista en dos por su punto medio.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Concatenar dos listas.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Dibujar la lista antes y después de cada operación; los errores se ven en el papel antes que en el código.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Imprimir la lista completa después de cada paso mientras desarrollas.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Probar siempre los tres casos frontera: lista vacía, un solo nodo, y operar sobre el primero y el último.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Taller de listas ligadas · Operaciones compuestas» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...263 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 18 · 12/10/2026 — Listas circulares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ESTRUCTURA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una lista circular no tiene NULL al final: el último nodo apunta al primero. Recorrerla requiere una condición de paro distinta, porque nunca se llega a NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORRIDO CORRECTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do { … ; p = p-&gt;sig; } while (p != inicio);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con while normal el ciclo no ejecutaría nada si se compara antes de avanzar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El error clásico es escribir un while que compara p != inicio desde el arranque: como p empieza siendo inicio, no entra nunca. Por eso se usa do-while.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APUNTAR AL ÚLTIMO, NO AL PRIMERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el apuntador externo señala al último nodo, entonces ultimo-&gt;sig es el primero. Con un solo apuntador se accede a ambos extremos en O(1), lo que hace la inserción al inicio y al final igual de baratas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar al inicio: enlazar tras el último y no mover el apuntador externo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar al final: lo mismo, pero moviendo el apuntador externo al nuevo nodo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar: caso especial cuando queda un solo nodo, que apunta a sí mismo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APLICACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planificación round-robin: cada proceso recibe su turno y se regresa al primero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listas de reproducción en repetición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búferes circulares implementados con nodos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problema de Josefo, el ejemplo clásico de eliminación cíclica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RIESGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier recorrido mal escrito produce un ciclo infinito en vez de un error. Conviene llevar un contador de seguridad mientras se depura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la lista circular con apuntador al último y resolver el problema de Josefo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Listas circulares». Según la guía del maestro, lo central es: do { … ; p = p-&gt;sig; } while (p != inicio);; Con while normal el ciclo no ejecutaría nada si se compara antes de avanzar.; Insertar al inicio: enlazar tras el último y no mover el apuntador externo.; Insertar al final: lo mismo, pero moviendo el apuntador externo al nuevo nodo.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listas circulares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una lista circular no tiene NULL al final: el último nodo apunta al primero. Recorrerla requiere una condición de paro distinta, porque nunca se llega a NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El error clásico es escribir un while que compara p != inicio desde el arranque: como p empieza siendo inicio, no entra nunca. Por eso se usa do-while.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el apuntador externo señala al último nodo, entonces ultimo-&gt;sig es el primero. Con un solo apuntador se accede a ambos extremos en O(1), lo que hace la inserción al inicio y al final igual de baratas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier recorrido mal escrito produce un ciclo infinito en vez de un error. Conviene llevar un contador de seguridad mientras se depura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la lista circular con apuntador al último y resolver el problema de Josefo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do { … ; p = p-&gt;sig; } while (p != inicio);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con while normal el ciclo no ejecutaría nada si se compara antes de avanzar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar al inicio: enlazar tras el último y no mover el apuntador externo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar al final: lo mismo, pero moviendo el apuntador externo al nuevo nodo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar: caso especial cuando queda un solo nodo, que apunta a sí mismo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planificación round-robin: cada proceso recibe su turno y se regresa al primero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listas de reproducción en repetición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búferes circulares implementados con nodos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problema de Josefo, el ejemplo clásico de eliminación cíclica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ESTRUCTURA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA ESTRUCTURA» en la sesión «Listas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una lista circular no tiene NULL al final: el último nodo apunta al primero. Recorrerla requiere una condición de paro distinta, porque nunca se llega a NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORRIDO CORRECTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECORRIDO CORRECTO» en la sesión «Listas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do { … ; p = p-&gt;sig; } while (p != inicio);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con while normal el ciclo no ejecutaría nada si se compara antes de avanzar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El error clásico es escribir un while que compara p != inicio desde el arranque: como p empieza siendo inicio, no entra nunca. Por eso se usa do-while.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APUNTAR AL ÚLTIMO, NO AL PRIMERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «APUNTAR AL ÚLTIMO, NO AL PRIMERO» en la sesión «Listas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el apuntador externo señala al último nodo, entonces ultimo-&gt;sig es el primero. Con un solo apuntador se accede a ambos extremos en O(1), lo que hace la inserción al inicio y al final igual de baratas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OPERACIONES» en la sesión «Listas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar al inicio: enlazar tras el último y no mover el apuntador externo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar al final: lo mismo, pero moviendo el apuntador externo al nuevo nodo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar: caso especial cuando queda un solo nodo, que apunta a sí mismo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APLICACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «APLICACIONES» en la sesión «Listas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planificación round-robin: cada proceso recibe su turno y se regresa al primero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listas de reproducción en repetición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búferes circulares implementados con nodos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problema de Josefo, el ejemplo clásico de eliminación cíclica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RIESGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RIESGO» en la sesión «Listas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier recorrido mal escrito produce un ciclo infinito en vez de un error. Conviene llevar un contador de seguridad mientras se depura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Listas circulares» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la lista circular con apuntador al último y resolver el problema de Josefo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• do { … ; p = p-&gt;sig; } while (p != inicio);: en el contexto de «Listas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Con while normal el ciclo no ejecutaría nada si se compara antes de avanzar.: en el contexto de «Listas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Insertar al inicio: enlazar tras el último y no mover el apuntador externo.: en el contexto de «Listas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Insertar al final: lo mismo, pero moviendo el apuntador externo al nuevo nodo.: en el contexto de «Listas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Eliminar: caso especial cuando queda un solo nodo, que apunta a sí mismo.: en el contexto de «Listas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Planificación round-robin: cada proceso recibe su turno y se regresa al primero.: en el contexto de «Listas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Listas de reproducción en repetición.: en el contexto de «Listas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Búferes circulares implementados con nodos.: en el contexto de «Listas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Problema de Josefo, el ejemplo clásico de eliminación cíclica.: en el contexto de «Listas circulares» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...248 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «do { … ; p = p-&gt;sig; } while (p != inicio);» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Con while normal el ciclo no ejecutaría nada si se compara antes de avanzar.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Insertar al inicio: enlazar tras el último y no mover el apuntador externo.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Insertar al final: lo mismo, pero moviendo el apuntador externo al nuevo nodo.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Eliminar: caso especial cuando queda un solo nodo, que apunta a sí mismo.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Planificación round-robin: cada proceso recibe su turno y se regresa al primero.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Listas de reproducción en repetición.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Búferes circulares implementados con nodos.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Listas circulares» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 19 · 14/10/2026 — Taller de listas circulares · Comparación de variantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSOLIDACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión de práctica sobre listas circulares y comparación con las variantes vistas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CASOS FRONTERA QUE HAY QUE MANEJAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lista vacía: el apuntador externo es NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un solo nodo: apunta a sí mismo; al eliminarlo hay que poner el externo en NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar el nodo al que apunta el externo: hay que reubicarlo antes de liberar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JOSEFO PASO A PASO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Formar la lista circular con n personas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Avanzar k−1 nodos desde la posición actual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Eliminar el siguiente y continuar desde ahí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Repetir hasta que quede uno solo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROUND-ROBIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular un planificador donde cada proceso recibe un quantum fijo. Si termina, se elimina de la lista; si no, se pasa al siguiente. La lista circular hace la simulación casi trivial, que es la razón de usarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPARATIVA DE LO VISTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simple — mínima memoria; solo hacia adelante; sin acceso al anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circular — recorrido cíclico natural; ambos extremos en O(1) si el externo apunta al último.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doblemente ligada — recorrido en ambos sentidos; un apuntador extra por nodo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terminar Josefo y la simulación round-robin, y medir el consumo de memoria de cada variante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">BÚSQUEDA</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Taller de listas circulares · Comparación de variantes». Según la guía del maestro, lo central es: Lista vacía: el apuntador externo es NULL.; Un solo nodo: apunta a sí mismo; al eliminarlo hay que poner el externo en NULL.; Eliminar el nodo al que apunta el externo: hay que reubicarlo antes de liberar.; Simple — mínima memoria; solo hacia adelante; sin acceso al anterior.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taller de listas circulares · Comparación de variantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión de práctica sobre listas circulares y comparación con las variantes vistas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular un planificador donde cada proceso recibe un quantum fijo. Si termina, se elimina de la lista; si no, se pasa al siguiente. La lista circular hace la simulación casi trivial, que es la razón de usarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terminar Josefo y la simulación round-robin, y medir el consumo de memoria de cada variante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lista vacía: el apuntador externo es NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un solo nodo: apunta a sí mismo; al eliminarlo hay que poner el externo en NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar el nodo al que apunta el externo: hay que reubicarlo antes de liberar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simple — mínima memoria; solo hacia adelante; sin acceso al anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circular — recorrido cíclico natural; ambos extremos en O(1) si el externo apunta al último.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doblemente ligada — recorrido en ambos sentidos; un apuntador extra por nodo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Formar la lista circular con n personas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Avanzar k−1 nodos desde la posición actual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Eliminar el siguiente y continuar desde ahí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Repetir hasta que quede uno solo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSOLIDACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONSOLIDACIÓN» en la sesión «Taller de listas circulares · Comparación de variantes» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión de práctica sobre listas circulares y comparación con las variantes vistas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CASOS FRONTERA QUE HAY QUE MANEJAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CASOS FRONTERA QUE HAY QUE MANEJAR» en la sesión «Taller de listas circulares · Comparación de variantes» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lista vacía: el apuntador externo es NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un solo nodo: apunta a sí mismo; al eliminarlo hay que poner el externo en NULL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar el nodo al que apunta el externo: hay que reubicarlo antes de liberar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JOSEFO PASO A PASO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «JOSEFO PASO A PASO» en la sesión «Taller de listas circulares · Comparación de variantes» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Comparar con la raíz.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Formar la lista circular con n personas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Si es igual, se encontró.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Avanzar k−1 nodos desde la posición actual.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Si es menor, bajar a la izquierda; si es mayor, a la derecha.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Eliminar el siguiente y continuar desde ahí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Si se llega a NULL, no está.</w:t>
-[...109 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Repetir hasta que quede uno solo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROUND-ROBIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ROUND-ROBIN» en la sesión «Taller de listas circulares · Comparación de variantes» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular un planificador donde cada proceso recibe un quantum fijo. Si termina, se elimina de la lista; si no, se pasa al siguiente. La lista circular hace la simulación casi trivial, que es la razón de usarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPARATIVA DE LO VISTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «COMPARATIVA DE LO VISTO» en la sesión «Taller de listas circulares · Comparación de variantes» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simple — mínima memoria; solo hacia adelante; sin acceso al anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circular — recorrido cíclico natural; ambos extremos en O(1) si el externo apunta al último.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doblemente ligada — recorrido en ambos sentidos; un apuntador extra por nodo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Taller de listas circulares · Comparación de variantes» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terminar Josefo y la simulación round-robin, y medir el consumo de memoria de cada variante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Lista vacía: el apuntador externo es NULL.: en el contexto de «Taller de listas circulares · Comparación de variantes» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Un solo nodo: apunta a sí mismo; al eliminarlo hay que poner el externo en NULL.: en el contexto de «Taller de listas circulares · Comparación de variantes» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Eliminar el nodo al que apunta el externo: hay que reubicarlo antes de liberar.: en el contexto de «Taller de listas circulares · Comparación de variantes» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Simple — mínima memoria; solo hacia adelante; sin acceso al anterior.: en el contexto de «Taller de listas circulares · Comparación de variantes» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Circular — recorrido cíclico natural; ambos extremos en O(1) si el externo ap…: en el contexto de «Taller de listas circulares · Comparación de variantes» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Doblemente ligada — recorrido en ambos sentidos; un apuntador extra por nodo.: en el contexto de «Taller de listas circulares · Comparación de variantes» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Formar la lista circular con n personas.: en el contexto de «Taller de listas circulares · Comparación de variantes» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Avanzar k−1 nodos desde la posición actual.: en el contexto de «Taller de listas circulares · Comparación de variantes» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Eliminar el siguiente y continuar desde ahí.: en el contexto de «Taller de listas circulares · Comparación de variantes» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Repetir hasta que quede uno solo.: en el contexto de «Taller de listas circulares · Comparación de variantes» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Lista vacía: el apuntador externo es NULL.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Un solo nodo: apunta a sí mismo; al eliminarlo hay que poner el externo en NULL.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Eliminar el nodo al que apunta el externo: hay que reubicarlo antes de liberar.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Simple — mínima memoria; solo hacia adelante; sin acceso al anterior.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Circular — recorrido cíclico natural; ambos extremos en O(1) si el externo apunta al último.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Doblemente ligada — recorrido en ambos sentidos; un apuntador extra por nodo.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Formar la lista circular con n personas.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Avanzar k−1 nodos desde la posición actual.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Taller de listas circulares · Comparación de variantes» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 25 · 04/11/2026 — Recorridos de árboles binarios</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 20 · 19/10/2026 — Listas doblemente ligadas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...174 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL NODO CON DOS ENLACES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">typedef struct Nodo { int dato; struct Nodo *ant, *sig; } Nodo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada nodo conoce a su predecesor y a su sucesor. Se paga un apuntador más por nodo y se gana recorrido bidireccional y eliminación sin buscar el anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA VENTAJA DECISIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para eliminar un nodo del que ya tienes la dirección, la lista simple exige recorrer desde el inicio para hallar el anterior: O(n). La doble lo hace en O(1) porque el anterior está ahí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p-&gt;ant-&gt;sig = p-&gt;sig;  if (p-&gt;sig) p-&gt;sig-&gt;ant = p-&gt;ant;  free(p);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSERCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay cuatro enlaces que actualizar y el orden importa. Conviene escribirlos siempre en la misma secuencia: primero los del nodo nuevo, después los de los vecinos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. nuevo-&gt;ant = p;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. nuevo-&gt;sig = p-&gt;sig;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. if (p-&gt;sig) p-&gt;sig-&gt;ant = nuevo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. p-&gt;sig = nuevo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CENTINELAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con un nodo cabeza y un nodo cola ficticios, ningún apuntador es NULL y desaparecen todos los casos especiales. El código se vuelve notablemente más corto y más difícil de romper. Es la forma en que se implementan las listas de las bibliotecas estándar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOBLEMENTE LIGADA Y CIRCULAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combinando ambas ideas, el último apunta al primero y el primero al último. Es la estructura de std::list en C++ y de la lista de tareas del kernel de Linux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APLICACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Navegación con atrás y adelante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deshacer y rehacer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caché LRU, combinada con una tabla hash.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la lista doble con centinelas y una caché LRU sencilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CN122 (Estructuras de Datos), esta sesión gira en torno a «Listas doblemente ligadas». Según la guía del maestro, lo central es: typedef struct Nodo { int dato; struct Nodo *ant, *sig; } Nodo;; p-&gt;ant-&gt;sig = p-&gt;sig;  if (p-&gt;sig) p-&gt;sig-&gt;ant = p-&gt;ant;  free(p);; Navegación con atrás y adelante.; Deshacer y rehacer.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listas doblemente ligadas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada nodo conoce a su predecesor y a su sucesor. Se paga un apuntador más por nodo y se gana recorrido bidireccional y eliminación sin buscar el anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para eliminar un nodo del que ya tienes la dirección, la lista simple exige recorrer desde el inicio para hallar el anterior: O(n). La doble lo hace en O(1) porque el anterior está ahí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay cuatro enlaces que actualizar y el orden importa. Conviene escribirlos siempre en la misma secuencia: primero los del nodo nuevo, después los de los vecinos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con un nodo cabeza y un nodo cola ficticios, ningún apuntador es NULL y desaparecen todos los casos especiales. El código se vuelve notablemente más corto y más difícil de romper. Es la forma en que se implementan las listas de las bibliotecas estándar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combinando ambas ideas, el último apunta al primero y el primero al último. Es la estructura de std::list en C++ y de la lista de tareas del kernel de Linux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la lista doble con centinelas y una caché LRU sencilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">typedef struct Nodo { int dato; struct Nodo *ant, *sig; } Nodo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p-&gt;ant-&gt;sig = p-&gt;sig;  if (p-&gt;sig) p-&gt;sig-&gt;ant = p-&gt;ant;  free(p);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Navegación con atrás y adelante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deshacer y rehacer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caché LRU, combinada con una tabla hash.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. nuevo-&gt;ant = p;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. nuevo-&gt;sig = p-&gt;sig;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. if (p-&gt;sig) p-&gt;sig-&gt;ant = nuevo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. p-&gt;sig = nuevo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL NODO CON DOS ENLACES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL NODO CON DOS ENLACES» en la sesión «Listas doblemente ligadas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">typedef struct Nodo { int dato; struct Nodo *ant, *sig; } Nodo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada nodo conoce a su predecesor y a su sucesor. Se paga un apuntador más por nodo y se gana recorrido bidireccional y eliminación sin buscar el anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA VENTAJA DECISIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA VENTAJA DECISIVA» en la sesión «Listas doblemente ligadas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para eliminar un nodo del que ya tienes la dirección, la lista simple exige recorrer desde el inicio para hallar el anterior: O(n). La doble lo hace en O(1) porque el anterior está ahí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p-&gt;ant-&gt;sig = p-&gt;sig;  if (p-&gt;sig) p-&gt;sig-&gt;ant = p-&gt;ant;  free(p);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSERCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «INSERCIÓN» en la sesión «Listas doblemente ligadas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay cuatro enlaces que actualizar y el orden importa. Conviene escribirlos siempre en la misma secuencia: primero los del nodo nuevo, después los de los vecinos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. nuevo-&gt;ant = p;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. nuevo-&gt;sig = p-&gt;sig;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. if (p-&gt;sig) p-&gt;sig-&gt;ant = nuevo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. p-&gt;sig = nuevo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CENTINELAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CENTINELAS» en la sesión «Listas doblemente ligadas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con un nodo cabeza y un nodo cola ficticios, ningún apuntador es NULL y desaparecen todos los casos especiales. El código se vuelve notablemente más corto y más difícil de romper. Es la forma en que se implementan las listas de las bibliotecas estándar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOBLEMENTE LIGADA Y CIRCULAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DOBLEMENTE LIGADA Y CIRCULAR» en la sesión «Listas doblemente ligadas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combinando ambas ideas, el último apunta al primero y el primero al último. Es la estructura de std::list en C++ y de la lista de tareas del kernel de Linux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APLICACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «APLICACIONES» en la sesión «Listas doblemente ligadas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Navegación con atrás y adelante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deshacer y rehacer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caché LRU, combinada con una tabla hash.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA» en la sesión «Listas doblemente ligadas» de Estructuras de Datos, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la lista doble con centinelas y una caché LRU sencilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• typedef struct Nodo { int dato; struct Nodo *ant, *sig; } Nodo;: en el contexto de «Listas doblemente ligadas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• p-&gt;ant-&gt;sig = p-&gt;sig;  if (p-&gt;sig) p-&gt;sig-&gt;ant = p-&gt;ant;  free(p);: en el contexto de «Listas doblemente ligadas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Navegación con atrás y adelante.: en el contexto de «Listas doblemente ligadas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Deshacer y rehacer.: en el contexto de «Listas doblemente ligadas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Caché LRU, combinada con una tabla hash.: en el contexto de «Listas doblemente ligadas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. nuevo-&gt;ant = p;: en el contexto de «Listas doblemente ligadas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. nuevo-&gt;sig = p-&gt;sig;: en el contexto de «Listas doblemente ligadas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. if (p-&gt;sig) p-&gt;sig-&gt;ant = nuevo;: en el contexto de «Listas doblemente ligadas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. p-&gt;sig = nuevo;: en el contexto de «Listas doblemente ligadas» (CN122), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «typedef struct Nodo { int dato; struct Nodo *ant, *sig; } Nodo;» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «p-&gt;ant-&gt;sig = p-&gt;sig;  if (p-&gt;sig) p-&gt;sig-&gt;ant = p-&gt;ant;  free(p);» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Navegación con atrás y adelante.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Deshacer y rehacer.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Caché LRU, combinada con una tabla hash.» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. nuevo-&gt;ant = p;» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. nuevo-&gt;sig = p-&gt;sig;» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. if (p-&gt;sig) p-&gt;sig-&gt;ant = nuevo;» y por qué importa en CN122?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Listas doblemente ligadas» con evaluaciones o tareas de Estructuras de Datos?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...186 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 21 · 21/10/2026 — Taller de listas doblemente ligadas · Caché LRU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SESIÓN DE PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se aplica la lista doble a un problema real donde su ventaja es indispensable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CACHÉ LRU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una caché de capacidad fija que, al llenarse, desaloja el elemento usado hace más tiempo. Requiere dos operaciones en O(1): mover un elemento al frente al usarlo, y eliminar el del final al desalojar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lista doble — mantiene el orden de uso; mover al frente es O(1) porque se conoce el anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla hash — mapea la clave al nodo, para localizarlo en O(1) sin recorrer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ninguna de las dos estructuras basta sola. La combinación es el ejemplo más claro del curso de que las estructuras se componen, no se eligen de una lista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. get(clave): si está en la tabla, mover su nodo al frente y devolver el valor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. put(clave, valor): si existe, actualizar y mover al frente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Si no existe y hay espacio, insertar al frente y registrar en la tabla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Si no existe y está llena, eliminar el último, borrarlo de la tabla e insertar el nuevo al frente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEPURACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar la consistencia: recorrer hacia adelante y hacia atrás debe dar la misma secuencia invertida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar capacidad 1, que descubre casi todos los errores de casos frontera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la caché LRU completa y probarla con una secuencia de accesos conocida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...215 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 22 · 26/10/2026 — Grafos: representación y recorridos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEFINICIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un grafo G = (V, E) es un conjunto de vértices y un conjunto de aristas que los conectan. Es la estructura más general del curso: listas y árboles son casos particulares de grafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dirigido o no dirigido, según si las aristas tienen sentido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ponderado, si las aristas llevan peso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denso o disperso, según cuántas aristas haya respecto al máximo posible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MATRIZ DE ADYACENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matriz V×V donde la celda [i][j] indica si hay arista de i a j.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consultar si existe una arista: O(1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Espacio: O(V²) siempre, haya o no aristas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recorrer los vecinos de un vértice: O(V), aunque tenga dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LISTA DE ADYACENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un arreglo de listas ligadas: cada vértice guarda la lista de sus vecinos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Espacio: O(V + E), proporcional a lo que realmente hay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recorrer vecinos: O(grado), que es lo óptimo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consultar una arista específica: O(grado), peor que la matriz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUÁL ELEGIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el grafo es denso o se consultan aristas puntuales, matriz. Si es disperso o el algoritmo recorre vecinos —que es el caso de casi todos—, lista. Los grafos del mundo real suelen ser dispersos, así que la lista domina en la práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORRIDO EN PROFUNDIDAD (DFS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se avanza tan lejos como se pueda antes de retroceder. Usa una pila, explícita o la de la recursión. Sirve para detectar ciclos, ordenar topológicamente y hallar componentes conexas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORRIDO EN ANCHURA (BFS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se visitan todos los vecinos antes de avanzar un nivel. Usa una cola. En un grafo no ponderado encuentra el camino más corto en número de aristas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La única diferencia entre ambos es la estructura auxiliar: pila contra cola. Es la mejor evidencia de que elegir la estructura es elegir el algoritmo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representar un grafo en ambas formas e implementar DFS y BFS con marcado de visitados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...277 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 23 · 28/10/2026 — Árboles generales · Terminología y representación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEFINICIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un árbol es un grafo conexo sin ciclos con un nodo distinguido como raíz. Equivalentemente: entre cualesquiera dos nodos existe exactamente un camino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TERMINOLOGÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raíz — el nodo sin padre. Hoja — nodo sin hijos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grado de un nodo — número de hijos. Grado del árbol — el máximo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nivel — distancia desde la raíz, que se cuenta desde 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Altura — el nivel máximo. Un árbol de un solo nodo tiene altura 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subárbol — cualquier nodo con todos sus descendientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPRESENTACIÓN HIJO-IZQUIERDO HERMANO-DERECHO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un nodo con número arbitrario de hijos se representa con solo dos apuntadores: uno al primer hijo y otro al siguiente hermano. Así cualquier árbol general se convierte en uno binario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">typedef struct Nodo { int dato; struct Nodo *hijo, *hermano; } Nodo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es un resultado importante: basta estudiar árboles binarios para cubrir todos los árboles. Por eso el resto del curso se concentra en ellos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORRIDOS GENERALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En profundidad, con recursión o pila.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por niveles, con cola: es un BFS sobre el árbol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APLICACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistemas de archivos: directorios y archivos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol sintáctico de un compilador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOM de una página web.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jerarquías organizacionales y taxonomías.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representar un sistema de archivos con hijo-hermano; calcular altura, contar hojas y listar por niveles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...269 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 24 · 02/11/2026 — Árboles binarios de búsqueda</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA PROPIEDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un árbol binario de búsqueda cumple, en todo nodo, que las claves del subárbol izquierdo son menores y las del derecho mayores. Esa invariante es lo que permite descartar la mitad del árbol en cada comparación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BÚSQUEDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Comparar con la raíz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Si es igual, se encontró.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Si es menor, bajar a la izquierda; si es mayor, a la derecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Si se llega a NULL, no está.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El costo es la altura del árbol: O(log n) si está balanceado, O(n) si está degenerado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA DE LA DEGENERACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insertar claves ya ordenadas produce un árbol que es una lista: cada nodo tiene un solo hijo. La búsqueda se vuelve secuencial y se pierde toda la ventaja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ese es el caso peor y no es raro: cargar datos ordenados es lo más natural del mundo. Por eso existen los árboles balanceados —AVL, rojinegro, B— que reacomodan al insertar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSERCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se busca la posición y se enlaza como hoja. Nunca se inserta en medio: la estructura del árbol depende del orden de llegada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ELIMINACIÓN: TRES CASOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoja — se elimina directamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un hijo — el hijo ocupa su lugar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dos hijos — se reemplaza por su sucesor en orden (el mínimo del subárbol derecho) y se elimina ese sucesor, que a lo sumo tiene un hijo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El tercer caso es el único delicado y es el que se pregunta en el examen. Vale la pena hacerlo a mano varias veces antes de programarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar inserción, búsqueda y los tres casos de eliminación; construir un árbol con datos ordenados y observar la degeneración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...242 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 25 · 04/11/2026 — Recorridos de árboles binarios</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS TRES RECORRIDOS EN PROFUNDIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La diferencia entre ellos es únicamente el momento en que se procesa la raíz respecto a los subárboles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preorden — raíz, izquierdo, derecho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inorden — izquierdo, raíz, derecho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postorden — izquierdo, derecho, raíz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIÓN RECURSIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las tres son idénticas salvo por la posición de la línea que procesa el nodo. Escribirlas juntas hace evidente la simetría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">void inorden(Nodo *r) { if (!r) return; inorden(r-&gt;izq); visitar(r); inorden(r-&gt;der); }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA QUÉ SIRVE CADA UNO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inorden sobre un ABB devuelve las claves ordenadas de menor a mayor. Es la propiedad más útil del árbol de búsqueda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preorden sirve para copiar o serializar el árbol: al reinsertar en ese orden se reconstruye la misma forma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postorden sirve para liberar la memoria y para evaluar expresiones: se procesan los hijos antes que el padre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORRIDO POR NIVELES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con una cola: se encola la raíz, y en cada paso se desencola un nodo, se visita y se encolan sus hijos. Es el BFS del árbol y no tiene versión recursiva natural.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÁRBOLES DE EXPRESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un árbol donde las hojas son operandos y los nodos internos operadores. Su recorrido inorden produce la notación infija, el preorden la prefija y el postorden la postfija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esto conecta con las pilas de la semana 4: convertir infijo a postfijo y evaluar con pila es lo mismo que construir este árbol y recorrerlo en postorden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar los cuatro recorridos y construir un árbol de expresión que evalúe una operación aritmética.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 26 · 09/11/2026 — Recorridos iterativos · Árboles balanceados</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORRIDOS SIN RECURSIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La recursión usa la pila del sistema. Hacerlo con una pila explícita permite controlar la memoria y evita el desbordamiento en árboles muy profundos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PREORDEN ITERATIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Apilar la raíz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Mientras la pila no esté vacía: desapilar, visitar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Apilar el hijo derecho y luego el izquierdo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El derecho se apila primero para que el izquierdo salga antes, que es lo que el preorden exige.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INORDEN ITERATIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se baja por la izquierda apilando todo el camino; al llegar a NULL se desapila, se visita y se pasa al subárbol derecho. Es el más útil de los tres porque produce las claves ordenadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA NECESIDAD DEL BALANCEO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un ABB solo garantiza O(log n) si su altura es logarítmica, y eso depende del orden de inserción. Los árboles balanceados reacomodan automáticamente para garantizar la altura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÁRBOLES AVL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se exige que en todo nodo las alturas de los subárboles difieran a lo sumo en 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al insertar o eliminar se restaura la propiedad con rotaciones simples o dobles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantizan altura O(log n) y por tanto búsqueda, inserción y eliminación en O(log n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROTACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una rotación reacomoda tres nodos cambiando algunos enlaces, sin alterar el orden inorden. Los cuatro casos —izquierda-izquierda, derecha-derecha, izquierda-derecha, derecha-izquierda— se reducen a rotación simple o doble.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar los recorridos iterativos y las rotaciones simples de un AVL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 27 · 11/11/2026 — Árboles B y tablas hash</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÁRBOLES B</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un árbol B de orden m es un árbol balanceado donde cada nodo puede contener hasta m−1 claves y tener hasta m hijos. Todas las hojas están al mismo nivel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ EXISTEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fueron diseñados para almacenamiento en disco. Leer del disco cuesta miles de veces más que leer de RAM, y se lee por bloques. Si un nodo ocupa exactamente un bloque, cada lectura trae cientos de claves de una vez.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un árbol binario con un millón de claves tiene altura 20: veinte accesos a disco. Un árbol B de orden 100 tiene altura 3. Esa diferencia es la razón de que todas las bases de datos y sistemas de archivos usen árboles B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Búsqueda: dentro de cada nodo se busca entre las claves y se baja por el hijo correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserción: siempre en una hoja; si se desborda, el nodo se divide y la clave media sube al padre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminación: si un nodo queda con muy pocas claves, se fusiona con un hermano o le pide prestada una clave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B+ FRENTE A B</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En un B+ todos los datos están en las hojas y las hojas están enlazadas entre sí. Eso permite recorridos por rango eficientes, que es lo que hace un SELECT con BETWEEN. Es la variante que realmente usan las bases de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TABLAS HASH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una función hash convierte la clave en un índice de arreglo. El acceso es O(1) en promedio: no se compara nada, se calcula la posición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COLISIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encadenamiento — cada celda guarda una lista de los elementos que colisionan. Simple y robusto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direccionamiento abierto — se busca otra celda libre por sondeo lineal, cuadrático o doble hash.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor de carga — al pasar de 0.7 aproximadamente conviene redimensionar y rehashear todo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HASH CONTRA ÁRBOL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La tabla hash gana en búsqueda exacta; el árbol gana cuando se necesita orden, recorrido por rango o el mínimo y el máximo. La tabla hash no tiene noción de orden y esa es su única limitación seria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar una tabla hash con encadenamiento y comparar sus tiempos de búsqueda contra los del ABB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 28 · 18/11/2026 — Métodos de ordenamiento sobre arreglos (1/3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordenar es la operación más estudiada de la computación. Interesa porque habilita la búsqueda binaria, porque aparece en todos lados y porque su análisis enseña a comparar algoritmos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRITERIOS DE COMPARACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complejidad en el mejor caso, promedio y peor caso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Memoria adicional: in situ si es O(1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estabilidad: si conserva el orden relativo de elementos con clave igual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adaptabilidad: si aprovecha que los datos ya estén parcialmente ordenados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La estabilidad importa más de lo que parece. Al ordenar registros por un segundo criterio, solo un algoritmo estable conserva el primero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORDENAMIENTO BURBUJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compara pares adyacentes y los intercambia. En cada pasada el mayor «burbujea» hasta el final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(n²) en promedio y en el peor caso; O(n) en el mejor si se detecta que no hubo intercambios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In situ y estable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el más lento de todos en la práctica; se estudia por claridad, no por utilidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORDENAMIENTO POR SELECCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Busca el mínimo del resto y lo coloca en su posición. Hace exactamente n−1 intercambios, el mínimo posible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(n²) siempre, incluso si el arreglo ya está ordenado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In situ, no estable en su versión con intercambio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Útil cuando escribir en memoria es caro, porque minimiza los movimientos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORDENAMIENTO POR INSERCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toma cada elemento y lo inserta en su lugar dentro de la parte ya ordenada, como se acomoda una mano de cartas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(n²) en el peor caso, pero O(n) si el arreglo está casi ordenado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In situ, estable y adaptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el mejor de los tres cuadráticos y se usa de verdad: los algoritmos O(n log n) cambian a inserción para subarreglos pequeños.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar los tres contando comparaciones e intercambios, con arreglos aleatorios, ordenados y en orden inverso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 29 · 23/11/2026 — Métodos de ordenamiento sobre arreglos (2/3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIVIDE Y VENCERÁS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se parte el problema en subproblemas del mismo tipo, se resuelven recursivamente y se combinan. Es la estrategia que rompe la barrera de O(n²).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MERGE SORT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Dividir el arreglo por la mitad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Ordenar recursivamente cada mitad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Mezclar las dos mitades ordenadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(n log n) garantizado en todos los casos, sin excepción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requiere O(n) de memoria adicional para la mezcla; no es in situ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mezcla es exactamente el algoritmo de combinar dos listas ordenadas de la sesión 17. El nivel de recursión es log n y cada nivel cuesta O(n), de ahí el producto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUICKSORT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Elegir un pivote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Particionar: menores a la izquierda, mayores a la derecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Ordenar recursivamente cada lado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(n log n) en promedio; O(n²) en el peor caso, cuando el pivote es siempre el extremo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In situ salvo la pila de recursión; no estable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la práctica es el más rápido de todos por su excelente localidad de caché.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ELECCIÓN DEL PIVOTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primero o último: sencillo, pero degenera con datos ya ordenados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mediana de tres: toma el medio de primero, central y último. Es lo habitual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aleatorio: hace improbable el peor caso sin importar la entrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MERGE O QUICK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quicksort para arreglos en memoria, por velocidad. Merge sort cuando se necesita estabilidad garantizada o cuando los datos no caben en RAM, porque se adapta bien al ordenamiento externo por bloques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar ambos y medir tiempos contra los cuadráticos con 10⁵ elementos; provocar el peor caso de quicksort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 30 · 25/11/2026 — Métodos de ordenamiento sobre arreglos (3/3) · Cierre del curso</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÚLTIMO DÍA DE CLASES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 25 de noviembre, cierra el curso. Los exámenes finales se aplican en el periodo del 1 al 8 de diciembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HEAPSORT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construye un montículo con el arreglo y extrae repetidamente el máximo, colocándolo al final. Reutiliza el montículo de la sesión 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(n log n) garantizado, igual que merge sort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In situ, a diferencia de merge sort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No estable, y en la práctica algo más lento que quicksort por peor localidad de caché.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA COTA INFERIOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier algoritmo de ordenamiento basado en comparaciones necesita al menos Ω(n log n) comparaciones. La demostración usa un árbol de decisión: con n! resultados posibles, el árbol tiene altura mínima log(n!), que es Θ(n log n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No es una limitación de los algoritmos conocidos: es un límite matemático. Ningún algoritmo por comparaciones puede ser mejor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORDENAMIENTOS QUE NO COMPARAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Counting sort — cuenta ocurrencias; O(n+k) con k el rango de valores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radix sort — ordena dígito por dígito; O(d·n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rompen la cota porque no comparan elementos entre sí, sino que usan la estructura de las claves. Solo aplican a enteros o cadenas de longitud acotada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TABLA COMPARATIVA FINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Burbuja, selección, inserción — O(n²), in situ; inserción es estable y adaptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Merge — O(n log n) garantizado, estable, O(n) extra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quick — O(n log n) promedio, in situ, el más rápido en la práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heap — O(n log n) garantizado, in situ, no estable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE TE LLEVAS DEL CURSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ninguna estructura es la mejor: cada una intercambia tiempo por espacio, y velocidad de una operación por velocidad de otra. Lo que este curso entrena es reconocer qué operación va a dominar en tu problema y elegir en consecuencia. Esa es la habilidad que se transfiere a bases de datos, a sistemas operativos y a cualquier programa que maneje volumen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVALUACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40% actividades y ejercicios, 15% cada parcial y 15% el examen final, según la planeación oficial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 