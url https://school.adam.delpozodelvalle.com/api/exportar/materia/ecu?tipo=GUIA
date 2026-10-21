--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,6834 +10,9296 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecuaciones Diferenciales Ordinarias</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">HU325 · MAT2052 · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">martes de 13:00 a 14:15 — HU 325</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">jueves de 13:00 a 14:15 — HU 325</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 1 — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 2 — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 3 — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 4 — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tareas — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">10/09/2026 — Examen 1 (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/10/2026 — Examen 2 (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">05/11/2026 — Examen 3 (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/12/2026 — Examen 4 (final) (20%)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 11/08/2026 — Definiciones y terminología</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRESENTACIÓN DEL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El objetivo es aplicar las técnicas clásicas de solución de ecuaciones diferenciales ordinarias a problemas prácticos. El libro de texto es Zill, Ecuaciones Diferenciales con aplicaciones de modelado, 11ª edición, Cengage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QUÉ ES UNA ECUACIÓN DIFERENCIAL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una ecuación que relaciona una función desconocida con sus derivadas. La incógnita no es un número: es una función.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es la diferencia con todo el álgebra previa. Resolver x² − 4 = 0 da x = ±2; resolver y' = y da y = Ceˣ, una familia infinita de funciones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ APARECEN EN TODAS PARTES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Porque las leyes de la naturaleza casi siempre se enuncian como razones de cambio: la aceleración es la derivada de la velocidad, la corriente es la derivada de la carga, el crecimiento de una población es proporcional a la población. Modelar es escribir esa relación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CLASIFICACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ordinaria — una sola variable independiente. Es lo que ve este curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Parcial — varias variables independientes y derivadas parciales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Orden — el de la derivada más alta que aparece.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Grado — la potencia de la derivada de mayor orden, cuando la ecuación es polinómica en las derivadas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LINEALIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una ED es lineal si la incógnita y todas sus derivadas aparecen a la primera potencia y sin multiplicarse entre sí. Los coeficientes pueden depender de x, nunca de y.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lineal: y'' + 3xy' + y = eˣ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No lineal: y·y' = x, (y')² = y, sen(y) + y' = 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TIPOS DE SOLUCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">General — la familia completa, con n constantes arbitrarias para una ED de orden n.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Particular — un miembro concreto de la familia, obtenido al fijar las constantes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Singular — una solución que no se obtiene de la general para ningún valor de las constantes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VERIFICAR UNA SOLUCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sustituir la función propuesta y sus derivadas en la ecuación y comprobar que se cumple la identidad. Es mecánico y conviene hacerlo siempre al terminar un ejercicio: detecta la mayoría de los errores de cálculo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuatro exámenes de 20% cada uno —10 de septiembre, 8 de octubre, 5 de noviembre y 8 de diciembre— y tareas 20%. Se requiere 80% de asistencia para tener derecho a cada examen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 2 · 13/08/2026 — Clasificación, verificación de soluciones y modelado</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÁCTICA DE CLASIFICACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Antes de aprender métodos hay que saber reconocer con qué se trata. Clasificar rápido y bien es lo que después permite elegir el método correcto en el examen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. ¿Ordinaria o parcial?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. ¿Cuál es el orden?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. ¿Es lineal o no lineal?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. ¿Es homogénea, es decir, el término independiente es cero?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FAMILIAS DE SOLUCIONES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La solución general de una ED de primer orden es una familia de curvas con un parámetro. Graficarlas para varios valores de la constante hace visible qué significa «familia»: son curvas que no se cruzan y llenan la región.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CAMPOS DIRECCIONALES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para y' = f(x,y), en cada punto del plano se dibuja un segmento con pendiente f(x,y). Las soluciones son las curvas tangentes a esos segmentos en todo punto.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es una herramienta valiosa: permite ver el comportamiento cualitativo de las soluciones sin resolver la ecuación. Hay ecuaciones que no se pueden resolver analíticamente y cuyo campo direccional dice todo lo que hace falta saber.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SOLUCIONES DE EQUILIBRIO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si y' = f(y) y f(c) = 0, entonces y = c es una solución constante. Las soluciones cercanas se acercan o se alejan de ella, y eso la vuelve estable o inestable. Es el primer análisis cualitativo del curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TRADUCIR UN ENUNCIADO A UNA ECUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">«La razón de cambio de P es proporcional a P» → dP/dt = kP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">«…es proporcional a la diferencia entre T y la temperatura ambiente» → dT/dt = k(T − Tₘ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">«…es proporcional al producto de P y M − P» → dP/dt = kP(M − P).</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La palabra «proporcional» siempre introduce una constante k que hay que nombrar y determinar después con los datos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 1.1: clasificar y verificar soluciones. Sección 1.2 para campos direccionales. Practicar veinte ecuaciones solo clasificándolas, sin resolver.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 3 · 18/08/2026 — Problemas de valor inicial · Existencia y unicidad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RECORDATORIO DE LA TERMINOLOGÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Orden — el de la derivada más alta. y'' + 3y' = x es de orden 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lineal — la incógnita y sus derivadas aparecen a la primera potencia y sin multiplicarse entre sí. Los coeficientes pueden depender de x, nunca de y.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Forma general lineal de orden n: aₙ(x)y⁽ⁿ⁾ + … + a₁(x)y' + a₀(x)y = g(x).</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prueba rápida de linealidad: y·y' no es lineal, y' + x²y sí lo es. sen(y) no es lineal; sen(x)·y sí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROBLEMA DE VALOR INICIAL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una ED tiene infinitas soluciones —una familia con constantes arbitrarias—. Una condición inicial selecciona una sola de esa familia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">PVI de primer orden: dy/dx = f(x,y), con y(x₀) = y₀.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La solución general lleva n constantes; hacen falta n condiciones para fijarlas todas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TEOREMA DE EXISTENCIA Y UNICIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si f(x,y) y ∂f/∂y son continuas en un rectángulo R que contiene al punto (x₀,y₀), entonces existe un intervalo alrededor de x₀ donde el PVI tiene solución única.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lo importante: es una condición suficiente, no necesaria. Que falle no significa que no haya solución; significa que el teorema no dice nada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ IMPORTA ANTES DE RESOLVER</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verificar el teorema antes de calcular evita perseguir soluciones que no existen o creer que se encontró «la» solución cuando hay varias. En ingeniería, un modelo sin unicidad suele señalar que al modelo le falta una restricción física.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS SUGERIDOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 1.2: verificar existencia y unicidad en varios PVI e identificar dónde falla la hipótesis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 4 · 20/08/2026 — Variables separables</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL PRIMER MÉTODO DE SOLUCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una ED de primer orden es separable si puede escribirse como dy/dx = g(x)·h(y). La estrategia es aislar cada variable con su diferencial e integrar ambos lados.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Escribir dy/dx = g(x)·h(y).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Separar: dy/h(y) = g(x)dx.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Integrar los dos lados: ∫dy/h(y) = ∫g(x)dx + C.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Despejar y si es posible; si no, dejar la solución implícita.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">dy/dx = xy → dy/y = x dx → ln|y| = x²/2 + C → y = A·e^(x²/2), con A = ±e^C.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SOLUCIONES SINGULARES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Al dividir entre h(y) se pierden los valores donde h(y) = 0. Esos valores constantes son soluciones y hay que reportarlos aparte: son las soluciones singulares.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En el ejemplo anterior, y = 0 satisface la ecuación y no se obtiene de la familia salvo tomando A = 0. Conviene verificar siempre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERRORES FRECUENTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Olvidar la constante de integración o ponerla en los dos lados (basta una).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Perder el valor absoluto del logaritmo antes de exponenciar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No revisar los ceros del denominador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 2.2. Resolver al menos diez, incluyendo tres con condición inicial.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 5 · 25/08/2026 — Variables separables · Modelos y aplicaciones</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DE DÓNDE SALEN ESTAS ECUACIONES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La forma dy/dt = ky dice «la razón de cambio es proporcional a la cantidad presente». Aparece en tantos contextos que conviene reconocerla de inmediato.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRECIMIENTO Y DECAIMIENTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">dP/dt = kP → P(t) = P₀e^(kt). k &gt; 0 crecimiento, k &lt; 0 decaimiento.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vida media: el tiempo en que la cantidad se reduce a la mitad, t½ = ln2/|k|.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LEY DE ENFRIAMIENTO DE NEWTON</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">dT/dt = k(T − Tₘ), con Tₘ la temperatura del medio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es separable: dT/(T − Tₘ) = k dt → T(t) = Tₘ + (T₀ − Tₘ)e^(kt).</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La temperatura tiende a Tₘ cuando t → ∞, que es lo que dice el sentido común. Verificar que el resultado sea físicamente razonable es parte de resolver el problema.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ECUACIÓN LOGÍSTICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">dP/dt = kP(1 − P/M), con M la capacidad de carga.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es separable pero requiere fracciones parciales para integrar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La solución tiende a M; el crecimiento exponencial es solo la fase inicial.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO PLANTEAR UN PROBLEMA DE MODELADO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Identificar la variable dependiente y qué representa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Traducir la frase de razón de cambio a una derivada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Escribir la proporcionalidad y nombrar la constante.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Extraer las condiciones iniciales del enunciado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. Resolver, y verificar que las unidades y el comportamiento asintótico tengan sentido.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 3.1: problemas de crecimiento, decaimiento y enfriamiento.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 6 · 27/08/2026 — Ecuaciones lineales de primer orden · Factor integrante</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FORMA ESTÁNDAR</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">dy/dx + P(x)y = f(x). Antes de cualquier cosa hay que llevar la ecuación a esta forma: el coeficiente de dy/dx debe ser 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL FACTOR INTEGRANTE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se multiplica toda la ecuación por μ(x) = e^(∫P(x)dx). El truco es que el lado izquierdo se convierte exactamente en la derivada de un producto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">μy' + μPy = μf  →  d/dx[μ(x)·y] = μ(x)f(x)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se integra: μ(x)y = ∫μ(x)f(x)dx + C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se despeja: y = (1/μ(x))·[∫μ(x)f(x)dx + C]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">y' + 2y = e^x. Aquí P = 2, así que μ = e^(2x). Multiplicando: d/dx[e^(2x)y] = e^(3x). Integrando: e^(2x)y = e^(3x)/3 + C. Por lo tanto y = e^x/3 + Ce^(−2x).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESTRUCTURA DE LA SOLUCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Observa que la solución tiene dos partes: una que depende de f(x) y otra que decae con la constante. Esa separación entre respuesta forzada y respuesta natural reaparecerá en toda la unidad 2 y en circuitos eléctricos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERRORES FRECUENTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aplicar la fórmula sin normalizar primero el coeficiente de y'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Incluir constante al calcular ∫P dx (no hace falta, se absorbe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Olvidar multiplicar el lado derecho por μ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 2.3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 7 · 01/09/2026 — Ecuaciones exactas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA IDEA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una ecuación M(x,y)dx + N(x,y)dy = 0 es exacta si proviene de diferenciar una función F(x,y) = C. Resolverla es reconstruir esa F.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIO DE EXACTITUD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La ecuación es exacta si y solo si ∂M/∂y = ∂N/∂x en una región simplemente conexa. Es una prueba de dos derivadas parciales, rápida de aplicar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Verificar ∂M/∂y = ∂N/∂x.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Integrar M respecto a x: F(x,y) = ∫M dx + g(y).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Derivar ese resultado respecto a y e igualarlo a N.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Despejar g'(y), integrar y obtener g(y).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. La solución implícita es F(x,y) = C.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(2xy + 3)dx + (x² − 1)dy = 0. Aquí ∂M/∂y = 2x y ∂N/∂x = 2x: es exacta. Integrando M: F = x²y + 3x + g(y). Derivando respecto a y: x² + g'(y) = x² − 1, entonces g'(y) = −1 y g(y) = −y. Solución: x²y + 3x − y = C.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CUANDO NO ES EXACTA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">A veces un factor integrante la vuelve exacta. Si (∂M/∂y − ∂N/∂x)/N depende solo de x, entonces μ(x) = e^(∫[(My − Nx)/N]dx). Si el cociente análogo depende solo de y, hay un μ(y).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 2.4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 8 · 03/09/2026 — Soluciones por sustitución</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA ESTRATEGIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando una ED no cae en ninguna de las categorías anteriores, un cambio de variable puede convertirla en una que sí. Hay tres sustituciones que cubren la mayoría de los casos del curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ECUACIONES HOMOGÉNEAS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si f(tx,ty) = f(x,y), la ecuación dy/dx = f(x,y) es homogénea de grado cero. Se sustituye y = ux, de donde dy/dx = u + x·du/dx. El resultado siempre es separable en u y x.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ECUACIÓN DE BERNOULLI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Forma: dy/dx + P(x)y = f(x)yⁿ, con n ≠ 0 y n ≠ 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sustitución: v = y^(1−n).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resultado: dv/dx + (1−n)P(x)v = (1−n)f(x), que es lineal y se resuelve con factor integrante.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">REDUCCIÓN A SEPARABLE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si la ecuación tiene la forma dy/dx = f(Ax + By + C), la sustitución u = Ax + By + C la vuelve separable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO DECIDIR EL MÉTODO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. ¿Se separan las variables? Separables.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. ¿Está en la forma y' + P(x)y = f(x)? Lineal, factor integrante.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. ¿Cumple ∂M/∂y = ∂N/∂x? Exacta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. ¿Es homogénea de grado cero? Sustitución y = ux.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. ¿Tiene un yⁿ del lado derecho? Bernoulli.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ese árbol de decisión, en ese orden, resuelve prácticamente todo el examen. Vale la pena tenerlo escrito y practicar clasificar antes de resolver.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 2.5. Practicar identificar el tipo sin resolver: veinte ecuaciones, solo clasificarlas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 9 · 08/09/2026 — Modelos lineales · Repaso del primer parcial</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CIRCUITOS EN SERIE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Circuito RL: L·di/dt + Ri = E(t). Lineal de primer orden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Circuito RC: R·dq/dt + q/C = E(t), con i = dq/dt.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es la misma ecuación del factor integrante con otro nombre. La corriente tiene una componente forzada por E(t) y una transitoria que decae con e^(−Rt/L).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MEZCLAS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">dA/dt = (razón de entrada) − (razón de salida), donde la salida es la concentración A/V multiplicada por el flujo de salida. Si los flujos de entrada y salida difieren, el volumen V también depende de t y hay que escribirlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">REPASO: QUÉ ENTRA EN EL PRIMER PARCIAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Terminología: orden, linealidad, solución general y particular.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Problemas de valor inicial y teorema de existencia y unicidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Variables separables, incluidas soluciones singulares.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lineales de primer orden con factor integrante.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ecuaciones exactas y factor integrante para volverlas exactas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sustituciones: homogéneas, Bernoulli, reducción.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Modelos: crecimiento y decaimiento, enfriamiento, logística, circuitos, mezclas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO ESTUDIAR</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El examen mide clasificación tanto como cálculo. Practica tomando ejercicios revueltos de todo el capítulo 2 y decidiendo el método antes de tocar el lápiz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RECORDATORIO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 1: jueves 10 de septiembre, 20% de la calificación. Se requiere 80% de asistencia para tener derecho a cada examen. No se permiten dispositivos electrónicos durante el examen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 10 · 10/09/2026 — Examen 1 · Ecuaciones diferenciales de primer orden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXAMEN 1</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy, 10 de septiembre. Vale 20% de la calificación final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Definiciones, terminología y clasificación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Problemas de valor inicial; existencia y unicidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Variables separables.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ecuaciones lineales y factor integrante.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ecuaciones exactas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Soluciones por sustitución: homogéneas y Bernoulli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Modelos lineales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">REGLAS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No se permite portar computadoras, celulares ni tabletas. Si el alumno falta, la calificación se acumula al siguiente parcial, pero solo una vez en el semestre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LO QUE SIGUE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La unidad 2 sube a ecuaciones de orden superior. El salto conceptual es que ahora la solución general es una combinación lineal de funciones independientes, no una sola familia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 11 · 15/09/2026 — Teoría preliminar de ecuaciones lineales de orden superior</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL PROBLEMA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">aₙ(x)y⁽ⁿ⁾ + … + a₁(x)y' + a₀(x)y = g(x). Si g(x) = 0 la ecuación es homogénea; si no, no homogénea. Toda la teoría se construye sobre la homogénea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRINCIPIO DE SUPERPOSICIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si y₁ e y₂ son soluciones de la homogénea, cualquier combinación c₁y₁ + c₂y₂ también lo es. Esta propiedad es exclusiva de las ecuaciones lineales y es la razón de que se estudien aparte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">INDEPENDENCIA LINEAL Y WRONSKIANO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un conjunto {y₁,…,yₙ} es linealmente independiente si ninguna es combinación de las otras.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">W(y₁,…,yₙ) es el determinante de la matriz de las funciones y sus derivadas hasta orden n−1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si W ≠ 0 en algún punto del intervalo, las soluciones son independientes y forman un conjunto fundamental.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESTRUCTURA DE LA SOLUCIÓN GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Homogénea: y_c = c₁y₁ + … + cₙyₙ (función complementaria).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No homogénea: y = y_c + y_p, donde y_p es cualquier solución particular.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Esa descomposición es el mapa de toda la unidad: primero se resuelve la homogénea, luego se busca una particular. Los métodos de coeficientes indeterminados y variación de parámetros solo sirven para la segunda parte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 4.1: verificar independencia con el wronskiano y armar soluciones generales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 12 · 17/09/2026 — Reducción de orden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CUÁNDO SE USA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si ya se conoce una solución y₁ de una ecuación homogénea de segundo orden, la reducción de orden produce una segunda solución independiente y₂. Es la herramienta que completa un conjunto fundamental a partir de media respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL MÉTODO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Proponer y₂ = u(x)·y₁(x).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Sustituir en la ecuación; el término en u se cancela porque y₁ ya es solución.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Queda una ecuación de primer orden en u', que se resuelve.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Integrar u' para obtener u, y con ella y₂.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA FÓRMULA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para y'' + P(x)y' + Q(x)y = 0 con y₁ conocida:  y₂ = y₁·∫[e^(−∫P dx)/y₁²]dx.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conviene saber deducirla, pero en el examen se usa directo. Hay que llevar la ecuación a forma estándar antes de aplicarla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">y'' − 4y' + 4y = 0 con y₁ = e^(2x). Aquí P = −4, así que e^(−∫P dx) = e^(4x) y y₁² = e^(4x). El integrando vale 1, entonces ∫dx = x y por tanto y₂ = xe^(2x).</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ese resultado anticipa lo de la próxima sesión: cuando la raíz característica se repite, la segunda solución lleva un factor x.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 4.2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 13 · 22/09/2026 — Ecuaciones homogéneas con coeficientes constantes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA ECUACIÓN AUXILIAR</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para ay'' + by' + cy = 0 se propone y = e^(mx). Al sustituir queda e^(mx)(am² + bm + c) = 0, y como la exponencial nunca es cero, todo se reduce a resolver am² + bm + c = 0.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una ecuación diferencial se convirtió en una ecuación algebraica. Ese es el aporte del método y por eso las de coeficientes constantes son las más fáciles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOS TRES CASOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Raíces reales distintas m₁ ≠ m₂:  y = c₁e^(m₁x) + c₂e^(m₂x).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Raíz real repetida m:  y = c₁e^(mx) + c₂xe^(mx).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Raíces complejas α ± βi:  y = e^(αx)(c₁cos βx + c₂sen βx).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">y'' − 5y' + 6y = 0 → m² − 5m + 6 = 0 → m = 2, 3 → y = c₁e^(2x) + c₂e^(3x).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">y'' + 4y' + 4y = 0 → (m+2)² = 0 → y = c₁e^(−2x) + c₂xe^(−2x).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">y'' + 9y = 0 → m = ±3i → y = c₁cos3x + c₂sen3x.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ORDEN SUPERIOR</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para orden n la ecuación auxiliar es de grado n. Una raíz de multiplicidad k aporta e^(mx), xe^(mx), …, x^(k−1)e^(mx). Las complejas siempre aparecen en pares conjugados.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">INTERPRETACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las raíces reales negativas dan decaimiento; las complejas puras dan oscilación pura; las complejas con parte real negativa dan oscilación amortiguada. Esa lectura será literalmente la física de las vibraciones mecánicas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 4.3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 14 · 24/09/2026 — Coeficientes indeterminados</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA QUÉ SIRVE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Encuentra una solución particular y_p de la ecuación no homogénea cuando g(x) es de un tipo restringido: polinomios, exponenciales, senos y cosenos, y productos de ellos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA PROPUESTA SEGÚN G(X)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">g(x) polinomio de grado n → y_p = Aₙxⁿ + … + A₁x + A₀.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">g(x) = e^(αx) → y_p = Ae^(αx).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">g(x) = sen βx o cos βx → y_p = A cos βx + B sen βx (las dos, siempre).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Productos → producto de las propuestas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA REGLA DE LA MULTIPLICIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si algún término de la propuesta ya aparece en y_c, hay que multiplicar toda la propuesta por x tantas veces como sea necesario hasta que no haya coincidencia. Olvidar esta regla es el error número uno del tema.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLO CON MULTIPLICIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">y'' − 4y' + 4y = e^(2x). La complementaria es y_c = c₁e^(2x) + c₂xe^(2x). La propuesta natural Ae^(2x) ya está, y Axe^(2x) también. Hay que subir a y_p = Ax²e^(2x).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Resolver la homogénea y obtener y_c.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Proponer y_p según la forma de g(x).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Comparar con y_c y multiplicar por x^k si hace falta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Derivar, sustituir e igualar coeficientes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. Escribir y = y_c + y_p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LIMITACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si g(x) es tan x, ln x o 1/x, este método no aplica. Para eso está variación de parámetros, la próxima sesión.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 4.4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 15 · 29/09/2026 — Variación de parámetros</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL MÉTODO GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Funciona para cualquier g(x) continua, sin restricción de forma. El precio es que exige calcular integrales que pueden ser feas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA IDEA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se toma y_c = c₁y₁ + c₂y₂ y se reemplazan las constantes por funciones: y_p = u₁(x)y₁ + u₂(x)y₂. Se impone la condición auxiliar u₁'y₁ + u₂'y₂ = 0 para que el sistema quede determinado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LAS FÓRMULAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">u₁' = −y₂f(x)/W  y  u₂' = y₁f(x)/W, con W el wronskiano de y₁ e y₂.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">f(x) es el término independiente con la ecuación ya en forma estándar (coeficiente de y'' igual a 1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se integra cada uno y se sustituye en y_p = u₁y₁ + u₂y₂.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">y'' + y = sec x. La complementaria es y_c = c₁cos x + c₂sen x, con W = 1. Entonces u₁' = −sen x·sec x = −tan x, de donde u₁ = ln|cos x|; y u₂' = cos x·sec x = 1, de donde u₂ = x. Por lo tanto y_p = cos x·ln|cos x| + x·sen x.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nota que sec x no es de los tipos permitidos por coeficientes indeterminados. Ese es exactamente el caso que este método cubre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CUÁL USAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">g(x) polinomio, exponencial, seno o coseno → coeficientes indeterminados, es más rápido.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cualquier otra cosa → variación de parámetros.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERRORES FRECUENTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No normalizar la ecuación antes de identificar f(x).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Confundir el signo de u₁'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Agregar constantes de integración a u₁ y u₂, que solo duplican y_c.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 4.6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 16 · 01/10/2026 — Sistemas de ecuaciones diferenciales lineales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ SISTEMAS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Muchos fenómenos involucran varias cantidades que cambian a la vez y dependen unas de otras: dos tanques conectados, dos masas acopladas, dos poblaciones que interactúan. Eso produce un sistema de ecuaciones diferenciales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FORMA NORMAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">dx/dt = a₁₁x + a₁₂y + f₁(t)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">dy/dt = a₂₁x + a₂₂y + f₂(t)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En forma matricial: X' = AX + F(t), con X el vector de incógnitas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MÉTODO DE ELIMINACIÓN CON OPERADORES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se usa el operador D = d/dt para tratar el sistema algebraicamente, se elimina una variable y queda una sola ecuación de orden superior en la otra. Esa se resuelve con lo de las sesiones anteriores y luego se regresa a la primera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLO DEL PROCEDIMIENTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Escribir el sistema con operadores: (D−a)x + by = f₁, cx + (D−d)y = f₂.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Eliminar y como si fuera un sistema algebraico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Resolver la ecuación resultante en x.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Sustituir para obtener y.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. Verificar que el número total de constantes sea el correcto: no puede exceder el orden del sistema.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ADVERTENCIA SOBRE CONSTANTES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Al eliminar es fácil terminar con más constantes de las que el sistema admite. Sustituir de vuelta en una de las ecuaciones originales las relaciona y elimina las sobrantes. Saltarse ese paso da respuestas incorrectas que parecen bien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 4.9: sistemas por eliminación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 17 · 06/10/2026 — Vibraciones mecánicas · Repaso del segundo parcial</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL MODELO MASA-RESORTE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Por la segunda ley de Newton y la ley de Hooke: m·d²x/dt² = −kx. Reescrito, x'' + ω²x = 0 con ω² = k/m. Es la ecuación de raíces complejas puras.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MOVIMIENTO ARMÓNICO SIMPLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Solución: x(t) = c₁cos ωt + c₂sen ωt, equivalente a A·sen(ωt + φ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Amplitud A = √(c₁² + c₂²); periodo T = 2π/ω; frecuencia f = ω/2π.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La masa oscila para siempre porque el modelo no incluye pérdidas. Es una idealización útil, no una descripción.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MOVIMIENTO AMORTIGUADO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Al agregar una fuerza de fricción proporcional a la velocidad: mx'' + βx' + kx = 0. El discriminante de la ecuación auxiliar decide el comportamiento.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">β² − 4mk &gt; 0 — sobreamortiguado: regresa al equilibrio sin oscilar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">β² − 4mk = 0 — críticamente amortiguado: el retorno más rápido posible sin oscilación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">β² − 4mk &lt; 0 — subamortiguado: oscila con amplitud que decae exponencialmente.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los tres casos de la ecuación auxiliar de la sesión 13 son literalmente estos tres comportamientos físicos. Es el mismo álgebra leída como movimiento.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">REPASO: QUÉ ENTRA EN EL SEGUNDO PARCIAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Teoría preliminar: superposición, wronskiano, conjunto fundamental.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reducción de orden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Homogéneas con coeficientes constantes: los tres casos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Coeficientes indeterminados, con la regla de multiplicidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Variación de parámetros.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sistemas por eliminación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vibraciones mecánicas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RECORDATORIO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 2: jueves 8 de octubre, 20% de la calificación final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 18 · 08/10/2026 — Examen 2 · Ecuaciones lineales de orden superior</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXAMEN 2</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy, 8 de octubre. Vale 20% de la calificación final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Independencia lineal y wronskiano.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reducción de orden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ecuación auxiliar y los tres casos de raíces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Coeficientes indeterminados y regla de multiplicidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Variación de parámetros.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sistemas de ecuaciones lineales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vibraciones mecánicas y tipos de amortiguamiento.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LO QUE SIGUE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La unidad 3 introduce la transformada de Laplace, que convierte ecuaciones diferenciales en ecuaciones algebraicas y maneja de forma natural entradas discontinuas —justo las que aparecen en circuitos y control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 19 · 13/10/2026 — Vibraciones forzadas y resonancia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SISTEMA FORZADO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">mx'' + βx' + kx = F(t). La solución tiene dos partes con nombres físicos: la complementaria es el transitorio, que decae, y la particular es el estado estacionario, que persiste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RESONANCIA PURA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si no hay amortiguamiento y la frecuencia de la fuerza coincide con la natural, x'' + ω²x = F₀sen ωt, la regla de multiplicidad obliga a que y_p lleve un factor t. La amplitud crece sin cota.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ese factor t explica físicamente la resonancia: la energía entra en fase en cada ciclo y se acumula. Es la razón por la que se rompen estructuras y por la que los puentes se diseñan considerando frecuencias naturales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RESONANCIA CON AMORTIGUAMIENTO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con β &gt; 0 la amplitud ya no crece indefinidamente, pero alcanza un máximo a una frecuencia cercana a la natural. Se llama resonancia práctica y es lo que ocurre en sistemas reales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ANALOGÍA ELÉCTRICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">L·q'' + R·q' + q/C = E(t) es la misma ecuación que mx'' + βx' + kx = F(t).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Inductancia ↔ masa · resistencia ↔ amortiguamiento · 1/capacitancia ↔ constante del resorte.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Por eso un solo método resuelve problemas de mecánica y de circuitos: son la misma matemática con distinta interpretación. Vale la pena tener presente la correspondencia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 5.1: movimiento libre y forzado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 20 · 15/10/2026 — Transformada de Laplace · Definición</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA DEFINICIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{f(t)} = F(s) = ∫₀^∞ e^(−st)f(t)dt, siempre que la integral converja. Es una integral impropia con parámetro: convierte una función de t en una función de s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ SIRVE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transforma la derivación en multiplicación. Una ecuación diferencial en t se vuelve una ecuación algebraica en s, se despeja, y se regresa. Es el mismo principio del logaritmo, que convierte productos en sumas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TRANSFORMADAS BÁSICAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{1} = 1/s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{t^n} = n!/s^(n+1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{e^(at)} = 1/(s−a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{sen kt} = k/(s²+k²)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{cos kt} = s/(s²+k²)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LINEALIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{αf + βg} = αℒ{f} + βℒ{g}. Con la linealidad y la tabla se transforma casi cualquier función del curso sin volver a integrar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CONDICIONES DE EXISTENCIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si f es continua por tramos en [0,∞) y de orden exponencial —es decir, |f(t)| ≤ Me^(ct) para t grande—, la transformada existe para s &gt; c. Casi todo lo de ingeniería cumple ambas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LO QUE LA HACE DISTINTA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Acepta funciones discontinuas. Un interruptor que se cierra en t = 5 o un impulso instantáneo no se manejan bien con los métodos anteriores y aquí son rutina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 7.1: calcular transformadas por definición y luego verificar con tabla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 21 · 20/10/2026 — Transformadas inversas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL REGRESO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ⁻¹{F(s)} = f(t). En la práctica no se calcula con una integral: se manipula F(s) algebraicamente hasta reconocer formas de la tabla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA HERRAMIENTA PRINCIPAL: FRACCIONES PARCIALES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La mayoría de las F(s) que salen al resolver un PVI son cocientes de polinomios. Descomponerlos en fracciones simples es lo que permite identificar cada término en la tabla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOS CASOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Factores lineales distintos: A/(s−a) + B/(s−b).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Factor lineal repetido: A/(s−a) + B/(s−a)².</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Factor cuadrático irreducible: (As+B)/(s²+ps+q).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">F(s) = (s+7)/(s²−s−6) = (s+7)/[(s−3)(s+2)]. Descomponiendo: A/(s−3) + B/(s+2) con A = 2 y B = −1. Por lo tanto f(t) = 2e^(3t) − e^(−2t).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">COMPLETAR EL CUADRADO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando el denominador cuadrático no factoriza, se completa el cuadrado para llevarlo a la forma (s−a)² + k². Eso conecta con el teorema de traslación en s de la sesión 23 y produce senos y cosenos multiplicados por exponenciales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LINEALIDAD DE LA INVERSA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ⁻¹ también es lineal, así que se descompone y se transforma término por término.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 7.2. Practicar fracciones parciales aparte si están oxidadas: es el cuello de botella real de toda la unidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 22 · 22/10/2026 — Transformada de derivadas · Solución de problemas de valor inicial</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL TEOREMA CLAVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{f'(t)} = sF(s) − f(0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{f''(t)} = s²F(s) − s·f(0) − f'(0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En general: ℒ{f⁽ⁿ⁾} = sⁿF(s) − s^(n−1)f(0) − … − f^(n−1)(0)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nota que las condiciones iniciales entran solas en la transformada. Esa es la ventaja decisiva del método: no hay que resolver primero la general y después imponer condiciones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL PROCEDIMIENTO COMPLETO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Aplicar ℒ a toda la ecuación, término por término.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Sustituir las condiciones iniciales donde aparecen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Despejar Y(s) algebraicamente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Descomponer en fracciones parciales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. Aplicar ℒ⁻¹ término por término.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">y'' − 3y' + 2y = 0, con y(0) = 1 y y'(0) = 0. Transformando: s²Y − s − 3(sY − 1) + 2Y = 0, de donde Y(s²−3s+2) = s − 3 y Y = (s−3)/[(s−1)(s−2)]. Fracciones parciales: 2/(s−1) − 1/(s−2). Por lo tanto y(t) = 2e^t − e^(2t).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">COMPARACIÓN CON LOS MÉTODOS ANTERIORES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con coeficientes constantes y condiciones iniciales, Laplace suele ser más largo que la ecuación auxiliar. La ventaja aparece cuando g(t) es discontinua o impulsiva, que es lo que veremos en las próximas dos sesiones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 7.2: resolver PVI con transformada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 23 · 27/10/2026 — Traslación en el eje s · Primer teorema de traslación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL TEOREMA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si ℒ{f(t)} = F(s), entonces ℒ{e^(at)f(t)} = F(s−a). Multiplicar por una exponencial en el dominio del tiempo equivale a desplazar la variable en el dominio de s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CONSECUENCIAS DIRECTAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{e^(at)t^n} = n!/(s−a)^(n+1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{e^(at)sen kt} = k/[(s−a)²+k²]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{e^(at)cos kt} = (s−a)/[(s−a)²+k²]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA FORMA INVERSA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ⁻¹{F(s−a)} = e^(at)f(t). En la práctica: si en el denominador aparece (s−a)² + k², se completa el cuadrado, se reconoce la traslación y el resultado lleva un factor e^(at).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJEMPLO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ⁻¹{1/(s²−4s+13)}. Completando el cuadrado: (s−2)² + 9. Como ℒ⁻¹{3/(s²+9)} = sen 3t, se tiene ℒ⁻¹{1/((s−2)²+9)} = (1/3)e^(2t)sen 3t.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">INTERPRETACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Este teorema es la contraparte de las raíces complejas α ± βi de la unidad 2: en ambos casos se obtiene una oscilación multiplicada por una exponencial. La parte real de la raíz es el mismo a de la traslación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 7.3, primera parte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 24 · 29/10/2026 — Traslación en el eje t · Función escalón unitario</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA FUNCIÓN ESCALÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">𝒰(t−a) vale 0 para t &lt; a y 1 para t ≥ a. Es el interruptor: modela algo que se enciende en el instante a.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESCRIBIR FUNCIONES POR TRAMOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una función definida a pedazos se expresa con escalones y así se transforma de una sola vez, sin partir la integral.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">f(t) = g(t) para t &lt; a, y h(t) para t ≥ a  →  f(t) = g(t) + [h(t) − g(t)]𝒰(t−a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SEGUNDO TEOREMA DE TRASLACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{f(t−a)𝒰(t−a)} = e^(−as)F(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Forma alternativa, más útil en la práctica: ℒ{g(t)𝒰(t−a)} = e^(−as)ℒ{g(t+a)}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Inversa: ℒ⁻¹{e^(−as)F(s)} = f(t−a)𝒰(t−a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL DETALLE QUE SE FALLA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El teorema exige que el argumento de la función sea exactamente (t−a), el mismo del escalón. Si no lo es, hay que forzarlo reescribiendo la función, y de ahí la forma alternativa con g(t+a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ℒ{𝒰(T−A)} = E^(−AS)/S</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ ESTO JUSTIFICA TODO EL MÉTODO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un circuito al que se le aplica voltaje en t = 2 y se le quita en t = 5 se resuelve aquí de forma directa. Con coeficientes indeterminados habría que resolver tres problemas separados y empalmar las condiciones en cada frontera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 7.3, segunda parte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 25 · 03/11/2026 — Repaso del tercer parcial</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QUÉ ENTRA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Definición de la transformada de Laplace y condiciones de existencia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tabla de transformadas básicas y linealidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transformadas inversas por fracciones parciales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transformada de derivadas y solución de PVI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Primer teorema de traslación (eje s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Segundo teorema de traslación (eje t) y función escalón.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vibraciones forzadas y resonancia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESTRATEGIA DE RESOLUCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. ¿Hay condiciones iniciales en t = 0 y coeficientes constantes? Laplace es directo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. ¿La entrada es discontinua o por tramos? Laplace con escalones, obligatorio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. ¿Denominador con cuadrático irreducible? Completar el cuadrado y usar traslación en s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. ¿Aparece e^(−as) en F(s)? Traslación en t, la respuesta lleva escalón.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LO QUE MÁS CUESTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las fracciones parciales, por álgebra, no por concepto. Practicarlas aparte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aplicar el segundo teorema sin ajustar el argumento a (t−a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Olvidar las condiciones iniciales al transformar las derivadas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RECORDATORIO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 3: jueves 5 de noviembre, 20% de la calificación final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 26 · 05/11/2026 — Examen 3 · Transformada de Laplace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXAMEN 3</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy, 5 de noviembre. Vale 20% de la calificación final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Definición y cálculo de transformadas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transformadas inversas y fracciones parciales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transformada de derivadas; solución de PVI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traslación en el eje s y en el eje t.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Función escalón unitario y funciones por tramos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LO QUE RESTA DEL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quedan las propiedades finales de la transformada —derivadas de una transformada, convolución y funciones periódicas— y el repaso general. El cuarto examen se aplica el 8 de diciembre, en la fecha del examen final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 27 · 10/11/2026 — Derivadas de una transformada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL TEOREMA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{t^n·f(t)} = (−1)^n · d^n/ds^n [F(s)]. Multiplicar por t en el tiempo equivale a derivar respecto a s y cambiar el signo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CASOS FRECUENTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{t·sen kt} = 2ks/(s²+k²)²</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{t·cos kt} = (s²−k²)/(s²+k²)²</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{t·e^(at)} = 1/(s−a)²</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DÓNDE APARECE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las potencias de t multiplicando funciones son exactamente lo que produce la resonancia. La aparición de (s²+k²)² en el denominador es la firma de que hubo coincidencia de frecuencias.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">USO INVERSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando al resolver un PVI aparece un denominador elevado al cuadrado, como (s²+4)², la inversa involucra t multiplicando una función trigonométrica. Reconocer el patrón ahorra fracciones parciales imposibles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ECUACIONES CON COEFICIENTES VARIABLES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El teorema también permite atacar algunas ecuaciones con coeficientes polinomiales en t, como ty'' + y' + ty = 0. Al transformar, el término con t se vuelve una derivada en s y queda una ecuación diferencial de primer orden en Y(s), a veces más fácil que la original.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 7.4, primera parte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 28 · 12/11/2026 — Transformadas de integrales · Convolución</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA CONVOLUCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(f∗g)(t) = ∫₀^t f(τ)g(t−τ)dτ. Es una operación entre dos funciones que produce una tercera; no es el producto ordinario.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TEOREMA DE CONVOLUCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{f∗g} = F(s)·G(s). El producto en el dominio de s corresponde a la convolución en el tiempo, no al producto en el tiempo.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Esa distinción es la que hay que retener: ℒ{f·g} ≠ F(s)·G(s). Es un error muy común y produce respuestas completamente equivocadas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA QUÉ SE USA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Invertir productos F(s)G(s) sin descomponer en fracciones parciales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resolver ecuaciones integrales de Volterra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Expresar la respuesta de un sistema lineal a una entrada arbitraria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TRANSFORMADA DE UNA INTEGRAL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{∫₀^t f(τ)dτ} = F(s)/s. Es el caso particular de la convolución con g = 1: integrar en el tiempo equivale a dividir entre s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA FUNCIÓN DE TRANSFERENCIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si Y(s) = H(s)X(s), entonces y(t) = (h∗x)(t): la salida de un sistema lineal es la convolución de la entrada con la respuesta al impulso. Esta idea es el fundamento de sistemas y señales, y de todo el control clásico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 7.4, segunda parte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 29 · 17/11/2026 — Transformada de una función periódica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL TEOREMA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si f(t) es periódica con periodo T, entonces ℒ{f(t)} = [1/(1−e^(−sT))]·∫₀^T e^(−st)f(t)dt.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La integral solo se calcula sobre un periodo. El factor 1/(1−e^(−sT)) suma implícitamente la serie geométrica de todas las repeticiones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ FUNCIONA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La integral de 0 a ∞ se parte en tramos de longitud T. Cada tramo aporta lo mismo que el primero multiplicado por una potencia de e^(−sT), y la suma de esa progresión geométrica da el factor del teorema.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FUNCIONES TÍPICAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Onda cuadrada — la entrada de un circuito digital conmutado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Onda diente de sierra — barrido de tiempo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rectificación de media onda — fuente de alimentación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Identificar el periodo T.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Escribir f(t) en el intervalo [0,T).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Calcular ∫₀^T e^(−st)f(t)dt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Dividir entre (1 − e^(−sT)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CONEXIÓN CON EL RESTO DEL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con esto se puede resolver mx'' + βx' + kx = f(t) con f periódica no senoidal, que es el caso realista en maquinaria y en electrónica de potencia. Los métodos de la unidad 2 no llegan ahí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, sección 7.4, tercera parte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 30 · 19/11/2026 — Función delta de Dirac · Sistemas con transformada de Laplace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL IMPULSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">δ(t−t₀) modela una fuerza de magnitud enorme aplicada durante un tiempo infinitesimal: un golpe, una descarga, un choque. No es una función en sentido estricto sino una distribución, pero se maneja con reglas simples.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{δ(t−t₀)} = e^(−st₀)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{δ(t)} = 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RESPUESTA AL IMPULSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si se aplica δ(t) a un sistema en reposo, la salida es h(t) = ℒ⁻¹{H(s)}, la respuesta al impulso. Conocerla determina la respuesta a cualquier entrada por convolución. Es el resultado que unifica las dos sesiones anteriores.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SISTEMAS DE ECUACIONES CON LAPLACE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se transforma cada ecuación del sistema, quedando un sistema algebraico en X(s) y Y(s). Se resuelve con álgebra lineal ordinaria y se invierte cada componente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Aplicar ℒ a cada ecuación, incorporando las condiciones iniciales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Resolver el sistema algebraico para X(s) y Y(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Fracciones parciales en cada una.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Invertir para obtener x(t) e y(t).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VENTAJA SOBRE ELIMINACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No aparecen constantes de más y las condiciones iniciales se incorporan solas. Para sistemas con valores iniciales, Laplace es más limpio que el método de operadores de la sesión 16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zill, secciones 7.5 y 7.6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 31 · 24/11/2026 — Repaso general para el examen final (1/2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">AVISO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El cuarto examen parcial se aplica el 8 de diciembre y coincide con la fecha del examen final. Quien no se presente ese día no puede presentarlo en otro momento y obtiene cero. No aplica la regla de acumulación que sí cubre a los tres primeros parciales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UNIDAD 1 · PRIMER ORDEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Clasificación: orden, linealidad, homogeneidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Variables separables, sin olvidar soluciones singulares.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lineales con factor integrante μ = e^(∫P dx).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exactas: criterio ∂M/∂y = ∂N/∂x y reconstrucción de F.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sustituciones: homogéneas con y = ux, Bernoulli con v = y^(1−n).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Modelos: crecimiento, enfriamiento, logística, circuitos, mezclas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UNIDAD 2 · ORDEN SUPERIOR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wronskiano y conjunto fundamental.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reducción de orden a partir de una solución conocida.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ecuación auxiliar: raíces distintas, repetidas y complejas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Coeficientes indeterminados con regla de multiplicidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Variación de parámetros con u₁' = −y₂f/W y u₂' = y₁f/W.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vibraciones: libre, amortiguado en sus tres casos, forzado y resonancia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO PRACTICAR</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tomar ejercicios revueltos y clasificarlos antes de resolver. En el examen final el mayor riesgo no es equivocarse en el cálculo sino elegir mal el método.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 32 · 26/11/2026 — Repaso general para el examen final (2/2) · Cierre del curso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ÚLTIMO DÍA DE CLASES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy, 26 de noviembre, es el último día de clases del semestre. El cuarto examen se aplica el 8 de diciembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UNIDAD 3 · TRANSFORMADA DE LAPLACE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Definición, tabla básica y linealidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Inversas por fracciones parciales y completando el cuadrado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ℒ{f⁽ⁿ⁾} y solución directa de problemas de valor inicial.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Primer teorema de traslación: ℒ{e^(at)f(t)} = F(s−a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Segundo teorema: ℒ{f(t−a)𝒰(t−a)} = e^(−as)F(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Derivadas de una transformada: ℒ{t^n f(t)} = (−1)^n F^(n)(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Convolución: ℒ{f∗g} = F(s)G(s), y ℒ{∫₀^t f} = F(s)/s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Funciones periódicas y delta de Dirac.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL HILO DEL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los tres bloques son el mismo problema atacado con herramientas cada vez más potentes: primero integración directa, luego álgebra de la ecuación auxiliar, y al final una transformación que convierte el cálculo en álgebra. La transformada es la más general porque acepta entradas que las otras no pueden manejar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HACIA DÓNDE SIGUE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Laplace y convolución son la base de sistemas y señales, control automático y procesamiento digital. La analogía masa-resorte con circuito RLC vuelve a aparecer en Arquitecturas y en Sistemas Embebidos cuando se analicen respuestas transitorias.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">COMPOSICIÓN DE LA CALIFICACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuatro exámenes, 20% cada uno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tareas, 20%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RECORDATORIO FINAL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 4 y final: 8 de diciembre. Sin reposición posible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 