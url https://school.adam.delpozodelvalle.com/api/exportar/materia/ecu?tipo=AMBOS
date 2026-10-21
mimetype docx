--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,9057 +10,29483 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecuaciones Diferenciales Ordinarias</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">HU325 · MAT2052 · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">martes de 13:00 a 14:15 — HU 325</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">jueves de 13:00 a 14:15 — HU 325</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 1 — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 2 — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 3 — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 4 — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tareas — 20%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">10/09/2026 — Examen 1 (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/10/2026 — Examen 2 (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">05/11/2026 — Examen 3 (20%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/12/2026 — Examen 4 (final) (20%)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 11/08/2026 — Definiciones y terminología</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRESENTACIÓN DEL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El objetivo es aplicar las técnicas clásicas de solución de ecuaciones diferenciales ordinarias a problemas prácticos. El libro de texto es Zill, Ecuaciones Diferenciales con aplicaciones de modelado, 11ª edición, Cengage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QUÉ ES UNA ECUACIÓN DIFERENCIAL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una ecuación que relaciona una función desconocida con sus derivadas. La incógnita no es un número: es una función.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es la diferencia con todo el álgebra previa. Resolver x² − 4 = 0 da x = ±2; resolver y' = y da y = Ceˣ, una familia infinita de funciones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUÉ APARECEN EN TODAS PARTES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Porque las leyes de la naturaleza casi siempre se enuncian como razones de cambio: la aceleración es la derivada de la velocidad, la corriente es la derivada de la carga, el crecimiento de una población es proporcional a la población. Modelar es escribir esa relación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CLASIFICACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ordinaria — una sola variable independiente. Es lo que ve este curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Parcial — varias variables independientes y derivadas parciales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Orden — el de la derivada más alta que aparece.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Grado — la potencia de la derivada de mayor orden, cuando la ecuación es polinómica en las derivadas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LINEALIDAD</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una ED es lineal si la incógnita y todas sus derivadas aparecen a la primera potencia y sin multiplicarse entre sí. Los coeficientes pueden depender de x, nunca de y.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lineal: y'' + 3xy' + y = eˣ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No lineal: y·y' = x, (y')² = y, sen(y) + y' = 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TIPOS DE SOLUCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">General — la familia completa, con n constantes arbitrarias para una ED de orden n.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Particular — un miembro concreto de la familia, obtenido al fijar las constantes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Singular — una solución que no se obtiene de la general para ningún valor de las constantes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VERIFICAR UNA SOLUCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sustituir la función propuesta y sus derivadas en la ecuación y comprobar que se cumple la identidad. Es mecánico y conviene hacerlo siempre al terminar un ejercicio: detecta la mayoría de los errores de cálculo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuatro exámenes de 20% cada uno —10 de septiembre, 8 de octubre, 5 de noviembre y 8 de diciembre— y tareas 20%. Se requiere 80% de asistencia para tener derecho a cada examen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
-      </w:r>
-[...213 lines deleted...]
-        <w:t xml:space="preserve">4 exámenes de 20%: 10 sep, 8 oct, 5 nov, 8 dic. Tareas 20%. 80% de asistencia para tener derecho.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">3.- Investigar por qué la solución general tiene n constantes para orden n</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Definiciones y terminología». Según la guía del maestro, lo central es: Ordinaria — una sola variable independiente. Es lo que ve este curso.; Parcial — varias variables independientes y derivadas parciales.; Orden — el de la derivada más alta que aparece.; Grado — la potencia de la derivada de mayor orden, cuando la ecuación es polinómica en las derivadas.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definiciones y terminología</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El objetivo es aplicar las técnicas clásicas de solución de ecuaciones diferenciales ordinarias a problemas prácticos. El libro de texto es Zill, Ecuaciones Diferenciales con aplicaciones de modelado, 11ª edición, Cengage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación que relaciona una función desconocida con sus derivadas. La incógnita no es un número: es una función.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la diferencia con todo el álgebra previa. Resolver x² − 4 = 0 da x = ±2; resolver y' = y da y = Ceˣ, una familia infinita de funciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porque las leyes de la naturaleza casi siempre se enuncian como razones de cambio: la aceleración es la derivada de la velocidad, la corriente es la derivada de la carga, el crecimiento de una población es proporcional a la población. Modelar es escribir esa relación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ED es lineal si la incógnita y todas sus derivadas aparecen a la primera potencia y sin multiplicarse entre sí. Los coeficientes pueden depender de x, nunca de y.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustituir la función propuesta y sus derivadas en la ecuación y comprobar que se cumple la identidad. Es mecánico y conviene hacerlo siempre al terminar un ejercicio: detecta la mayoría de los errores de cálculo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuatro exámenes de 20% cada uno —10 de septiembre, 8 de octubre, 5 de noviembre y 8 de diciembre— y tareas 20%. Se requiere 80% de asistencia para tener derecho a cada examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordinaria — una sola variable independiente. Es lo que ve este curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parcial — varias variables independientes y derivadas parciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orden — el de la derivada más alta que aparece.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grado — la potencia de la derivada de mayor orden, cuando la ecuación es polinómica en las derivadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lineal: y'' + 3xy' + y = eˣ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No lineal: y·y' = x, (y')² = y, sen(y) + y' = 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General — la familia completa, con n constantes arbitrarias para una ED de orden n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Particular — un miembro concreto de la familia, obtenido al fijar las constantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Singular — una solución que no se obtiene de la general para ningún valor de las constantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRESENTACIÓN DEL CURSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRESENTACIÓN DEL CURSO» en la sesión «Definiciones y terminología» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ES UNA ECUACIÓN DIFERENCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «QUÉ ES UNA ECUACIÓN DIFERENCIAL» en la sesión «Definiciones y terminología» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ APARECEN EN TODAS PARTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ APARECEN EN TODAS PARTES» en la sesión «Definiciones y terminología» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLASIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CLASIFICACIÓN» en la sesión «Definiciones y terminología» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LINEALIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LINEALIDAD» en la sesión «Definiciones y terminología» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIPOS DE SOLUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TIPOS DE SOLUCIÓN» en la sesión «Definiciones y terminología» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICAR UNA SOLUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICAR UNA SOLUCIÓN» en la sesión «Definiciones y terminología» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVALUACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EVALUACIÓN» en la sesión «Definiciones y terminología» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ordinaria — una sola variable independiente. Es lo que ve este curso.: en el contexto de «Definiciones y terminología» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Parcial — varias variables independientes y derivadas parciales.: en el contexto de «Definiciones y terminología» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Orden — el de la derivada más alta que aparece.: en el contexto de «Definiciones y terminología» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Grado — la potencia de la derivada de mayor orden, cuando la ecuación es poli…: en el contexto de «Definiciones y terminología» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Lineal: y'' + 3xy' + y = eˣ: en el contexto de «Definiciones y terminología» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No lineal: y·y' = x, (y')² = y, sen(y) + y' = 0: en el contexto de «Definiciones y terminología» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• General — la familia completa, con n constantes arbitrarias para una ED de or…: en el contexto de «Definiciones y terminología» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Particular — un miembro concreto de la familia, obtenido al fijar las constan…: en el contexto de «Definiciones y terminología» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Singular — una solución que no se obtiene de la general para ningún valor de …: en el contexto de «Definiciones y terminología» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Ordinaria — una sola variable independiente. Es lo que ve este curso.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Parcial — varias variables independientes y derivadas parciales.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Orden — el de la derivada más alta que aparece.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Grado — la potencia de la derivada de mayor orden, cuando la ecuación es polinómica en las derivadas.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Lineal: y'' + 3xy' + y = eˣ» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «No lineal: y·y' = x, (y')² = y, sen(y) + y' = 0» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «General — la familia completa, con n constantes arbitrarias para una ED de orden n.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Particular — un miembro concreto de la familia, obtenido al fijar las constantes.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Definiciones y terminología» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.- Repasar derivadas e integrales, sobre todo integración por partes y fracciones parciales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.- Conseguir el Zill 11ª edición</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.- Investigar por qué la solución general tiene n constantes para orden n</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...404 lines deleted...]
-        <w:t xml:space="preserve">«proporcional» siempre mete una constante k que hay que determinar con los datos.</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 2 · 13/08/2026 — Clasificación, verificación de soluciones y modelado</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">2.- Zill 1.1 y 1.2, hacer 20 ejercicios solo clasificando sin resolver</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA DE CLASIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes de aprender métodos hay que saber reconocer con qué se trata. Clasificar rápido y bien es lo que después permite elegir el método correcto en el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿Ordinaria o parcial?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿Cuál es el orden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿Es lineal o no lineal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Es homogénea, es decir, el término independiente es cero?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FAMILIAS DE SOLUCIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solución general de una ED de primer orden es una familia de curvas con un parámetro. Graficarlas para varios valores de la constante hace visible qué significa «familia»: son curvas que no se cruzan y llenan la región.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CAMPOS DIRECCIONALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para y' = f(x,y), en cada punto del plano se dibuja un segmento con pendiente f(x,y). Las soluciones son las curvas tangentes a esos segmentos en todo punto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es una herramienta valiosa: permite ver el comportamiento cualitativo de las soluciones sin resolver la ecuación. Hay ecuaciones que no se pueden resolver analíticamente y cuyo campo direccional dice todo lo que hace falta saber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOLUCIONES DE EQUILIBRIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si y' = f(y) y f(c) = 0, entonces y = c es una solución constante. Las soluciones cercanas se acercan o se alejan de ella, y eso la vuelve estable o inestable. Es el primer análisis cualitativo del curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRADUCIR UN ENUNCIADO A UNA ECUACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«La razón de cambio de P es proporcional a P» → dP/dt = kP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«…es proporcional a la diferencia entre T y la temperatura ambiente» → dT/dt = k(T − Tₘ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«…es proporcional al producto de P y M − P» → dP/dt = kP(M − P).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La palabra «proporcional» siempre introduce una constante k que hay que nombrar y determinar después con los datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 1.1: clasificar y verificar soluciones. Sección 1.2 para campos direccionales. Practicar veinte ecuaciones solo clasificándolas, sin resolver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Clasificación, verificación de soluciones y modelado». Según la guía del maestro, lo central es: «La razón de cambio de P es proporcional a P» → dP/dt = kP.; «…es proporcional a la diferencia entre T y la temperatura ambiente» → dT/dt = k(T − Tₘ).; «…es proporcional al producto de P y M − P» → dP/dt = kP(M − P).; 1. ¿Ordinaria o parcial?. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clasificación, verificación de soluciones y modelado</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes de aprender métodos hay que saber reconocer con qué se trata. Clasificar rápido y bien es lo que después permite elegir el método correcto en el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solución general de una ED de primer orden es una familia de curvas con un parámetro. Graficarlas para varios valores de la constante hace visible qué significa «familia»: son curvas que no se cruzan y llenan la región.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para y' = f(x,y), en cada punto del plano se dibuja un segmento con pendiente f(x,y). Las soluciones son las curvas tangentes a esos segmentos en todo punto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es una herramienta valiosa: permite ver el comportamiento cualitativo de las soluciones sin resolver la ecuación. Hay ecuaciones que no se pueden resolver analíticamente y cuyo campo direccional dice todo lo que hace falta saber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si y' = f(y) y f(c) = 0, entonces y = c es una solución constante. Las soluciones cercanas se acercan o se alejan de ella, y eso la vuelve estable o inestable. Es el primer análisis cualitativo del curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La palabra «proporcional» siempre introduce una constante k que hay que nombrar y determinar después con los datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 1.1: clasificar y verificar soluciones. Sección 1.2 para campos direccionales. Practicar veinte ecuaciones solo clasificándolas, sin resolver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«La razón de cambio de P es proporcional a P» → dP/dt = kP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«…es proporcional a la diferencia entre T y la temperatura ambiente» → dT/dt = k(T − Tₘ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«…es proporcional al producto de P y M − P» → dP/dt = kP(M − P).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿Ordinaria o parcial?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿Cuál es el orden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿Es lineal o no lineal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Es homogénea, es decir, el término independiente es cero?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÁCTICA DE CLASIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRÁCTICA DE CLASIFICACIÓN» en la sesión «Clasificación, verificación de soluciones y modelado» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FAMILIAS DE SOLUCIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «FAMILIAS DE SOLUCIONES» en la sesión «Clasificación, verificación de soluciones y modelado» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CAMPOS DIRECCIONALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CAMPOS DIRECCIONALES» en la sesión «Clasificación, verificación de soluciones y modelado» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOLUCIONES DE EQUILIBRIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SOLUCIONES DE EQUILIBRIO» en la sesión «Clasificación, verificación de soluciones y modelado» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRADUCIR UN ENUNCIADO A UNA ECUACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TRADUCIR UN ENUNCIADO A UNA ECUACIÓN» en la sesión «Clasificación, verificación de soluciones y modelado» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIOS» en la sesión «Clasificación, verificación de soluciones y modelado» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• «La razón de cambio de P es proporcional a P» → dP/dt = kP.: en el contexto de «Clasificación, verificación de soluciones y modelado» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• «…es proporcional a la diferencia entre T y la temperatura ambiente» → dT/dt …: en el contexto de «Clasificación, verificación de soluciones y modelado» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• «…es proporcional al producto de P y M − P» → dP/dt = kP(M − P).: en el contexto de «Clasificación, verificación de soluciones y modelado» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. ¿Ordinaria o parcial?: en el contexto de «Clasificación, verificación de soluciones y modelado» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. ¿Cuál es el orden?: en el contexto de «Clasificación, verificación de soluciones y modelado» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. ¿Es lineal o no lineal?: en el contexto de «Clasificación, verificación de soluciones y modelado» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. ¿Es homogénea, es decir, el término independiente es cero?: en el contexto de «Clasificación, verificación de soluciones y modelado» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...354 lines deleted...]
-        <w:t xml:space="preserve">(Notas reconstruidas del programa el 18-08. Contrastar con lo visto en clase y borrar esta línea al verificarlas.)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es ««La razón de cambio de P es proporcional a P» → dP/dt = kP.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es ««…es proporcional a la diferencia entre T y la temperatura ambiente» → dT/dt = k(T − Tₘ).» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es ««…es proporcional al producto de P y M − P» → dP/dt = kP(M − P).» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. ¿Ordinaria o parcial?» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. ¿Cuál es el orden?» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. ¿Es lineal o no lineal?» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. ¿Es homogénea, es decir, el término independiente es cero?» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Clasificación, verificación de soluciones y modelado» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.- Graficar campos direccionales en Python o GeoGebra para verlos bien</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.- Zill 1.1 y 1.2, hacer 20 ejercicios solo clasificando sin resolver</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">3.- Graficar y = 1/(1-x) para ver la explosión en tiempo finito</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 3 · 18/08/2026 — Problemas de valor inicial · Existencia y unicidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO DE LA TERMINOLOGÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orden — el de la derivada más alta. y'' + 3y' = x es de orden 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lineal — la incógnita y sus derivadas aparecen a la primera potencia y sin multiplicarse entre sí. Los coeficientes pueden depender de x, nunca de y.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forma general lineal de orden n: aₙ(x)y⁽ⁿ⁾ + … + a₁(x)y' + a₀(x)y = g(x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prueba rápida de linealidad: y·y' no es lineal, y' + x²y sí lo es. sen(y) no es lineal; sen(x)·y sí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROBLEMA DE VALOR INICIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ED tiene infinitas soluciones —una familia con constantes arbitrarias—. Una condición inicial selecciona una sola de esa familia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PVI de primer orden: dy/dx = f(x,y), con y(x₀) = y₀.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solución general lleva n constantes; hacen falta n condiciones para fijarlas todas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEOREMA DE EXISTENCIA Y UNICIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si f(x,y) y ∂f/∂y son continuas en un rectángulo R que contiene al punto (x₀,y₀), entonces existe un intervalo alrededor de x₀ donde el PVI tiene solución única.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lo importante: es una condición suficiente, no necesaria. Que falle no significa que no haya solución; significa que el teorema no dice nada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ IMPORTA ANTES DE RESOLVER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar el teorema antes de calcular evita perseguir soluciones que no existen o creer que se encontró «la» solución cuando hay varias. En ingeniería, un modelo sin unicidad suele señalar que al modelo le falta una restricción física.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS SUGERIDOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 1.2: verificar existencia y unicidad en varios PVI e identificar dónde falla la hipótesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...172 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Problemas de valor inicial · Existencia y unicidad». Según la guía del maestro, lo central es: Orden — el de la derivada más alta. y'' + 3y' = x es de orden 2.; Lineal — la incógnita y sus derivadas aparecen a la primera potencia y sin multiplicarse entre sí. Los coeficientes pueden depender de x, nunca de y.; Forma general lineal de orden n: aₙ(x)y⁽ⁿ⁾ + … + a₁(x)y' + a₀(x)y = g(x).; PVI de primer orden: dy/dx = f(x,y), con y(x₀) = y₀.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas de valor inicial · Existencia y unicidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prueba rápida de linealidad: y·y' no es lineal, y' + x²y sí lo es. sen(y) no es lineal; sen(x)·y sí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ED tiene infinitas soluciones —una familia con constantes arbitrarias—. Una condición inicial selecciona una sola de esa familia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si f(x,y) y ∂f/∂y son continuas en un rectángulo R que contiene al punto (x₀,y₀), entonces existe un intervalo alrededor de x₀ donde el PVI tiene solución única.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lo importante: es una condición suficiente, no necesaria. Que falle no significa que no haya solución; significa que el teorema no dice nada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar el teorema antes de calcular evita perseguir soluciones que no existen o creer que se encontró «la» solución cuando hay varias. En ingeniería, un modelo sin unicidad suele señalar que al modelo le falta una restricción física.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 1.2: verificar existencia y unicidad en varios PVI e identificar dónde falla la hipótesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orden — el de la derivada más alta. y'' + 3y' = x es de orden 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lineal — la incógnita y sus derivadas aparecen a la primera potencia y sin multiplicarse entre sí. Los coeficientes pueden depender de x, nunca de y.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forma general lineal de orden n: aₙ(x)y⁽ⁿ⁾ + … + a₁(x)y' + a₀(x)y = g(x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PVI de primer orden: dy/dx = f(x,y), con y(x₀) = y₀.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solución general lleva n constantes; hacen falta n condiciones para fijarlas todas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO DE LA TERMINOLOGÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECORDATORIO DE LA TERMINOLOGÍA» en la sesión «Problemas de valor inicial · Existencia y unicidad» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROBLEMA DE VALOR INICIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PROBLEMA DE VALOR INICIAL» en la sesión «Problemas de valor inicial · Existencia y unicidad» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEOREMA DE EXISTENCIA Y UNICIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TEOREMA DE EXISTENCIA Y UNICIDAD» en la sesión «Problemas de valor inicial · Existencia y unicidad» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ IMPORTA ANTES DE RESOLVER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ IMPORTA ANTES DE RESOLVER» en la sesión «Problemas de valor inicial · Existencia y unicidad» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS SUGERIDOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIOS SUGERIDOS» en la sesión «Problemas de valor inicial · Existencia y unicidad» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Orden — el de la derivada más alta. y'' + 3y' = x es de orden 2.: en el contexto de «Problemas de valor inicial · Existencia y unicidad» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Lineal — la incógnita y sus derivadas aparecen a la primera potencia y sin mu…: en el contexto de «Problemas de valor inicial · Existencia y unicidad» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Forma general lineal de orden n: aₙ(x)y⁽ⁿ⁾ + … + a₁(x)y' + a₀(x)y = g(x).: en el contexto de «Problemas de valor inicial · Existencia y unicidad» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• PVI de primer orden: dy/dx = f(x,y), con y(x₀) = y₀.: en el contexto de «Problemas de valor inicial · Existencia y unicidad» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• La solución general lleva n constantes; hacen falta n condiciones para fijarl…: en el contexto de «Problemas de valor inicial · Existencia y unicidad» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Orden — el de la derivada más alta. y'' + 3y' = x es de orden 2.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Lineal — la incógnita y sus derivadas aparecen a la primera potencia y sin multiplicarse entre sí. Los coeficientes pueden depender de x, nunca de y.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Forma general lineal de orden n: aₙ(x)y⁽ⁿ⁾ + … + a₁(x)y' + a₀(x)y = g(x).» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «PVI de primer orden: dy/dx = f(x,y), con y(x₀) = y₀.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «La solución general lleva n constantes; hacen falta n condiciones para fijarlas todas.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Problemas de valor inicial · Existencia y unicidad» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.- Zill 1.2: hacer los ejercicios de existencia y unicidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.- Investigar por qué la continuidad de ∂f/∂y (Lipschitz) da la unicidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.- Graficar y = 1/(1-x) para ver la explosión en tiempo finito</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 5 · 25/08/2026 — Variables separables · Modelos y aplicaciones</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 4 · 20/08/2026 — Variables separables</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">CÓMO PLANTEAR UN PROBLEMA DE MODELADO</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PRIMER MÉTODO DE SOLUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ED de primer orden es separable si puede escribirse como dy/dx = g(x)·h(y). La estrategia es aislar cada variable con su diferencial e integrar ambos lados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Identificar la variable dependiente y qué representa.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Escribir dy/dx = g(x)·h(y).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Traducir la frase de razón de cambio a una derivada.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Separar: dy/h(y) = g(x)dx.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Escribir la proporcionalidad y nombrar la constante.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Integrar los dos lados: ∫dy/h(y) = ∫g(x)dx + C.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Extraer las condiciones iniciales del enunciado.</w:t>
-[...18 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Despejar y si es posible; si no, dejar la solución implícita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dy/dx = xy → dy/y = x dx → ln|y| = x²/2 + C → y = A·e^(x²/2), con A = ±e^C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOLUCIONES SINGULARES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al dividir entre h(y) se pierden los valores donde h(y) = 0. Esos valores constantes son soluciones y hay que reportarlos aparte: son las soluciones singulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el ejemplo anterior, y = 0 satisface la ecuación y no se obtiene de la familia salvo tomando A = 0. Conviene verificar siempre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERRORES FRECUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olvidar la constante de integración o ponerla en los dos lados (basta una).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perder el valor absoluto del logaritmo antes de exponenciar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No revisar los ceros del denominador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 2.2. Resolver al menos diez, incluyendo tres con condición inicial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Variables separables». Según la guía del maestro, lo central es: Olvidar la constante de integración o ponerla en los dos lados (basta una).; Perder el valor absoluto del logaritmo antes de exponenciar.; No revisar los ceros del denominador.; 1. Escribir dy/dx = g(x)·h(y).. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variables separables</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ED de primer orden es separable si puede escribirse como dy/dx = g(x)·h(y). La estrategia es aislar cada variable con su diferencial e integrar ambos lados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dy/dx = xy → dy/y = x dx → ln|y| = x²/2 + C → y = A·e^(x²/2), con A = ±e^C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al dividir entre h(y) se pierden los valores donde h(y) = 0. Esos valores constantes son soluciones y hay que reportarlos aparte: son las soluciones singulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el ejemplo anterior, y = 0 satisface la ecuación y no se obtiene de la familia salvo tomando A = 0. Conviene verificar siempre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 2.2. Resolver al menos diez, incluyendo tres con condición inicial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olvidar la constante de integración o ponerla en los dos lados (basta una).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perder el valor absoluto del logaritmo antes de exponenciar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No revisar los ceros del denominador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Escribir dy/dx = g(x)·h(y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Separar: dy/h(y) = g(x)dx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Integrar los dos lados: ∫dy/h(y) = ∫g(x)dx + C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Despejar y si es posible; si no, dejar la solución implícita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PRIMER MÉTODO DE SOLUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PRIMER MÉTODO DE SOLUCIÓN» en la sesión «Variables separables» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PROCEDIMIENTO» en la sesión «Variables separables» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJEMPLO» en la sesión «Variables separables» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOLUCIONES SINGULARES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SOLUCIONES SINGULARES» en la sesión «Variables separables» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERRORES FRECUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ERRORES FRECUENTES» en la sesión «Variables separables» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIOS» en la sesión «Variables separables» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Olvidar la constante de integración o ponerla en los dos lados (basta una).: en el contexto de «Variables separables» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Perder el valor absoluto del logaritmo antes de exponenciar.: en el contexto de «Variables separables» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No revisar los ceros del denominador.: en el contexto de «Variables separables» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Escribir dy/dx = g(x)·h(y).: en el contexto de «Variables separables» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Separar: dy/h(y) = g(x)dx.: en el contexto de «Variables separables» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Integrar los dos lados: ∫dy/h(y) = ∫g(x)dx + C.: en el contexto de «Variables separables» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Despejar y si es posible; si no, dejar la solución implícita.: en el contexto de «Variables separables» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...175 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Olvidar la constante de integración o ponerla en los dos lados (basta una).» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Perder el valor absoluto del logaritmo antes de exponenciar.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «No revisar los ceros del denominador.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Escribir dy/dx = g(x)·h(y).» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Separar: dy/h(y) = g(x)dx.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Integrar los dos lados: ∫dy/h(y) = ∫g(x)dx + C.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Despejar y si es posible; si no, dejar la solución implícita.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Variables separables» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 5 · 25/08/2026 — Variables separables · Modelos y aplicaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE DÓNDE SALEN ESTAS ECUACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma dy/dt = ky dice «la razón de cambio es proporcional a la cantidad presente». Aparece en tantos contextos que conviene reconocerla de inmediato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRECIMIENTO Y DECAIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dP/dt = kP → P(t) = P₀e^(kt). k &gt; 0 crecimiento, k &lt; 0 decaimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vida media: el tiempo en que la cantidad se reduce a la mitad, t½ = ln2/|k|.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEY DE ENFRIAMIENTO DE NEWTON</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dT/dt = k(T − Tₘ), con Tₘ la temperatura del medio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es separable: dT/(T − Tₘ) = k dt → T(t) = Tₘ + (T₀ − Tₘ)e^(kt).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La temperatura tiende a Tₘ cuando t → ∞, que es lo que dice el sentido común. Verificar que el resultado sea físicamente razonable es parte de resolver el problema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ECUACIÓN LOGÍSTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dP/dt = kP(1 − P/M), con M la capacidad de carga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es separable pero requiere fracciones parciales para integrar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solución tiende a M; el crecimiento exponencial es solo la fase inicial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO PLANTEAR UN PROBLEMA DE MODELADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Identificar la variable dependiente y qué representa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Traducir la frase de razón de cambio a una derivada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Escribir la proporcionalidad y nombrar la constante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Extraer las condiciones iniciales del enunciado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Resolver, y verificar que las unidades y el comportamiento asintótico tengan sentido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 3.1: problemas de crecimiento, decaimiento y enfriamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...152 lines deleted...]
-      <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Variables separables · Modelos y aplicaciones». Según la guía del maestro, lo central es: dP/dt = kP → P(t) = P₀e^(kt). k &gt; 0 crecimiento, k &lt; 0 decaimiento.; Vida media: el tiempo en que la cantidad se reduce a la mitad, t½ = ln2/|k|.; dT/dt = k(T − Tₘ), con Tₘ la temperatura del medio.; Es separable: dT/(T − Tₘ) = k dt → T(t) = Tₘ + (T₀ − Tₘ)e^(kt).. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variables separables · Modelos y aplicaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma dy/dt = ky dice «la razón de cambio es proporcional a la cantidad presente». Aparece en tantos contextos que conviene reconocerla de inmediato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La temperatura tiende a Tₘ cuando t → ∞, que es lo que dice el sentido común. Verificar que el resultado sea físicamente razonable es parte de resolver el problema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 3.1: problemas de crecimiento, decaimiento y enfriamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dP/dt = kP → P(t) = P₀e^(kt). k &gt; 0 crecimiento, k &lt; 0 decaimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vida media: el tiempo en que la cantidad se reduce a la mitad, t½ = ln2/|k|.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dT/dt = k(T − Tₘ), con Tₘ la temperatura del medio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es separable: dT/(T − Tₘ) = k dt → T(t) = Tₘ + (T₀ − Tₘ)e^(kt).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dP/dt = kP(1 − P/M), con M la capacidad de carga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es separable pero requiere fracciones parciales para integrar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solución tiende a M; el crecimiento exponencial es solo la fase inicial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Identificar la variable dependiente y qué representa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Traducir la frase de razón de cambio a una derivada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Escribir la proporcionalidad y nombrar la constante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Extraer las condiciones iniciales del enunciado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Resolver, y verificar que las unidades y el comportamiento asintótico tengan sentido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE DÓNDE SALEN ESTAS ECUACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DE DÓNDE SALEN ESTAS ECUACIONES» en la sesión «Variables separables · Modelos y aplicaciones» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRECIMIENTO Y DECAIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CRECIMIENTO Y DECAIMIENTO» en la sesión «Variables separables · Modelos y aplicaciones» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEY DE ENFRIAMIENTO DE NEWTON</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LEY DE ENFRIAMIENTO DE NEWTON» en la sesión «Variables separables · Modelos y aplicaciones» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ECUACIÓN LOGÍSTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ECUACIÓN LOGÍSTICA» en la sesión «Variables separables · Modelos y aplicaciones» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO PLANTEAR UN PROBLEMA DE MODELADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO PLANTEAR UN PROBLEMA DE MODELADO» en la sesión «Variables separables · Modelos y aplicaciones» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIOS» en la sesión «Variables separables · Modelos y aplicaciones» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• dP/dt = kP → P(t) = P₀e^(kt). k &gt; 0 crecimiento, k &lt; 0 decaimiento.: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Vida media: el tiempo en que la cantidad se reduce a la mitad, t½ = ln2/|k|.: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• dT/dt = k(T − Tₘ), con Tₘ la temperatura del medio.: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Es separable: dT/(T − Tₘ) = k dt → T(t) = Tₘ + (T₀ − Tₘ)e^(kt).: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• dP/dt = kP(1 − P/M), con M la capacidad de carga.: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Es separable pero requiere fracciones parciales para integrar.: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• La solución tiende a M; el crecimiento exponencial es solo la fase inicial.: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Identificar la variable dependiente y qué representa.: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Traducir la frase de razón de cambio a una derivada.: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Escribir la proporcionalidad y nombrar la constante.: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Extraer las condiciones iniciales del enunciado.: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Resolver, y verificar que las unidades y el comportamiento asintótico teng…: en el contexto de «Variables separables · Modelos y aplicaciones» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «dP/dt = kP → P(t) = P₀e^(kt). k &gt; 0 crecimiento, k &lt; 0 decaimiento.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Vida media: el tiempo en que la cantidad se reduce a la mitad, t½ = ln2/|k|.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «dT/dt = k(T − Tₘ), con Tₘ la temperatura del medio.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Es separable: dT/(T − Tₘ) = k dt → T(t) = Tₘ + (T₀ − Tₘ)e^(kt).» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «dP/dt = kP(1 − P/M), con M la capacidad de carga.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Es separable pero requiere fracciones parciales para integrar.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «La solución tiende a M; el crecimiento exponencial es solo la fase inicial.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Identificar la variable dependiente y qué representa.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Variables separables · Modelos y aplicaciones» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...187 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 6 · 27/08/2026 — Ecuaciones lineales de primer orden · Factor integrante</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMA ESTÁNDAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dy/dx + P(x)y = f(x). Antes de cualquier cosa hay que llevar la ecuación a esta forma: el coeficiente de dy/dx debe ser 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL FACTOR INTEGRANTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se multiplica toda la ecuación por μ(x) = e^(∫P(x)dx). El truco es que el lado izquierdo se convierte exactamente en la derivada de un producto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">μy' + μPy = μf  →  d/dx[μ(x)·y] = μ(x)f(x)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se integra: μ(x)y = ∫μ(x)f(x)dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se despeja: y = (1/μ(x))·[∫μ(x)f(x)dx + C]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y' + 2y = e^x. Aquí P = 2, así que μ = e^(2x). Multiplicando: d/dx[e^(2x)y] = e^(3x). Integrando: e^(2x)y = e^(3x)/3 + C. Por lo tanto y = e^x/3 + Ce^(−2x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRUCTURA DE LA SOLUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observa que la solución tiene dos partes: una que depende de f(x) y otra que decae con la constante. Esa separación entre respuesta forzada y respuesta natural reaparecerá en toda la unidad 2 y en circuitos eléctricos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERRORES FRECUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aplicar la fórmula sin normalizar primero el coeficiente de y'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incluir constante al calcular ∫P dx (no hace falta, se absorbe).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olvidar multiplicar el lado derecho por μ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 2.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...26 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...197 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Ecuaciones lineales de primer orden · Factor integrante». Según la guía del maestro, lo central es: μy' + μPy = μf  →  d/dx[μ(x)·y] = μ(x)f(x); Se integra: μ(x)y = ∫μ(x)f(x)dx + C; Se despeja: y = (1/μ(x))·[∫μ(x)f(x)dx + C]; Aplicar la fórmula sin normalizar primero el coeficiente de y'.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones lineales de primer orden · Factor integrante</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dy/dx + P(x)y = f(x). Antes de cualquier cosa hay que llevar la ecuación a esta forma: el coeficiente de dy/dx debe ser 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se multiplica toda la ecuación por μ(x) = e^(∫P(x)dx). El truco es que el lado izquierdo se convierte exactamente en la derivada de un producto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y' + 2y = e^x. Aquí P = 2, así que μ = e^(2x). Multiplicando: d/dx[e^(2x)y] = e^(3x). Integrando: e^(2x)y = e^(3x)/3 + C. Por lo tanto y = e^x/3 + Ce^(−2x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observa que la solución tiene dos partes: una que depende de f(x) y otra que decae con la constante. Esa separación entre respuesta forzada y respuesta natural reaparecerá en toda la unidad 2 y en circuitos eléctricos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 2.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">μy' + μPy = μf  →  d/dx[μ(x)·y] = μ(x)f(x)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se integra: μ(x)y = ∫μ(x)f(x)dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se despeja: y = (1/μ(x))·[∫μ(x)f(x)dx + C]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aplicar la fórmula sin normalizar primero el coeficiente de y'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incluir constante al calcular ∫P dx (no hace falta, se absorbe).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olvidar multiplicar el lado derecho por μ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMA ESTÁNDAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «FORMA ESTÁNDAR» en la sesión «Ecuaciones lineales de primer orden · Factor integrante» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL FACTOR INTEGRANTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL FACTOR INTEGRANTE» en la sesión «Ecuaciones lineales de primer orden · Factor integrante» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJEMPLO» en la sesión «Ecuaciones lineales de primer orden · Factor integrante» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRUCTURA DE LA SOLUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESTRUCTURA DE LA SOLUCIÓN» en la sesión «Ecuaciones lineales de primer orden · Factor integrante» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERRORES FRECUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ERRORES FRECUENTES» en la sesión «Ecuaciones lineales de primer orden · Factor integrante» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIOS» en la sesión «Ecuaciones lineales de primer orden · Factor integrante» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• μy' + μPy = μf  →  d/dx[μ(x)·y] = μ(x)f(x): en el contexto de «Ecuaciones lineales de primer orden · Factor integrante» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Se integra: μ(x)y = ∫μ(x)f(x)dx + C: en el contexto de «Ecuaciones lineales de primer orden · Factor integrante» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Se despeja: y = (1/μ(x))·[∫μ(x)f(x)dx + C]: en el contexto de «Ecuaciones lineales de primer orden · Factor integrante» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Aplicar la fórmula sin normalizar primero el coeficiente de y'.: en el contexto de «Ecuaciones lineales de primer orden · Factor integrante» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Incluir constante al calcular ∫P dx (no hace falta, se absorbe).: en el contexto de «Ecuaciones lineales de primer orden · Factor integrante» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Olvidar multiplicar el lado derecho por μ.: en el contexto de «Ecuaciones lineales de primer orden · Factor integrante» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «μy' + μPy = μf  →  d/dx[μ(x)·y] = μ(x)f(x)» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Se integra: μ(x)y = ∫μ(x)f(x)dx + C» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Se despeja: y = (1/μ(x))·[∫μ(x)f(x)dx + C]» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Aplicar la fórmula sin normalizar primero el coeficiente de y'.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Incluir constante al calcular ∫P dx (no hace falta, se absorbe).» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Olvidar multiplicar el lado derecho por μ.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Ecuaciones lineales de primer orden · Factor integrante» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 10 · 10/09/2026 — Examen 1 · Ecuaciones diferenciales de primer orden</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 7 · 01/09/2026 — Ecuaciones exactas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...164 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA IDEA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación M(x,y)dx + N(x,y)dy = 0 es exacta si proviene de diferenciar una función F(x,y) = C. Resolverla es reconstruir esa F.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRITERIO DE EXACTITUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ecuación es exacta si y solo si ∂M/∂y = ∂N/∂x en una región simplemente conexa. Es una prueba de dos derivadas parciales, rápida de aplicar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Verificar ∂M/∂y = ∂N/∂x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Integrar M respecto a x: F(x,y) = ∫M dx + g(y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Derivar ese resultado respecto a y e igualarlo a N.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Despejar g'(y), integrar y obtener g(y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. La solución implícita es F(x,y) = C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2xy + 3)dx + (x² − 1)dy = 0. Aquí ∂M/∂y = 2x y ∂N/∂x = 2x: es exacta. Integrando M: F = x²y + 3x + g(y). Derivando respecto a y: x² + g'(y) = x² − 1, entonces g'(y) = −1 y g(y) = −y. Solución: x²y + 3x − y = C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUANDO NO ES EXACTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A veces un factor integrante la vuelve exacta. Si (∂M/∂y − ∂N/∂x)/N depende solo de x, entonces μ(x) = e^(∫[(My − Nx)/N]dx). Si el cociente análogo depende solo de y, hay un μ(y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 2.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Ecuaciones exactas». Según la guía del maestro, lo central es: 1. Verificar ∂M/∂y = ∂N/∂x.; 2. Integrar M respecto a x: F(x,y) = ∫M dx + g(y).; 3. Derivar ese resultado respecto a y e igualarlo a N.; 4. Despejar g'(y), integrar y obtener g(y).. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones exactas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación M(x,y)dx + N(x,y)dy = 0 es exacta si proviene de diferenciar una función F(x,y) = C. Resolverla es reconstruir esa F.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ecuación es exacta si y solo si ∂M/∂y = ∂N/∂x en una región simplemente conexa. Es una prueba de dos derivadas parciales, rápida de aplicar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2xy + 3)dx + (x² − 1)dy = 0. Aquí ∂M/∂y = 2x y ∂N/∂x = 2x: es exacta. Integrando M: F = x²y + 3x + g(y). Derivando respecto a y: x² + g'(y) = x² − 1, entonces g'(y) = −1 y g(y) = −y. Solución: x²y + 3x − y = C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A veces un factor integrante la vuelve exacta. Si (∂M/∂y − ∂N/∂x)/N depende solo de x, entonces μ(x) = e^(∫[(My − Nx)/N]dx). Si el cociente análogo depende solo de y, hay un μ(y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 2.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Verificar ∂M/∂y = ∂N/∂x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Integrar M respecto a x: F(x,y) = ∫M dx + g(y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Derivar ese resultado respecto a y e igualarlo a N.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Despejar g'(y), integrar y obtener g(y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. La solución implícita es F(x,y) = C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA IDEA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA IDEA» en la sesión «Ecuaciones exactas» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRITERIO DE EXACTITUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CRITERIO DE EXACTITUD» en la sesión «Ecuaciones exactas» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PROCEDIMIENTO» en la sesión «Ecuaciones exactas» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJEMPLO» en la sesión «Ecuaciones exactas» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUANDO NO ES EXACTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CUANDO NO ES EXACTA» en la sesión «Ecuaciones exactas» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIOS» en la sesión «Ecuaciones exactas» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Verificar ∂M/∂y = ∂N/∂x.: en el contexto de «Ecuaciones exactas» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Integrar M respecto a x: F(x,y) = ∫M dx + g(y).: en el contexto de «Ecuaciones exactas» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Derivar ese resultado respecto a y e igualarlo a N.: en el contexto de «Ecuaciones exactas» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Despejar g'(y), integrar y obtener g(y).: en el contexto de «Ecuaciones exactas» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. La solución implícita es F(x,y) = C.: en el contexto de «Ecuaciones exactas» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...145 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. Verificar ∂M/∂y = ∂N/∂x.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. Integrar M respecto a x: F(x,y) = ∫M dx + g(y).» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. Derivar ese resultado respecto a y e igualarlo a N.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. Despejar g'(y), integrar y obtener g(y).» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «5. La solución implícita es F(x,y) = C.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Ecuaciones exactas» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 8 · 03/09/2026 — Soluciones por sustitución</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ESTRATEGIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando una ED no cae en ninguna de las categorías anteriores, un cambio de variable puede convertirla en una que sí. Hay tres sustituciones que cubren la mayoría de los casos del curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ECUACIONES HOMOGÉNEAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si f(tx,ty) = f(x,y), la ecuación dy/dx = f(x,y) es homogénea de grado cero. Se sustituye y = ux, de donde dy/dx = u + x·du/dx. El resultado siempre es separable en u y x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ECUACIÓN DE BERNOULLI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forma: dy/dx + P(x)y = f(x)yⁿ, con n ≠ 0 y n ≠ 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustitución: v = y^(1−n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultado: dv/dx + (1−n)P(x)v = (1−n)f(x), que es lineal y se resuelve con factor integrante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REDUCCIÓN A SEPARABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la ecuación tiene la forma dy/dx = f(Ax + By + C), la sustitución u = Ax + By + C la vuelve separable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO DECIDIR EL MÉTODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿Se separan las variables? Separables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿Está en la forma y' + P(x)y = f(x)? Lineal, factor integrante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿Cumple ∂M/∂y = ∂N/∂x? Exacta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Es homogénea de grado cero? Sustitución y = ux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. ¿Tiene un yⁿ del lado derecho? Bernoulli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ese árbol de decisión, en ese orden, resuelve prácticamente todo el examen. Vale la pena tenerlo escrito y practicar clasificar antes de resolver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 2.5. Practicar identificar el tipo sin resolver: veinte ecuaciones, solo clasificarlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...136 lines deleted...]
-      <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Soluciones por sustitución». Según la guía del maestro, lo central es: Forma: dy/dx + P(x)y = f(x)yⁿ, con n ≠ 0 y n ≠ 1.; Sustitución: v = y^(1−n).; Resultado: dv/dx + (1−n)P(x)v = (1−n)f(x), que es lineal y se resuelve con factor integrante.; 1. ¿Se separan las variables? Separables.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soluciones por sustitución</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando una ED no cae en ninguna de las categorías anteriores, un cambio de variable puede convertirla en una que sí. Hay tres sustituciones que cubren la mayoría de los casos del curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si f(tx,ty) = f(x,y), la ecuación dy/dx = f(x,y) es homogénea de grado cero. Se sustituye y = ux, de donde dy/dx = u + x·du/dx. El resultado siempre es separable en u y x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la ecuación tiene la forma dy/dx = f(Ax + By + C), la sustitución u = Ax + By + C la vuelve separable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ese árbol de decisión, en ese orden, resuelve prácticamente todo el examen. Vale la pena tenerlo escrito y practicar clasificar antes de resolver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 2.5. Practicar identificar el tipo sin resolver: veinte ecuaciones, solo clasificarlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forma: dy/dx + P(x)y = f(x)yⁿ, con n ≠ 0 y n ≠ 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustitución: v = y^(1−n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultado: dv/dx + (1−n)P(x)v = (1−n)f(x), que es lineal y se resuelve con factor integrante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿Se separan las variables? Separables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿Está en la forma y' + P(x)y = f(x)? Lineal, factor integrante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿Cumple ∂M/∂y = ∂N/∂x? Exacta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Es homogénea de grado cero? Sustitución y = ux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. ¿Tiene un yⁿ del lado derecho? Bernoulli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ESTRATEGIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA ESTRATEGIA» en la sesión «Soluciones por sustitución» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ECUACIONES HOMOGÉNEAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ECUACIONES HOMOGÉNEAS» en la sesión «Soluciones por sustitución» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ECUACIÓN DE BERNOULLI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ECUACIÓN DE BERNOULLI» en la sesión «Soluciones por sustitución» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REDUCCIÓN A SEPARABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REDUCCIÓN A SEPARABLE» en la sesión «Soluciones por sustitución» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO DECIDIR EL MÉTODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO DECIDIR EL MÉTODO» en la sesión «Soluciones por sustitución» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJERCICIOS» en la sesión «Soluciones por sustitución» de Ecuaciones Diferenciales Ordinarias, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Forma: dy/dx + P(x)y = f(x)yⁿ, con n ≠ 0 y n ≠ 1.: en el contexto de «Soluciones por sustitución» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sustitución: v = y^(1−n).: en el contexto de «Soluciones por sustitución» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Resultado: dv/dx + (1−n)P(x)v = (1−n)f(x), que es lineal y se resuelve con fa…: en el contexto de «Soluciones por sustitución» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. ¿Se separan las variables? Separables.: en el contexto de «Soluciones por sustitución» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. ¿Está en la forma y' + P(x)y = f(x)? Lineal, factor integrante.: en el contexto de «Soluciones por sustitución» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. ¿Cumple ∂M/∂y = ∂N/∂x? Exacta.: en el contexto de «Soluciones por sustitución» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. ¿Es homogénea de grado cero? Sustitución y = ux.: en el contexto de «Soluciones por sustitución» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. ¿Tiene un yⁿ del lado derecho? Bernoulli.: en el contexto de «Soluciones por sustitución» (HU325), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Forma: dy/dx + P(x)y = f(x)yⁿ, con n ≠ 0 y n ≠ 1.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Sustitución: v = y^(1−n).» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Resultado: dv/dx + (1−n)P(x)v = (1−n)f(x), que es lineal y se resuelve con factor integrante.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. ¿Se separan las variables? Separables.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «2. ¿Está en la forma y' + P(x)y = f(x)? Lineal, factor integrante.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «3. ¿Cumple ∂M/∂y = ∂N/∂x? Exacta.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «4. ¿Es homogénea de grado cero? Sustitución y = ux.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «5. ¿Tiene un yⁿ del lado derecho? Bernoulli.» y por qué importa en HU325?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Soluciones por sustitución» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...181 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 9 · 08/09/2026 — Modelos lineales · Repaso del primer parcial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIRCUITOS EN SERIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circuito RL: L·di/dt + Ri = E(t). Lineal de primer orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circuito RC: R·dq/dt + q/C = E(t), con i = dq/dt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la misma ecuación del factor integrante con otro nombre. La corriente tiene una componente forzada por E(t) y una transitoria que decae con e^(−Rt/L).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEZCLAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dA/dt = (razón de entrada) − (razón de salida), donde la salida es la concentración A/V multiplicada por el flujo de salida. Si los flujos de entrada y salida difieren, el volumen V también depende de t y hay que escribirlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO: QUÉ ENTRA EN EL PRIMER PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terminología: orden, linealidad, solución general y particular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas de valor inicial y teorema de existencia y unicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variables separables, incluidas soluciones singulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lineales de primer orden con factor integrante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones exactas y factor integrante para volverlas exactas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustituciones: homogéneas, Bernoulli, reducción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelos: crecimiento y decaimiento, enfriamiento, logística, circuitos, mezclas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO ESTUDIAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El examen mide clasificación tanto como cálculo. Practica tomando ejercicios revueltos de todo el capítulo 2 y decidiendo el método antes de tocar el lápiz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 1: jueves 10 de septiembre, 20% de la calificación. Se requiere 80% de asistencia para tener derecho a cada examen. No se permiten dispositivos electrónicos durante el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Modelos lineales · Repaso del primer parcial». Según la guía del maestro, lo central es: Circuito RL: L·di/dt + Ri = E(t). Lineal de primer orden.; Circuito RC: R·dq/dt + q/C = E(t), con i = dq/dt.; Terminología: orden, linealidad, solución general y particular.; Problemas de valor inicial y teorema de existencia y unicidad.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelos lineales · Repaso del primer parcial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la misma ecuación del factor integrante con otro nombre. La corriente tiene una componente forzada por E(t) y una transitoria que decae con e^(−Rt/L).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dA/dt = (razón de entrada) − (razón de salida), donde la salida es la concentración A/V multiplicada por el flujo de salida. Si los flujos de entrada y salida difieren, el volumen V también depende de t y hay que escribirlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El examen mide clasificación tanto como cálculo. Practica tomando ejercicios revueltos de todo el capítulo 2 y decidiendo el método antes de tocar el lápiz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 1: jueves 10 de septiembre, 20% de la calificación. Se requiere 80% de asistencia para tener derecho a cada examen. No se permiten dispositivos electrónicos durante el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circuito RL: L·di/dt + Ri = E(t). Lineal de primer orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circuito RC: R·dq/dt + q/C = E(t), con i = dq/dt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terminología: orden, linealidad, solución general y particular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas de valor inicial y teorema de existencia y unicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variables separables, incluidas soluciones singulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lineales de primer orden con factor integrante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones exactas y factor integrante para volverlas exactas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustituciones: homogéneas, Bernoulli, reducción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelos: crecimiento y decaimiento, enfriamiento, logística, circuitos, mezclas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIRCUITOS EN SERIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «CIRCUITOS EN SERIE» de «Modelos lineales · Repaso del primer parcial». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circuito RL: L·di/dt + Ri = E(t). Lineal de primer orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circuito RC: R·dq/dt + q/C = E(t), con i = dq/dt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la misma ecuación del factor integrante con otro nombre. La corriente tiene una componente forzada por E(t) y una transitoria que decae con e^(−Rt/L).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEZCLAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «MEZCLAS» de «Modelos lineales · Repaso del primer parcial». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dA/dt = (razón de entrada) − (razón de salida), donde la salida es la concentración A/V multiplicada por el flujo de salida. Si los flujos de entrada y salida difieren, el volumen V también depende de t y hay que escribirlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO: QUÉ ENTRA EN EL PRIMER PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «REPASO: QUÉ ENTRA EN EL PRIMER PARCIAL» de «Modelos lineales · Repaso del primer parcial». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terminología: orden, linealidad, solución general y particular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas de valor inicial y teorema de existencia y unicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variables separables, incluidas soluciones singulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lineales de primer orden con factor integrante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones exactas y factor integrante para volverlas exactas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustituciones: homogéneas, Bernoulli, reducción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelos: crecimiento y decaimiento, enfriamiento, logística, circuitos, mezclas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO ESTUDIAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «CÓMO ESTUDIAR» de «Modelos lineales · Repaso del primer parcial». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El examen mide clasificación tanto como cálculo. Practica tomando ejercicios revueltos de todo el capítulo 2 y decidiendo el método antes de tocar el lápiz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «RECORDATORIO» de «Modelos lineales · Repaso del primer parcial». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 1: jueves 10 de septiembre, 20% de la calificación. Se requiere 80% de asistencia para tener derecho a cada examen. No se permiten dispositivos electrónicos durante el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Circuito RL: L·di/dt + Ri = E(t). Lineal de primer orden.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Modelos lineales · Repaso del primer parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Circuito RC: R·dq/dt + q/C = E(t), con i = dq/dt.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Modelos lineales · Repaso del primer parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Terminología: orden, linealidad, solución general y particular.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Modelos lineales · Repaso del primer parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Problemas de valor inicial y teorema de existencia y unicidad.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Modelos lineales · Repaso del primer parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Variables separables, incluidas soluciones singulares.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Modelos lineales · Repaso del primer parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Lineales de primer orden con factor integrante.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Modelos lineales · Repaso del primer parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ecuaciones exactas y factor integrante para volverlas exactas.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Modelos lineales · Repaso del primer parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sustituciones: homogéneas, Bernoulli, reducción.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Modelos lineales · Repaso del primer parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Modelos: crecimiento y decaimiento, enfriamiento, logística, circuitos, mezclas.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Modelos lineales · Repaso del primer parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...115 lines deleted...]
-        <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Resolver la homogénea y obtener y_c.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Proponer y_p según la forma de g(x).</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Comparar con y_c y multiplicar por x^k si hace falta.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Derivar, sustituir e igualar coeficientes.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. Escribir y = y_c + y_p.</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Modelos lineales · Repaso del primer parcial»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Circuito RL: L·di/dt + Ri = E(t). Lineal de primer…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Circuito RC: R·dq/dt + q/C = E(t), con i = dq/dt.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Terminología: orden, linealidad, solución general …», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Problemas de valor inicial y teorema de existencia…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Variables separables, incluidas soluciones singula…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Lineales de primer orden con factor integrante.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Ecuaciones exactas y factor integrante para volver…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Sustituciones: homogéneas, Bernoulli, reducción.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Modelos lineales · Repaso del primer parcial» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 15 · 29/09/2026 — Variación de parámetros</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 10 · 10/09/2026 — Examen 1 · Ecuaciones diferenciales de primer orden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...211 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXAMEN 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 10 de septiembre. Vale 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definiciones, terminología y clasificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas de valor inicial; existencia y unicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variables separables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones lineales y factor integrante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones exactas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soluciones por sustitución: homogéneas y Bernoulli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelos lineales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REGLAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se permite portar computadoras, celulares ni tabletas. Si el alumno falta, la calificación se acumula al siguiente parcial, pero solo una vez en el semestre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La unidad 2 sube a ecuaciones de orden superior. El salto conceptual es que ahora la solución general es una combinación lineal de funciones independientes, no una sola familia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Examen 1 · Ecuaciones diferenciales de primer orden». Según la guía del maestro, lo central es: Definiciones, terminología y clasificación.; Problemas de valor inicial; existencia y unicidad.; Variables separables.; Ecuaciones lineales y factor integrante.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 1 · Ecuaciones diferenciales de primer orden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 10 de septiembre. Vale 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se permite portar computadoras, celulares ni tabletas. Si el alumno falta, la calificación se acumula al siguiente parcial, pero solo una vez en el semestre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La unidad 2 sube a ecuaciones de orden superior. El salto conceptual es que ahora la solución general es una combinación lineal de funciones independientes, no una sola familia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definiciones, terminología y clasificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas de valor inicial; existencia y unicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variables separables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones lineales y factor integrante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones exactas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soluciones por sustitución: homogéneas y Bernoulli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelos lineales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXAMEN 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EXAMEN 1» de «Examen 1 · Ecuaciones diferenciales de primer orden». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 10 de septiembre. Vale 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «CONTENIDO EVALUADO» de «Examen 1 · Ecuaciones diferenciales de primer orden». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definiciones, terminología y clasificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemas de valor inicial; existencia y unicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variables separables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones lineales y factor integrante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones exactas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soluciones por sustitución: homogéneas y Bernoulli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelos lineales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REGLAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «REGLAS» de «Examen 1 · Ecuaciones diferenciales de primer orden». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se permite portar computadoras, celulares ni tabletas. Si el alumno falta, la calificación se acumula al siguiente parcial, pero solo una vez en el semestre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ESPACIO PARA EL EXAMEN» de «Examen 1 · Ecuaciones diferenciales de primer orden». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LO QUE SIGUE» de «Examen 1 · Ecuaciones diferenciales de primer orden». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La unidad 2 sube a ecuaciones de orden superior. El salto conceptual es que ahora la solución general es una combinación lineal de funciones independientes, no una sola familia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Definiciones, terminología y clasificación.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 1 · Ecuaciones diferenciales de primer orden» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Problemas de valor inicial; existencia y unicidad.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 1 · Ecuaciones diferenciales de primer orden» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Variables separables.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 1 · Ecuaciones diferenciales de primer orden» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ecuaciones lineales y factor integrante.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 1 · Ecuaciones diferenciales de primer orden» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ecuaciones exactas.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 1 · Ecuaciones diferenciales de primer orden» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Soluciones por sustitución: homogéneas y Bernoulli.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 1 · Ecuaciones diferenciales de primer orden» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Modelos lineales.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 1 · Ecuaciones diferenciales de primer orden» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Examen 1 · Ecuaciones diferenciales de primer orden»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...168 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Definiciones, terminología y clasificación.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Problemas de valor inicial; existencia y unicidad.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Variables separables.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Ecuaciones lineales y factor integrante.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Ecuaciones exactas.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Soluciones por sustitución: homogéneas y Bernoulli…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Modelos lineales.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Examen 1 · Ecuaciones diferenciales de primer orden» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 11 · 15/09/2026 — Teoría preliminar de ecuaciones lineales de orden superior</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aₙ(x)y⁽ⁿ⁾ + … + a₁(x)y' + a₀(x)y = g(x). Si g(x) = 0 la ecuación es homogénea; si no, no homogénea. Toda la teoría se construye sobre la homogénea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRINCIPIO DE SUPERPOSICIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si y₁ e y₂ son soluciones de la homogénea, cualquier combinación c₁y₁ + c₂y₂ también lo es. Esta propiedad es exclusiva de las ecuaciones lineales y es la razón de que se estudien aparte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INDEPENDENCIA LINEAL Y WRONSKIANO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un conjunto {y₁,…,yₙ} es linealmente independiente si ninguna es combinación de las otras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W(y₁,…,yₙ) es el determinante de la matriz de las funciones y sus derivadas hasta orden n−1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si W ≠ 0 en algún punto del intervalo, las soluciones son independientes y forman un conjunto fundamental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRUCTURA DE LA SOLUCIÓN GENERAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Homogénea: y_c = c₁y₁ + … + cₙyₙ (función complementaria).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No homogénea: y = y_c + y_p, donde y_p es cualquier solución particular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esa descomposición es el mapa de toda la unidad: primero se resuelve la homogénea, luego se busca una particular. Los métodos de coeficientes indeterminados y variación de parámetros solo sirven para la segunda parte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.1: verificar independencia con el wronskiano y armar soluciones generales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...241 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Teoría preliminar de ecuaciones lineales de orden superior». Según la guía del maestro, lo central es: Un conjunto {y₁,…,yₙ} es linealmente independiente si ninguna es combinación de las otras.; W(y₁,…,yₙ) es el determinante de la matriz de las funciones y sus derivadas hasta orden n−1.; Si W ≠ 0 en algún punto del intervalo, las soluciones son independientes y forman un conjunto fundamental.; Homogénea: y_c = c₁y₁ + … + cₙyₙ (función complementaria).. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teoría preliminar de ecuaciones lineales de orden superior</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aₙ(x)y⁽ⁿ⁾ + … + a₁(x)y' + a₀(x)y = g(x). Si g(x) = 0 la ecuación es homogénea; si no, no homogénea. Toda la teoría se construye sobre la homogénea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si y₁ e y₂ son soluciones de la homogénea, cualquier combinación c₁y₁ + c₂y₂ también lo es. Esta propiedad es exclusiva de las ecuaciones lineales y es la razón de que se estudien aparte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esa descomposición es el mapa de toda la unidad: primero se resuelve la homogénea, luego se busca una particular. Los métodos de coeficientes indeterminados y variación de parámetros solo sirven para la segunda parte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.1: verificar independencia con el wronskiano y armar soluciones generales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un conjunto {y₁,…,yₙ} es linealmente independiente si ninguna es combinación de las otras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W(y₁,…,yₙ) es el determinante de la matriz de las funciones y sus derivadas hasta orden n−1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si W ≠ 0 en algún punto del intervalo, las soluciones son independientes y forman un conjunto fundamental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Homogénea: y_c = c₁y₁ + … + cₙyₙ (función complementaria).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No homogénea: y = y_c + y_p, donde y_p es cualquier solución particular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EL PROBLEMA» de «Teoría preliminar de ecuaciones lineales de orden superior». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aₙ(x)y⁽ⁿ⁾ + … + a₁(x)y' + a₀(x)y = g(x). Si g(x) = 0 la ecuación es homogénea; si no, no homogénea. Toda la teoría se construye sobre la homogénea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRINCIPIO DE SUPERPOSICIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «PRINCIPIO DE SUPERPOSICIÓN» de «Teoría preliminar de ecuaciones lineales de orden superior». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si y₁ e y₂ son soluciones de la homogénea, cualquier combinación c₁y₁ + c₂y₂ también lo es. Esta propiedad es exclusiva de las ecuaciones lineales y es la razón de que se estudien aparte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INDEPENDENCIA LINEAL Y WRONSKIANO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «INDEPENDENCIA LINEAL Y WRONSKIANO» de «Teoría preliminar de ecuaciones lineales de orden superior». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un conjunto {y₁,…,yₙ} es linealmente independiente si ninguna es combinación de las otras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W(y₁,…,yₙ) es el determinante de la matriz de las funciones y sus derivadas hasta orden n−1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si W ≠ 0 en algún punto del intervalo, las soluciones son independientes y forman un conjunto fundamental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRUCTURA DE LA SOLUCIÓN GENERAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ESTRUCTURA DE LA SOLUCIÓN GENERAL» de «Teoría preliminar de ecuaciones lineales de orden superior». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Homogénea: y_c = c₁y₁ + … + cₙyₙ (función complementaria).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No homogénea: y = y_c + y_p, donde y_p es cualquier solución particular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esa descomposición es el mapa de toda la unidad: primero se resuelve la homogénea, luego se busca una particular. Los métodos de coeficientes indeterminados y variación de parámetros solo sirven para la segunda parte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJERCICIOS» de «Teoría preliminar de ecuaciones lineales de orden superior». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.1: verificar independencia con el wronskiano y armar soluciones generales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Un conjunto {y₁,…,yₙ} es linealmente independiente si ninguna es combinación …: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Teoría preliminar de ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• W(y₁,…,yₙ) es el determinante de la matriz de las funciones y sus derivadas h…: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Teoría preliminar de ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Si W ≠ 0 en algún punto del intervalo, las soluciones son independientes y fo…: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Teoría preliminar de ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Homogénea: y_c = c₁y₁ + … + cₙyₙ (función complementaria).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Teoría preliminar de ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No homogénea: y = y_c + y_p, donde y_p es cualquier solución particular.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Teoría preliminar de ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Teoría preliminar de ecuaciones lineales de orden superior»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Un conjunto {y₁,…,yₙ} es linealmente independiente…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «W(y₁,…,yₙ) es el determinante de la matriz de las …», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Si W ≠ 0 en algún punto del intervalo, las solucio…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Homogénea: y_c = c₁y₁ + … + cₙyₙ (función compleme…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «No homogénea: y = y_c + y_p, donde y_p es cualquie…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Teoría preliminar de ecuaciones lineales de orden superior» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...155 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 12 · 17/09/2026 — Reducción de orden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUÁNDO SE USA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si ya se conoce una solución y₁ de una ecuación homogénea de segundo orden, la reducción de orden produce una segunda solución independiente y₂. Es la herramienta que completa un conjunto fundamental a partir de media respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL MÉTODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Proponer y₂ = u(x)·y₁(x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Sustituir en la ecuación; el término en u se cancela porque y₁ ya es solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Queda una ecuación de primer orden en u', que se resuelve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Integrar u' para obtener u, y con ella y₂.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA FÓRMULA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para y'' + P(x)y' + Q(x)y = 0 con y₁ conocida:  y₂ = y₁·∫[e^(−∫P dx)/y₁²]dx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conviene saber deducirla, pero en el examen se usa directo. Hay que llevar la ecuación a forma estándar antes de aplicarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' − 4y' + 4y = 0 con y₁ = e^(2x). Aquí P = −4, así que e^(−∫P dx) = e^(4x) y y₁² = e^(4x). El integrando vale 1, entonces ∫dx = x y por tanto y₂ = xe^(2x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ese resultado anticipa lo de la próxima sesión: cuando la raíz característica se repite, la segunda solución lleva un factor x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Reducción de orden». Según la guía del maestro, lo central es: 1. Proponer y₂ = u(x)·y₁(x).; 2. Sustituir en la ecuación; el término en u se cancela porque y₁ ya es solución.; 3. Queda una ecuación de primer orden en u', que se resuelve.; 4. Integrar u' para obtener u, y con ella y₂.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducción de orden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si ya se conoce una solución y₁ de una ecuación homogénea de segundo orden, la reducción de orden produce una segunda solución independiente y₂. Es la herramienta que completa un conjunto fundamental a partir de media respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para y'' + P(x)y' + Q(x)y = 0 con y₁ conocida:  y₂ = y₁·∫[e^(−∫P dx)/y₁²]dx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conviene saber deducirla, pero en el examen se usa directo. Hay que llevar la ecuación a forma estándar antes de aplicarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' − 4y' + 4y = 0 con y₁ = e^(2x). Aquí P = −4, así que e^(−∫P dx) = e^(4x) y y₁² = e^(4x). El integrando vale 1, entonces ∫dx = x y por tanto y₂ = xe^(2x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ese resultado anticipa lo de la próxima sesión: cuando la raíz característica se repite, la segunda solución lleva un factor x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Proponer y₂ = u(x)·y₁(x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Sustituir en la ecuación; el término en u se cancela porque y₁ ya es solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Queda una ecuación de primer orden en u', que se resuelve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Integrar u' para obtener u, y con ella y₂.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUÁNDO SE USA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «CUÁNDO SE USA» de «Reducción de orden». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si ya se conoce una solución y₁ de una ecuación homogénea de segundo orden, la reducción de orden produce una segunda solución independiente y₂. Es la herramienta que completa un conjunto fundamental a partir de media respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL MÉTODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EL MÉTODO» de «Reducción de orden». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Proponer y₂ = u(x)·y₁(x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Sustituir en la ecuación; el término en u se cancela porque y₁ ya es solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Queda una ecuación de primer orden en u', que se resuelve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Integrar u' para obtener u, y con ella y₂.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA FÓRMULA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LA FÓRMULA» de «Reducción de orden». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para y'' + P(x)y' + Q(x)y = 0 con y₁ conocida:  y₂ = y₁·∫[e^(−∫P dx)/y₁²]dx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conviene saber deducirla, pero en el examen se usa directo. Hay que llevar la ecuación a forma estándar antes de aplicarla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJEMPLO» de «Reducción de orden». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' − 4y' + 4y = 0 con y₁ = e^(2x). Aquí P = −4, así que e^(−∫P dx) = e^(4x) y y₁² = e^(4x). El integrando vale 1, entonces ∫dx = x y por tanto y₂ = xe^(2x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ese resultado anticipa lo de la próxima sesión: cuando la raíz característica se repite, la segunda solución lleva un factor x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJERCICIOS» de «Reducción de orden». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Proponer y₂ = u(x)·y₁(x).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Reducción de orden» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Sustituir en la ecuación; el término en u se cancela porque y₁ ya es soluc…: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Reducción de orden» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Queda una ecuación de primer orden en u', que se resuelve.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Reducción de orden» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Integrar u' para obtener u, y con ella y₂.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Reducción de orden» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...116 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Reducción de orden»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «1. Proponer y₂ = u(x)·y₁(x).…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «2. Sustituir en la ecuación; el término en u se ca…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «3. Queda una ecuación de primer orden en u', que s…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «4. Integrar u' para obtener u, y con ella y₂.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Reducción de orden» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 20 · 15/10/2026 — Transformada de Laplace · Definición</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 13 · 22/09/2026 — Ecuaciones homogéneas con coeficientes constantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...160 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ECUACIÓN AUXILIAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para ay'' + by' + cy = 0 se propone y = e^(mx). Al sustituir queda e^(mx)(am² + bm + c) = 0, y como la exponencial nunca es cero, todo se reduce a resolver am² + bm + c = 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial se convirtió en una ecuación algebraica. Ese es el aporte del método y por eso las de coeficientes constantes son las más fáciles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS TRES CASOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raíces reales distintas m₁ ≠ m₂:  y = c₁e^(m₁x) + c₂e^(m₂x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raíz real repetida m:  y = c₁e^(mx) + c₂xe^(mx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raíces complejas α ± βi:  y = e^(αx)(c₁cos βx + c₂sen βx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' − 5y' + 6y = 0 → m² − 5m + 6 = 0 → m = 2, 3 → y = c₁e^(2x) + c₂e^(3x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' + 4y' + 4y = 0 → (m+2)² = 0 → y = c₁e^(−2x) + c₂xe^(−2x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' + 9y = 0 → m = ±3i → y = c₁cos3x + c₂sen3x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORDEN SUPERIOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para orden n la ecuación auxiliar es de grado n. Una raíz de multiplicidad k aporta e^(mx), xe^(mx), …, x^(k−1)e^(mx). Las complejas siempre aparecen en pares conjugados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INTERPRETACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las raíces reales negativas dan decaimiento; las complejas puras dan oscilación pura; las complejas con parte real negativa dan oscilación amortiguada. Esa lectura será literalmente la física de las vibraciones mecánicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Ecuaciones homogéneas con coeficientes constantes». Según la guía del maestro, lo central es: Raíces reales distintas m₁ ≠ m₂:  y = c₁e^(m₁x) + c₂e^(m₂x).; Raíz real repetida m:  y = c₁e^(mx) + c₂xe^(mx).; Raíces complejas α ± βi:  y = e^(αx)(c₁cos βx + c₂sen βx).; y'' − 5y' + 6y = 0 → m² − 5m + 6 = 0 → m = 2, 3 → y = c₁e^(2x) + c₂e^(3x).. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones homogéneas con coeficientes constantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para ay'' + by' + cy = 0 se propone y = e^(mx). Al sustituir queda e^(mx)(am² + bm + c) = 0, y como la exponencial nunca es cero, todo se reduce a resolver am² + bm + c = 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial se convirtió en una ecuación algebraica. Ese es el aporte del método y por eso las de coeficientes constantes son las más fáciles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para orden n la ecuación auxiliar es de grado n. Una raíz de multiplicidad k aporta e^(mx), xe^(mx), …, x^(k−1)e^(mx). Las complejas siempre aparecen en pares conjugados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las raíces reales negativas dan decaimiento; las complejas puras dan oscilación pura; las complejas con parte real negativa dan oscilación amortiguada. Esa lectura será literalmente la física de las vibraciones mecánicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raíces reales distintas m₁ ≠ m₂:  y = c₁e^(m₁x) + c₂e^(m₂x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raíz real repetida m:  y = c₁e^(mx) + c₂xe^(mx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raíces complejas α ± βi:  y = e^(αx)(c₁cos βx + c₂sen βx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' − 5y' + 6y = 0 → m² − 5m + 6 = 0 → m = 2, 3 → y = c₁e^(2x) + c₂e^(3x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' + 4y' + 4y = 0 → (m+2)² = 0 → y = c₁e^(−2x) + c₂xe^(−2x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' + 9y = 0 → m = ±3i → y = c₁cos3x + c₂sen3x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ECUACIÓN AUXILIAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LA ECUACIÓN AUXILIAR» de «Ecuaciones homogéneas con coeficientes constantes». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para ay'' + by' + cy = 0 se propone y = e^(mx). Al sustituir queda e^(mx)(am² + bm + c) = 0, y como la exponencial nunca es cero, todo se reduce a resolver am² + bm + c = 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial se convirtió en una ecuación algebraica. Ese es el aporte del método y por eso las de coeficientes constantes son las más fáciles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS TRES CASOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LOS TRES CASOS» de «Ecuaciones homogéneas con coeficientes constantes». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raíces reales distintas m₁ ≠ m₂:  y = c₁e^(m₁x) + c₂e^(m₂x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raíz real repetida m:  y = c₁e^(mx) + c₂xe^(mx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raíces complejas α ± βi:  y = e^(αx)(c₁cos βx + c₂sen βx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJEMPLOS» de «Ecuaciones homogéneas con coeficientes constantes». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' − 5y' + 6y = 0 → m² − 5m + 6 = 0 → m = 2, 3 → y = c₁e^(2x) + c₂e^(3x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' + 4y' + 4y = 0 → (m+2)² = 0 → y = c₁e^(−2x) + c₂xe^(−2x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' + 9y = 0 → m = ±3i → y = c₁cos3x + c₂sen3x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORDEN SUPERIOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ORDEN SUPERIOR» de «Ecuaciones homogéneas con coeficientes constantes». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para orden n la ecuación auxiliar es de grado n. Una raíz de multiplicidad k aporta e^(mx), xe^(mx), …, x^(k−1)e^(mx). Las complejas siempre aparecen en pares conjugados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INTERPRETACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «INTERPRETACIÓN» de «Ecuaciones homogéneas con coeficientes constantes». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las raíces reales negativas dan decaimiento; las complejas puras dan oscilación pura; las complejas con parte real negativa dan oscilación amortiguada. Esa lectura será literalmente la física de las vibraciones mecánicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJERCICIOS» de «Ecuaciones homogéneas con coeficientes constantes». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Raíces reales distintas m₁ ≠ m₂:  y = c₁e^(m₁x) + c₂e^(m₂x).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Ecuaciones homogéneas con coeficientes constantes» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Raíz real repetida m:  y = c₁e^(mx) + c₂xe^(mx).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Ecuaciones homogéneas con coeficientes constantes» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Raíces complejas α ± βi:  y = e^(αx)(c₁cos βx + c₂sen βx).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Ecuaciones homogéneas con coeficientes constantes» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• y'' − 5y' + 6y = 0 → m² − 5m + 6 = 0 → m = 2, 3 → y = c₁e^(2x) + c₂e^(3x).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Ecuaciones homogéneas con coeficientes constantes» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• y'' + 4y' + 4y = 0 → (m+2)² = 0 → y = c₁e^(−2x) + c₂xe^(−2x).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Ecuaciones homogéneas con coeficientes constantes» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• y'' + 9y = 0 → m = ±3i → y = c₁cos3x + c₂sen3x.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Ecuaciones homogéneas con coeficientes constantes» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Ecuaciones homogéneas con coeficientes constantes»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...153 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Raíces reales distintas m₁ ≠ m₂:  y = c₁e^(m₁x) + …», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Raíz real repetida m:  y = c₁e^(mx) + c₂xe^(mx).…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Raíces complejas α ± βi:  y = e^(αx)(c₁cos βx + c₂…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «y'' − 5y' + 6y = 0 → m² − 5m + 6 = 0 → m = 2, 3 → …», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «y'' + 4y' + 4y = 0 → (m+2)² = 0 → y = c₁e^(−2x) + …», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «y'' + 9y = 0 → m = ±3i → y = c₁cos3x + c₂sen3x.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Ecuaciones homogéneas con coeficientes constantes» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 14 · 24/09/2026 — Coeficientes indeterminados</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA QUÉ SIRVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encuentra una solución particular y_p de la ecuación no homogénea cuando g(x) es de un tipo restringido: polinomios, exponenciales, senos y cosenos, y productos de ellos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA PROPUESTA SEGÚN G(X)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) polinomio de grado n → y_p = Aₙxⁿ + … + A₁x + A₀.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) = e^(αx) → y_p = Ae^(αx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) = sen βx o cos βx → y_p = A cos βx + B sen βx (las dos, siempre).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Productos → producto de las propuestas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA REGLA DE LA MULTIPLICIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si algún término de la propuesta ya aparece en y_c, hay que multiplicar toda la propuesta por x tantas veces como sea necesario hasta que no haya coincidencia. Olvidar esta regla es el error número uno del tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO CON MULTIPLICIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' − 4y' + 4y = e^(2x). La complementaria es y_c = c₁e^(2x) + c₂xe^(2x). La propuesta natural Ae^(2x) ya está, y Axe^(2x) también. Hay que subir a y_p = Ax²e^(2x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Resolver la homogénea y obtener y_c.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Proponer y_p según la forma de g(x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Comparar con y_c y multiplicar por x^k si hace falta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Derivar, sustituir e igualar coeficientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Escribir y = y_c + y_p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIMITACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si g(x) es tan x, ln x o 1/x, este método no aplica. Para eso está variación de parámetros, la próxima sesión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">EL PROCEDIMIENTO COMPLETO</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Coeficientes indeterminados». Según la guía del maestro, lo central es: g(x) polinomio de grado n → y_p = Aₙxⁿ + … + A₁x + A₀.; g(x) = e^(αx) → y_p = Ae^(αx).; g(x) = sen βx o cos βx → y_p = A cos βx + B sen βx (las dos, siempre).; Productos → producto de las propuestas.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coeficientes indeterminados</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encuentra una solución particular y_p de la ecuación no homogénea cuando g(x) es de un tipo restringido: polinomios, exponenciales, senos y cosenos, y productos de ellos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si algún término de la propuesta ya aparece en y_c, hay que multiplicar toda la propuesta por x tantas veces como sea necesario hasta que no haya coincidencia. Olvidar esta regla es el error número uno del tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' − 4y' + 4y = e^(2x). La complementaria es y_c = c₁e^(2x) + c₂xe^(2x). La propuesta natural Ae^(2x) ya está, y Axe^(2x) también. Hay que subir a y_p = Ax²e^(2x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si g(x) es tan x, ln x o 1/x, este método no aplica. Para eso está variación de parámetros, la próxima sesión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) polinomio de grado n → y_p = Aₙxⁿ + … + A₁x + A₀.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) = e^(αx) → y_p = Ae^(αx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) = sen βx o cos βx → y_p = A cos βx + B sen βx (las dos, siempre).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Productos → producto de las propuestas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Resolver la homogénea y obtener y_c.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Proponer y_p según la forma de g(x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Comparar con y_c y multiplicar por x^k si hace falta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Derivar, sustituir e igualar coeficientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Escribir y = y_c + y_p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA QUÉ SIRVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «PARA QUÉ SIRVE» de «Coeficientes indeterminados». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encuentra una solución particular y_p de la ecuación no homogénea cuando g(x) es de un tipo restringido: polinomios, exponenciales, senos y cosenos, y productos de ellos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA PROPUESTA SEGÚN G(X)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LA PROPUESTA SEGÚN G(X)» de «Coeficientes indeterminados». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) polinomio de grado n → y_p = Aₙxⁿ + … + A₁x + A₀.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) = e^(αx) → y_p = Ae^(αx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) = sen βx o cos βx → y_p = A cos βx + B sen βx (las dos, siempre).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Productos → producto de las propuestas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA REGLA DE LA MULTIPLICIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LA REGLA DE LA MULTIPLICIDAD» de «Coeficientes indeterminados». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si algún término de la propuesta ya aparece en y_c, hay que multiplicar toda la propuesta por x tantas veces como sea necesario hasta que no haya coincidencia. Olvidar esta regla es el error número uno del tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO CON MULTIPLICIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJEMPLO CON MULTIPLICIDAD» de «Coeficientes indeterminados». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' − 4y' + 4y = e^(2x). La complementaria es y_c = c₁e^(2x) + c₂xe^(2x). La propuesta natural Ae^(2x) ya está, y Axe^(2x) también. Hay que subir a y_p = Ax²e^(2x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «PROCEDIMIENTO» de «Coeficientes indeterminados». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Aplicar ℒ a toda la ecuación, término por término.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Resolver la homogénea y obtener y_c.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Sustituir las condiciones iniciales donde aparecen.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Proponer y_p según la forma de g(x).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Despejar Y(s) algebraicamente.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Comparar con y_c y multiplicar por x^k si hace falta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Descomponer en fracciones parciales.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Derivar, sustituir e igualar coeficientes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. Aplicar ℒ⁻¹ término por término.</w:t>
-[...43 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Escribir y = y_c + y_p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIMITACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LIMITACIÓN» de «Coeficientes indeterminados». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si g(x) es tan x, ln x o 1/x, este método no aplica. Para eso está variación de parámetros, la próxima sesión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJERCICIOS» de «Coeficientes indeterminados». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• g(x) polinomio de grado n → y_p = Aₙxⁿ + … + A₁x + A₀.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Coeficientes indeterminados» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• g(x) = e^(αx) → y_p = Ae^(αx).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Coeficientes indeterminados» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• g(x) = sen βx o cos βx → y_p = A cos βx + B sen βx (las dos, siempre).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Coeficientes indeterminados» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Productos → producto de las propuestas.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Coeficientes indeterminados» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Resolver la homogénea y obtener y_c.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Coeficientes indeterminados» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Proponer y_p según la forma de g(x).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Coeficientes indeterminados» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Comparar con y_c y multiplicar por x^k si hace falta.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Coeficientes indeterminados» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Derivar, sustituir e igualar coeficientes.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Coeficientes indeterminados» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Escribir y = y_c + y_p.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Coeficientes indeterminados» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Coeficientes indeterminados»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «g(x) polinomio de grado n → y_p = Aₙxⁿ + … + A₁x +…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «g(x) = e^(αx) → y_p = Ae^(αx).…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «g(x) = sen βx o cos βx → y_p = A cos βx + B sen βx…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Productos → producto de las propuestas.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «1. Resolver la homogénea y obtener y_c.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «2. Proponer y_p según la forma de g(x).…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «3. Comparar con y_c y multiplicar por x^k si hace …», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «4. Derivar, sustituir e igualar coeficientes.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Coeficientes indeterminados» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...142 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 15 · 29/09/2026 — Variación de parámetros</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL MÉTODO GENERAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funciona para cualquier g(x) continua, sin restricción de forma. El precio es que exige calcular integrales que pueden ser feas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA IDEA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se toma y_c = c₁y₁ + c₂y₂ y se reemplazan las constantes por funciones: y_p = u₁(x)y₁ + u₂(x)y₂. Se impone la condición auxiliar u₁'y₁ + u₂'y₂ = 0 para que el sistema quede determinado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS FÓRMULAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u₁' = −y₂f(x)/W  y  u₂' = y₁f(x)/W, con W el wronskiano de y₁ e y₂.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f(x) es el término independiente con la ecuación ya en forma estándar (coeficiente de y'' igual a 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se integra cada uno y se sustituye en y_p = u₁y₁ + u₂y₂.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' + y = sec x. La complementaria es y_c = c₁cos x + c₂sen x, con W = 1. Entonces u₁' = −sen x·sec x = −tan x, de donde u₁ = ln|cos x|; y u₂' = cos x·sec x = 1, de donde u₂ = x. Por lo tanto y_p = cos x·ln|cos x| + x·sen x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota que sec x no es de los tipos permitidos por coeficientes indeterminados. Ese es exactamente el caso que este método cubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUÁL USAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) polinomio, exponencial, seno o coseno → coeficientes indeterminados, es más rápido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier otra cosa → variación de parámetros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERRORES FRECUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No normalizar la ecuación antes de identificar f(x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundir el signo de u₁'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agregar constantes de integración a u₁ y u₂, que solo duplican y_c.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Variación de parámetros». Según la guía del maestro, lo central es: u₁' = −y₂f(x)/W  y  u₂' = y₁f(x)/W, con W el wronskiano de y₁ e y₂.; f(x) es el término independiente con la ecuación ya en forma estándar (coeficiente de y'' igual a 1).; Se integra cada uno y se sustituye en y_p = u₁y₁ + u₂y₂.; g(x) polinomio, exponencial, seno o coseno → coeficientes indeterminados, es más rápido.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variación de parámetros</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funciona para cualquier g(x) continua, sin restricción de forma. El precio es que exige calcular integrales que pueden ser feas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se toma y_c = c₁y₁ + c₂y₂ y se reemplazan las constantes por funciones: y_p = u₁(x)y₁ + u₂(x)y₂. Se impone la condición auxiliar u₁'y₁ + u₂'y₂ = 0 para que el sistema quede determinado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' + y = sec x. La complementaria es y_c = c₁cos x + c₂sen x, con W = 1. Entonces u₁' = −sen x·sec x = −tan x, de donde u₁ = ln|cos x|; y u₂' = cos x·sec x = 1, de donde u₂ = x. Por lo tanto y_p = cos x·ln|cos x| + x·sen x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota que sec x no es de los tipos permitidos por coeficientes indeterminados. Ese es exactamente el caso que este método cubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u₁' = −y₂f(x)/W  y  u₂' = y₁f(x)/W, con W el wronskiano de y₁ e y₂.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f(x) es el término independiente con la ecuación ya en forma estándar (coeficiente de y'' igual a 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se integra cada uno y se sustituye en y_p = u₁y₁ + u₂y₂.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) polinomio, exponencial, seno o coseno → coeficientes indeterminados, es más rápido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier otra cosa → variación de parámetros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No normalizar la ecuación antes de identificar f(x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundir el signo de u₁'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agregar constantes de integración a u₁ y u₂, que solo duplican y_c.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL MÉTODO GENERAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EL MÉTODO GENERAL» de «Variación de parámetros». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funciona para cualquier g(x) continua, sin restricción de forma. El precio es que exige calcular integrales que pueden ser feas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA IDEA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LA IDEA» de «Variación de parámetros». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se toma y_c = c₁y₁ + c₂y₂ y se reemplazan las constantes por funciones: y_p = u₁(x)y₁ + u₂(x)y₂. Se impone la condición auxiliar u₁'y₁ + u₂'y₂ = 0 para que el sistema quede determinado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS FÓRMULAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LAS FÓRMULAS» de «Variación de parámetros». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u₁' = −y₂f(x)/W  y  u₂' = y₁f(x)/W, con W el wronskiano de y₁ e y₂.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f(x) es el término independiente con la ecuación ya en forma estándar (coeficiente de y'' igual a 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se integra cada uno y se sustituye en y_p = u₁y₁ + u₂y₂.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJEMPLO» de «Variación de parámetros». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' + y = sec x. La complementaria es y_c = c₁cos x + c₂sen x, con W = 1. Entonces u₁' = −sen x·sec x = −tan x, de donde u₁ = ln|cos x|; y u₂' = cos x·sec x = 1, de donde u₂ = x. Por lo tanto y_p = cos x·ln|cos x| + x·sen x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota que sec x no es de los tipos permitidos por coeficientes indeterminados. Ese es exactamente el caso que este método cubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUÁL USAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «CUÁL USAR» de «Variación de parámetros». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g(x) polinomio, exponencial, seno o coseno → coeficientes indeterminados, es más rápido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier otra cosa → variación de parámetros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERRORES FRECUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ERRORES FRECUENTES» de «Variación de parámetros». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No normalizar la ecuación antes de identificar f(x).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundir el signo de u₁'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agregar constantes de integración a u₁ y u₂, que solo duplican y_c.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJERCICIOS» de «Variación de parámetros». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• u₁' = −y₂f(x)/W  y  u₂' = y₁f(x)/W, con W el wronskiano de y₁ e y₂.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Variación de parámetros» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• f(x) es el término independiente con la ecuación ya en forma estándar (coefic…: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Variación de parámetros» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Se integra cada uno y se sustituye en y_p = u₁y₁ + u₂y₂.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Variación de parámetros» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• g(x) polinomio, exponencial, seno o coseno → coeficientes indeterminados, es …: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Variación de parámetros» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cualquier otra cosa → variación de parámetros.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Variación de parámetros» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No normalizar la ecuación antes de identificar f(x).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Variación de parámetros» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Confundir el signo de u₁'.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Variación de parámetros» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Agregar constantes de integración a u₁ y u₂, que solo duplican y_c.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Variación de parámetros» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...161 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Variación de parámetros»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «u₁' = −y₂f(x)/W  y  u₂' = y₁f(x)/W, con W el wrons…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «f(x) es el término independiente con la ecuación y…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Se integra cada uno y se sustituye en y_p = u₁y₁ +…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «g(x) polinomio, exponencial, seno o coseno → coefi…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Cualquier otra cosa → variación de parámetros.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «No normalizar la ecuación antes de identificar f(x…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Confundir el signo de u₁'.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Agregar constantes de integración a u₁ y u₂, que s…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Variación de parámetros» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 25 · 03/11/2026 — Repaso del tercer parcial</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 16 · 01/10/2026 — Sistemas de ecuaciones diferenciales lineales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...103 lines deleted...]
-        <w:t xml:space="preserve">ESTRATEGIA DE RESOLUCIÓN</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ SISTEMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muchos fenómenos involucran varias cantidades que cambian a la vez y dependen unas de otras: dos tanques conectados, dos masas acopladas, dos poblaciones que interactúan. Eso produce un sistema de ecuaciones diferenciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMA NORMAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dx/dt = a₁₁x + a₁₂y + f₁(t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dy/dt = a₂₁x + a₂₂y + f₂(t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En forma matricial: X' = AX + F(t), con X el vector de incógnitas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MÉTODO DE ELIMINACIÓN CON OPERADORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se usa el operador D = d/dt para tratar el sistema algebraicamente, se elimina una variable y queda una sola ecuación de orden superior en la otra. Esa se resuelve con lo de las sesiones anteriores y luego se regresa a la primera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO DEL PROCEDIMIENTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. ¿Hay condiciones iniciales en t = 0 y coeficientes constantes? Laplace es directo.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Escribir el sistema con operadores: (D−a)x + by = f₁, cx + (D−d)y = f₂.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. ¿La entrada es discontinua o por tramos? Laplace con escalones, obligatorio.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Eliminar y como si fuera un sistema algebraico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. ¿Denominador con cuadrático irreducible? Completar el cuadrado y usar traslación en s.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Resolver la ecuación resultante en x.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. ¿Aparece e^(−as) en F(s)? Traslación en t, la respuesta lleva escalón.</w:t>
-[...77 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Sustituir para obtener y.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Verificar que el número total de constantes sea el correcto: no puede exceder el orden del sistema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADVERTENCIA SOBRE CONSTANTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al eliminar es fácil terminar con más constantes de las que el sistema admite. Sustituir de vuelta en una de las ecuaciones originales las relaciona y elimina las sobrantes. Saltarse ese paso da respuestas incorrectas que parecen bien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.9: sistemas por eliminación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Sistemas de ecuaciones diferenciales lineales». Según la guía del maestro, lo central es: dx/dt = a₁₁x + a₁₂y + f₁(t); dy/dt = a₂₁x + a₂₂y + f₂(t); 1. Escribir el sistema con operadores: (D−a)x + by = f₁, cx + (D−d)y = f₂.; 2. Eliminar y como si fuera un sistema algebraico.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistemas de ecuaciones diferenciales lineales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muchos fenómenos involucran varias cantidades que cambian a la vez y dependen unas de otras: dos tanques conectados, dos masas acopladas, dos poblaciones que interactúan. Eso produce un sistema de ecuaciones diferenciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En forma matricial: X' = AX + F(t), con X el vector de incógnitas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se usa el operador D = d/dt para tratar el sistema algebraicamente, se elimina una variable y queda una sola ecuación de orden superior en la otra. Esa se resuelve con lo de las sesiones anteriores y luego se regresa a la primera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al eliminar es fácil terminar con más constantes de las que el sistema admite. Sustituir de vuelta en una de las ecuaciones originales las relaciona y elimina las sobrantes. Saltarse ese paso da respuestas incorrectas que parecen bien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.9: sistemas por eliminación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dx/dt = a₁₁x + a₁₂y + f₁(t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dy/dt = a₂₁x + a₂₂y + f₂(t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Escribir el sistema con operadores: (D−a)x + by = f₁, cx + (D−d)y = f₂.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Eliminar y como si fuera un sistema algebraico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Resolver la ecuación resultante en x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Sustituir para obtener y.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Verificar que el número total de constantes sea el correcto: no puede exceder el orden del sistema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ SISTEMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «POR QUÉ SISTEMAS» de «Sistemas de ecuaciones diferenciales lineales». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muchos fenómenos involucran varias cantidades que cambian a la vez y dependen unas de otras: dos tanques conectados, dos masas acopladas, dos poblaciones que interactúan. Eso produce un sistema de ecuaciones diferenciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMA NORMAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «FORMA NORMAL» de «Sistemas de ecuaciones diferenciales lineales». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dx/dt = a₁₁x + a₁₂y + f₁(t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dy/dt = a₂₁x + a₂₂y + f₂(t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En forma matricial: X' = AX + F(t), con X el vector de incógnitas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MÉTODO DE ELIMINACIÓN CON OPERADORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «MÉTODO DE ELIMINACIÓN CON OPERADORES» de «Sistemas de ecuaciones diferenciales lineales». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se usa el operador D = d/dt para tratar el sistema algebraicamente, se elimina una variable y queda una sola ecuación de orden superior en la otra. Esa se resuelve con lo de las sesiones anteriores y luego se regresa a la primera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO DEL PROCEDIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJEMPLO DEL PROCEDIMIENTO» de «Sistemas de ecuaciones diferenciales lineales». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Escribir el sistema con operadores: (D−a)x + by = f₁, cx + (D−d)y = f₂.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Eliminar y como si fuera un sistema algebraico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Resolver la ecuación resultante en x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Sustituir para obtener y.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Verificar que el número total de constantes sea el correcto: no puede exceder el orden del sistema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADVERTENCIA SOBRE CONSTANTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ADVERTENCIA SOBRE CONSTANTES» de «Sistemas de ecuaciones diferenciales lineales». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al eliminar es fácil terminar con más constantes de las que el sistema admite. Sustituir de vuelta en una de las ecuaciones originales las relaciona y elimina las sobrantes. Saltarse ese paso da respuestas incorrectas que parecen bien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJERCICIOS» de «Sistemas de ecuaciones diferenciales lineales». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 4.9: sistemas por eliminación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• dx/dt = a₁₁x + a₁₂y + f₁(t): anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Sistemas de ecuaciones diferenciales lineales» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• dy/dt = a₂₁x + a₂₂y + f₂(t): anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Sistemas de ecuaciones diferenciales lineales» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Escribir el sistema con operadores: (D−a)x + by = f₁, cx + (D−d)y = f₂.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Sistemas de ecuaciones diferenciales lineales» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Eliminar y como si fuera un sistema algebraico.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Sistemas de ecuaciones diferenciales lineales» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Resolver la ecuación resultante en x.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Sistemas de ecuaciones diferenciales lineales» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Sustituir para obtener y.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Sistemas de ecuaciones diferenciales lineales» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Verificar que el número total de constantes sea el correcto: no puede exce…: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Sistemas de ecuaciones diferenciales lineales» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Sistemas de ecuaciones diferenciales lineales»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...123 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «dx/dt = a₁₁x + a₁₂y + f₁(t)…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «dy/dt = a₂₁x + a₂₂y + f₂(t)…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «1. Escribir el sistema con operadores: (D−a)x + by…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «2. Eliminar y como si fuera un sistema algebraico.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «3. Resolver la ecuación resultante en x.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «4. Sustituir para obtener y.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «5. Verificar que el número total de constantes sea…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Sistemas de ecuaciones diferenciales lineales» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 17 · 06/10/2026 — Vibraciones mecánicas · Repaso del segundo parcial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL MODELO MASA-RESORTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por la segunda ley de Newton y la ley de Hooke: m·d²x/dt² = −kx. Reescrito, x'' + ω²x = 0 con ω² = k/m. Es la ecuación de raíces complejas puras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOVIMIENTO ARMÓNICO SIMPLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solución: x(t) = c₁cos ωt + c₂sen ωt, equivalente a A·sen(ωt + φ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amplitud A = √(c₁² + c₂²); periodo T = 2π/ω; frecuencia f = ω/2π.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La masa oscila para siempre porque el modelo no incluye pérdidas. Es una idealización útil, no una descripción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOVIMIENTO AMORTIGUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al agregar una fuerza de fricción proporcional a la velocidad: mx'' + βx' + kx = 0. El discriminante de la ecuación auxiliar decide el comportamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">β² − 4mk &gt; 0 — sobreamortiguado: regresa al equilibrio sin oscilar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">β² − 4mk = 0 — críticamente amortiguado: el retorno más rápido posible sin oscilación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">β² − 4mk &lt; 0 — subamortiguado: oscila con amplitud que decae exponencialmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los tres casos de la ecuación auxiliar de la sesión 13 son literalmente estos tres comportamientos físicos. Es el mismo álgebra leída como movimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO: QUÉ ENTRA EN EL SEGUNDO PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teoría preliminar: superposición, wronskiano, conjunto fundamental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducción de orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Homogéneas con coeficientes constantes: los tres casos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coeficientes indeterminados, con la regla de multiplicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variación de parámetros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistemas por eliminación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibraciones mecánicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 2: jueves 8 de octubre, 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...136 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Vibraciones mecánicas · Repaso del segundo parcial». Según la guía del maestro, lo central es: Solución: x(t) = c₁cos ωt + c₂sen ωt, equivalente a A·sen(ωt + φ).; Amplitud A = √(c₁² + c₂²); periodo T = 2π/ω; frecuencia f = ω/2π.; β² − 4mk &gt; 0 — sobreamortiguado: regresa al equilibrio sin oscilar.; β² − 4mk = 0 — críticamente amortiguado: el retorno más rápido posible sin oscilación.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibraciones mecánicas · Repaso del segundo parcial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por la segunda ley de Newton y la ley de Hooke: m·d²x/dt² = −kx. Reescrito, x'' + ω²x = 0 con ω² = k/m. Es la ecuación de raíces complejas puras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La masa oscila para siempre porque el modelo no incluye pérdidas. Es una idealización útil, no una descripción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al agregar una fuerza de fricción proporcional a la velocidad: mx'' + βx' + kx = 0. El discriminante de la ecuación auxiliar decide el comportamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los tres casos de la ecuación auxiliar de la sesión 13 son literalmente estos tres comportamientos físicos. Es el mismo álgebra leída como movimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 2: jueves 8 de octubre, 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solución: x(t) = c₁cos ωt + c₂sen ωt, equivalente a A·sen(ωt + φ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amplitud A = √(c₁² + c₂²); periodo T = 2π/ω; frecuencia f = ω/2π.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">β² − 4mk &gt; 0 — sobreamortiguado: regresa al equilibrio sin oscilar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">β² − 4mk = 0 — críticamente amortiguado: el retorno más rápido posible sin oscilación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">β² − 4mk &lt; 0 — subamortiguado: oscila con amplitud que decae exponencialmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teoría preliminar: superposición, wronskiano, conjunto fundamental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducción de orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Homogéneas con coeficientes constantes: los tres casos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coeficientes indeterminados, con la regla de multiplicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variación de parámetros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistemas por eliminación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibraciones mecánicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL MODELO MASA-RESORTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EL MODELO MASA-RESORTE» de «Vibraciones mecánicas · Repaso del segundo parcial». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por la segunda ley de Newton y la ley de Hooke: m·d²x/dt² = −kx. Reescrito, x'' + ω²x = 0 con ω² = k/m. Es la ecuación de raíces complejas puras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOVIMIENTO ARMÓNICO SIMPLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «MOVIMIENTO ARMÓNICO SIMPLE» de «Vibraciones mecánicas · Repaso del segundo parcial». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solución: x(t) = c₁cos ωt + c₂sen ωt, equivalente a A·sen(ωt + φ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amplitud A = √(c₁² + c₂²); periodo T = 2π/ω; frecuencia f = ω/2π.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La masa oscila para siempre porque el modelo no incluye pérdidas. Es una idealización útil, no una descripción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOVIMIENTO AMORTIGUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «MOVIMIENTO AMORTIGUADO» de «Vibraciones mecánicas · Repaso del segundo parcial». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al agregar una fuerza de fricción proporcional a la velocidad: mx'' + βx' + kx = 0. El discriminante de la ecuación auxiliar decide el comportamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">β² − 4mk &gt; 0 — sobreamortiguado: regresa al equilibrio sin oscilar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">β² − 4mk = 0 — críticamente amortiguado: el retorno más rápido posible sin oscilación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">β² − 4mk &lt; 0 — subamortiguado: oscila con amplitud que decae exponencialmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los tres casos de la ecuación auxiliar de la sesión 13 son literalmente estos tres comportamientos físicos. Es el mismo álgebra leída como movimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REPASO: QUÉ ENTRA EN EL SEGUNDO PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «REPASO: QUÉ ENTRA EN EL SEGUNDO PARCIAL» de «Vibraciones mecánicas · Repaso del segundo parcial». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teoría preliminar: superposición, wronskiano, conjunto fundamental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducción de orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Homogéneas con coeficientes constantes: los tres casos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coeficientes indeterminados, con la regla de multiplicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variación de parámetros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistemas por eliminación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibraciones mecánicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «RECORDATORIO» de «Vibraciones mecánicas · Repaso del segundo parcial». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 2: jueves 8 de octubre, 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Solución: x(t) = c₁cos ωt + c₂sen ωt, equivalente a A·sen(ωt + φ).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Amplitud A = √(c₁² + c₂²); periodo T = 2π/ω; frecuencia f = ω/2π.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• β² − 4mk &gt; 0 — sobreamortiguado: regresa al equilibrio sin oscilar.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• β² − 4mk = 0 — críticamente amortiguado: el retorno más rápido posible sin os…: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• β² − 4mk &lt; 0 — subamortiguado: oscila con amplitud que decae exponencialmente.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Teoría preliminar: superposición, wronskiano, conjunto fundamental.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reducción de orden.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Homogéneas con coeficientes constantes: los tres casos.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Coeficientes indeterminados, con la regla de multiplicidad.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Variación de parámetros.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sistemas por eliminación.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Vibraciones mecánicas.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones mecánicas · Repaso del segundo parcial» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Vibraciones mecánicas · Repaso del segundo parcial»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Solución: x(t) = c₁cos ωt + c₂sen ωt, equivalente …», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Amplitud A = √(c₁² + c₂²); periodo T = 2π/ω; frecu…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «β² − 4mk &gt; 0 — sobreamortiguado: regresa al equili…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «β² − 4mk = 0 — críticamente amortiguado: el retorn…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «β² − 4mk &lt; 0 — subamortiguado: oscila con amplitud…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Teoría preliminar: superposición, wronskiano, conj…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Reducción de orden.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Homogéneas con coeficientes constantes: los tres c…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Vibraciones mecánicas · Repaso del segundo parcial» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...147 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 18 · 08/10/2026 — Examen 2 · Ecuaciones lineales de orden superior</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXAMEN 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 8 de octubre. Vale 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Independencia lineal y wronskiano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducción de orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuación auxiliar y los tres casos de raíces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coeficientes indeterminados y regla de multiplicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variación de parámetros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistemas de ecuaciones lineales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibraciones mecánicas y tipos de amortiguamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La unidad 3 introduce la transformada de Laplace, que convierte ecuaciones diferenciales en ecuaciones algebraicas y maneja de forma natural entradas discontinuas —justo las que aparecen en circuitos y control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Examen 2 · Ecuaciones lineales de orden superior». Según la guía del maestro, lo central es: Independencia lineal y wronskiano.; Reducción de orden.; Ecuación auxiliar y los tres casos de raíces.; Coeficientes indeterminados y regla de multiplicidad.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 2 · Ecuaciones lineales de orden superior</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 8 de octubre. Vale 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La unidad 3 introduce la transformada de Laplace, que convierte ecuaciones diferenciales en ecuaciones algebraicas y maneja de forma natural entradas discontinuas —justo las que aparecen en circuitos y control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Independencia lineal y wronskiano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducción de orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuación auxiliar y los tres casos de raíces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coeficientes indeterminados y regla de multiplicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variación de parámetros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistemas de ecuaciones lineales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibraciones mecánicas y tipos de amortiguamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXAMEN 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EXAMEN 2» de «Examen 2 · Ecuaciones lineales de orden superior». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 8 de octubre. Vale 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «CONTENIDO EVALUADO» de «Examen 2 · Ecuaciones lineales de orden superior». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Independencia lineal y wronskiano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducción de orden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuación auxiliar y los tres casos de raíces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coeficientes indeterminados y regla de multiplicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variación de parámetros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistemas de ecuaciones lineales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibraciones mecánicas y tipos de amortiguamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ESPACIO PARA EL EXAMEN» de «Examen 2 · Ecuaciones lineales de orden superior». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LO QUE SIGUE» de «Examen 2 · Ecuaciones lineales de orden superior». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La unidad 3 introduce la transformada de Laplace, que convierte ecuaciones diferenciales en ecuaciones algebraicas y maneja de forma natural entradas discontinuas —justo las que aparecen en circuitos y control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Independencia lineal y wronskiano.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 2 · Ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reducción de orden.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 2 · Ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ecuación auxiliar y los tres casos de raíces.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 2 · Ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Coeficientes indeterminados y regla de multiplicidad.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 2 · Ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Variación de parámetros.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 2 · Ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sistemas de ecuaciones lineales.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 2 · Ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Vibraciones mecánicas y tipos de amortiguamiento.: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Examen 2 · Ecuaciones lineales de orden superior» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...90 lines deleted...]
-        <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Identificar el periodo T.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Escribir f(t) en el intervalo [0,T).</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Calcular ∫₀^T e^(−st)f(t)dt.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Dividir entre (1 − e^(−sT)).</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Examen 2 · Ecuaciones lineales de orden superior»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Independencia lineal y wronskiano.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Reducción de orden.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Ecuación auxiliar y los tres casos de raíces.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Coeficientes indeterminados y regla de multiplicid…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Variación de parámetros.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Sistemas de ecuaciones lineales.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Vibraciones mecánicas y tipos de amortiguamiento.…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Examen 2 · Ecuaciones lineales de orden superior» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 30 · 19/11/2026 — Función delta de Dirac · Sistemas con transformada de Laplace</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 19 · 13/10/2026 — Vibraciones forzadas y resonancia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...128 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SISTEMA FORZADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mx'' + βx' + kx = F(t). La solución tiene dos partes con nombres físicos: la complementaria es el transitorio, que decae, y la particular es el estado estacionario, que persiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESONANCIA PURA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si no hay amortiguamiento y la frecuencia de la fuerza coincide con la natural, x'' + ω²x = F₀sen ωt, la regla de multiplicidad obliga a que y_p lleve un factor t. La amplitud crece sin cota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ese factor t explica físicamente la resonancia: la energía entra en fase en cada ciclo y se acumula. Es la razón por la que se rompen estructuras y por la que los puentes se diseñan considerando frecuencias naturales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESONANCIA CON AMORTIGUAMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con β &gt; 0 la amplitud ya no crece indefinidamente, pero alcanza un máximo a una frecuencia cercana a la natural. Se llama resonancia práctica y es lo que ocurre en sistemas reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANALOGÍA ELÉCTRICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L·q'' + R·q' + q/C = E(t) es la misma ecuación que mx'' + βx' + kx = F(t).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inductancia ↔ masa · resistencia ↔ amortiguamiento · 1/capacitancia ↔ constante del resorte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por eso un solo método resuelve problemas de mecánica y de circuitos: son la misma matemática con distinta interpretación. Vale la pena tener presente la correspondencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EJERCICIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 5.1: movimiento libre y forzado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Vibraciones forzadas y resonancia». Según la guía del maestro, lo central es: L·q'' + R·q' + q/C = E(t) es la misma ecuación que mx'' + βx' + kx = F(t).; Inductancia ↔ masa · resistencia ↔ amortiguamiento · 1/capacitancia ↔ constante del resorte.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibraciones forzadas y resonancia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mx'' + βx' + kx = F(t). La solución tiene dos partes con nombres físicos: la complementaria es el transitorio, que decae, y la particular es el estado estacionario, que persiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si no hay amortiguamiento y la frecuencia de la fuerza coincide con la natural, x'' + ω²x = F₀sen ωt, la regla de multiplicidad obliga a que y_p lleve un factor t. La amplitud crece sin cota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ese factor t explica físicamente la resonancia: la energía entra en fase en cada ciclo y se acumula. Es la razón por la que se rompen estructuras y por la que los puentes se diseñan considerando frecuencias naturales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con β &gt; 0 la amplitud ya no crece indefinidamente, pero alcanza un máximo a una frecuencia cercana a la natural. Se llama resonancia práctica y es lo que ocurre en sistemas reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por eso un solo método resuelve problemas de mecánica y de circuitos: son la misma matemática con distinta interpretación. Vale la pena tener presente la correspondencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 5.1: movimiento libre y forzado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L·q'' + R·q' + q/C = E(t) es la misma ecuación que mx'' + βx' + kx = F(t).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inductancia ↔ masa · resistencia ↔ amortiguamiento · 1/capacitancia ↔ constante del resorte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SISTEMA FORZADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «SISTEMA FORZADO» de «Vibraciones forzadas y resonancia». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mx'' + βx' + kx = F(t). La solución tiene dos partes con nombres físicos: la complementaria es el transitorio, que decae, y la particular es el estado estacionario, que persiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESONANCIA PURA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «RESONANCIA PURA» de «Vibraciones forzadas y resonancia». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si no hay amortiguamiento y la frecuencia de la fuerza coincide con la natural, x'' + ω²x = F₀sen ωt, la regla de multiplicidad obliga a que y_p lleve un factor t. La amplitud crece sin cota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ese factor t explica físicamente la resonancia: la energía entra en fase en cada ciclo y se acumula. Es la razón por la que se rompen estructuras y por la que los puentes se diseñan considerando frecuencias naturales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESONANCIA CON AMORTIGUAMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «RESONANCIA CON AMORTIGUAMIENTO» de «Vibraciones forzadas y resonancia». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con β &gt; 0 la amplitud ya no crece indefinidamente, pero alcanza un máximo a una frecuencia cercana a la natural. Se llama resonancia práctica y es lo que ocurre en sistemas reales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANALOGÍA ELÉCTRICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ANALOGÍA ELÉCTRICA» de «Vibraciones forzadas y resonancia». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L·q'' + R·q' + q/C = E(t) es la misma ecuación que mx'' + βx' + kx = F(t).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inductancia ↔ masa · resistencia ↔ amortiguamiento · 1/capacitancia ↔ constante del resorte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por eso un solo método resuelve problemas de mecánica y de circuitos: son la misma matemática con distinta interpretación. Vale la pena tener presente la correspondencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJERCICIOS» de «Vibraciones forzadas y resonancia». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 5.1: movimiento libre y forzado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• L·q'' + R·q' + q/C = E(t) es la misma ecuación que mx'' + βx' + kx = F(t).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones forzadas y resonancia» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Inductancia ↔ masa · resistencia ↔ amortiguamiento · 1/capacitancia ↔ constan…: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Vibraciones forzadas y resonancia» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Vibraciones forzadas y resonancia»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...214 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «L·q'' + R·q' + q/C = E(t) es la misma ecuación que…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Inductancia ↔ masa · resistencia ↔ amortiguamiento…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Vibraciones forzadas y resonancia» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 20 · 15/10/2026 — Transformada de Laplace · Definición</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DEFINICIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{f(t)} = F(s) = ∫₀^∞ e^(−st)f(t)dt, siempre que la integral converja. Es una integral impropia con parámetro: convierte una función de t en una función de s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ SIRVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transforma la derivación en multiplicación. Una ecuación diferencial en t se vuelve una ecuación algebraica en s, se despeja, y se regresa. Es el mismo principio del logaritmo, que convierte productos en sumas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRANSFORMADAS BÁSICAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{1} = 1/s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{t^n} = n!/s^(n+1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{e^(at)} = 1/(s−a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{sen kt} = k/(s²+k²)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{cos kt} = s/(s²+k²)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LINEALIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{αf + βg} = αℒ{f} + βℒ{g}. Con la linealidad y la tabla se transforma casi cualquier función del curso sin volver a integrar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONDICIONES DE EXISTENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si f es continua por tramos en [0,∞) y de orden exponencial —es decir, |f(t)| ≤ Me^(ct) para t grande—, la transformada existe para s &gt; c. Casi todo lo de ingeniería cumple ambas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE LA HACE DISTINTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acepta funciones discontinuas. Un interruptor que se cierra en t = 5 o un impulso instantáneo no se manejan bien con los métodos anteriores y aquí son rutina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.1: calcular transformadas por definición y luego verificar con tabla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...222 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Transformada de Laplace · Definición». Según la guía del maestro, lo central es: ℒ{1} = 1/s; ℒ{t^n} = n!/s^(n+1); ℒ{e^(at)} = 1/(s−a); ℒ{sen kt} = k/(s²+k²). Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transformada de Laplace · Definición</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{f(t)} = F(s) = ∫₀^∞ e^(−st)f(t)dt, siempre que la integral converja. Es una integral impropia con parámetro: convierte una función de t en una función de s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transforma la derivación en multiplicación. Una ecuación diferencial en t se vuelve una ecuación algebraica en s, se despeja, y se regresa. Es el mismo principio del logaritmo, que convierte productos en sumas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{αf + βg} = αℒ{f} + βℒ{g}. Con la linealidad y la tabla se transforma casi cualquier función del curso sin volver a integrar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si f es continua por tramos en [0,∞) y de orden exponencial —es decir, |f(t)| ≤ Me^(ct) para t grande—, la transformada existe para s &gt; c. Casi todo lo de ingeniería cumple ambas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acepta funciones discontinuas. Un interruptor que se cierra en t = 5 o un impulso instantáneo no se manejan bien con los métodos anteriores y aquí son rutina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.1: calcular transformadas por definición y luego verificar con tabla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{1} = 1/s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{t^n} = n!/s^(n+1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{e^(at)} = 1/(s−a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{sen kt} = k/(s²+k²)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{cos kt} = s/(s²+k²)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DEFINICIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LA DEFINICIÓN» de «Transformada de Laplace · Definición». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{f(t)} = F(s) = ∫₀^∞ e^(−st)f(t)dt, siempre que la integral converja. Es una integral impropia con parámetro: convierte una función de t en una función de s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ SIRVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «POR QUÉ SIRVE» de «Transformada de Laplace · Definición». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transforma la derivación en multiplicación. Una ecuación diferencial en t se vuelve una ecuación algebraica en s, se despeja, y se regresa. Es el mismo principio del logaritmo, que convierte productos en sumas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRANSFORMADAS BÁSICAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «TRANSFORMADAS BÁSICAS» de «Transformada de Laplace · Definición». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{1} = 1/s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{t^n} = n!/s^(n+1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{e^(at)} = 1/(s−a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{sen kt} = k/(s²+k²)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{cos kt} = s/(s²+k²)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LINEALIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LINEALIDAD» de «Transformada de Laplace · Definición». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{αf + βg} = αℒ{f} + βℒ{g}. Con la linealidad y la tabla se transforma casi cualquier función del curso sin volver a integrar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONDICIONES DE EXISTENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «CONDICIONES DE EXISTENCIA» de «Transformada de Laplace · Definición». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si f es continua por tramos en [0,∞) y de orden exponencial —es decir, |f(t)| ≤ Me^(ct) para t grande—, la transformada existe para s &gt; c. Casi todo lo de ingeniería cumple ambas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE LA HACE DISTINTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LO QUE LA HACE DISTINTA» de «Transformada de Laplace · Definición». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acepta funciones discontinuas. Un interruptor que se cierra en t = 5 o un impulso instantáneo no se manejan bien con los métodos anteriores y aquí son rutina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJERCICIOS» de «Transformada de Laplace · Definición». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.1: calcular transformadas por definición y luego verificar con tabla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ℒ{1} = 1/s: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Transformada de Laplace · Definición» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ℒ{t^n} = n!/s^(n+1): anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Transformada de Laplace · Definición» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ℒ{e^(at)} = 1/(s−a): anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Transformada de Laplace · Definición» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ℒ{sen kt} = k/(s²+k²): anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Transformada de Laplace · Definición» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ℒ{cos kt} = s/(s²+k²): anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Transformada de Laplace · Definición» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Transformada de Laplace · Definición»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «ℒ{1} = 1/s…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «ℒ{t^n} = n!/s^(n+1)…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «ℒ{e^(at)} = 1/(s−a)…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «ℒ{sen kt} = k/(s²+k²)…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «ℒ{cos kt} = s/(s²+k²)…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Transformada de Laplace · Definición» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 21 · 20/10/2026 — Transformadas inversas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL REGRESO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ⁻¹{F(s)} = f(t). En la práctica no se calcula con una integral: se manipula F(s) algebraicamente hasta reconocer formas de la tabla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA HERRAMIENTA PRINCIPAL: FRACCIONES PARCIALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mayoría de las F(s) que salen al resolver un PVI son cocientes de polinomios. Descomponerlos en fracciones simples es lo que permite identificar cada término en la tabla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS CASOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factores lineales distintos: A/(s−a) + B/(s−b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor lineal repetido: A/(s−a) + B/(s−a)².</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor cuadrático irreducible: (As+B)/(s²+ps+q).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F(s) = (s+7)/(s²−s−6) = (s+7)/[(s−3)(s+2)]. Descomponiendo: A/(s−3) + B/(s+2) con A = 2 y B = −1. Por lo tanto f(t) = 2e^(3t) − e^(−2t).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPLETAR EL CUADRADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el denominador cuadrático no factoriza, se completa el cuadrado para llevarlo a la forma (s−a)² + k². Eso conecta con el teorema de traslación en s de la sesión 23 y produce senos y cosenos multiplicados por exponenciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LINEALIDAD DE LA INVERSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ⁻¹ también es lineal, así que se descompone y se transforma término por término.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.2. Practicar fracciones parciales aparte si están oxidadas: es el cuello de botella real de toda la unidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU325 (Ecuaciones Diferenciales Ordinarias), esta sesión gira en torno a «Transformadas inversas». Según la guía del maestro, lo central es: Factores lineales distintos: A/(s−a) + B/(s−b).; Factor lineal repetido: A/(s−a) + B/(s−a)².; Factor cuadrático irreducible: (As+B)/(s²+ps+q).. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transformadas inversas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ⁻¹{F(s)} = f(t). En la práctica no se calcula con una integral: se manipula F(s) algebraicamente hasta reconocer formas de la tabla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mayoría de las F(s) que salen al resolver un PVI son cocientes de polinomios. Descomponerlos en fracciones simples es lo que permite identificar cada término en la tabla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F(s) = (s+7)/(s²−s−6) = (s+7)/[(s−3)(s+2)]. Descomponiendo: A/(s−3) + B/(s+2) con A = 2 y B = −1. Por lo tanto f(t) = 2e^(3t) − e^(−2t).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el denominador cuadrático no factoriza, se completa el cuadrado para llevarlo a la forma (s−a)² + k². Eso conecta con el teorema de traslación en s de la sesión 23 y produce senos y cosenos multiplicados por exponenciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ⁻¹ también es lineal, así que se descompone y se transforma término por término.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.2. Practicar fracciones parciales aparte si están oxidadas: es el cuello de botella real de toda la unidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factores lineales distintos: A/(s−a) + B/(s−b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor lineal repetido: A/(s−a) + B/(s−a)².</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor cuadrático irreducible: (As+B)/(s²+ps+q).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL REGRESO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EL REGRESO» de «Transformadas inversas». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ⁻¹{F(s)} = f(t). En la práctica no se calcula con una integral: se manipula F(s) algebraicamente hasta reconocer formas de la tabla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA HERRAMIENTA PRINCIPAL: FRACCIONES PARCIALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LA HERRAMIENTA PRINCIPAL: FRACCIONES PARCIALES» de «Transformadas inversas». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mayoría de las F(s) que salen al resolver un PVI son cocientes de polinomios. Descomponerlos en fracciones simples es lo que permite identificar cada término en la tabla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS CASOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LOS CASOS» de «Transformadas inversas». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factores lineales distintos: A/(s−a) + B/(s−b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor lineal repetido: A/(s−a) + B/(s−a)².</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor cuadrático irreducible: (As+B)/(s²+ps+q).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJEMPLO» de «Transformadas inversas». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F(s) = (s+7)/(s²−s−6) = (s+7)/[(s−3)(s+2)]. Descomponiendo: A/(s−3) + B/(s+2) con A = 2 y B = −1. Por lo tanto f(t) = 2e^(3t) − e^(−2t).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPLETAR EL CUADRADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «COMPLETAR EL CUADRADO» de «Transformadas inversas». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el denominador cuadrático no factoriza, se completa el cuadrado para llevarlo a la forma (s−a)² + k². Eso conecta con el teorema de traslación en s de la sesión 23 y produce senos y cosenos multiplicados por exponenciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LINEALIDAD DE LA INVERSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LINEALIDAD DE LA INVERSA» de «Transformadas inversas». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ⁻¹ también es lineal, así que se descompone y se transforma término por término.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EJERCICIOS» de «Transformadas inversas». En EDO el examen no pide memorice de teoría larga: pide reconocer el tipo de ecuación y aplicar el método correcto. Lee la forma, elige el método, escribe los pasos y verifica sustituyendo la solución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.2. Practicar fracciones parciales aparte si están oxidadas: es el cuello de botella real de toda la unidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Factores lineales distintos: A/(s−a) + B/(s−b).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Transformadas inversas» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Factor lineal repetido: A/(s−a) + B/(s−a)².: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Transformadas inversas» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Factor cuadrático irreducible: (As+B)/(s²+ps+q).: anota (a) cuándo se usa, (b) la fórmula o pasos, (c) un error típico. En el examen de «Transformadas inversas» lo que gana puntos es el procedimiento limpio, no solo la respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — ¿de qué estamos hablando?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una ecuación diferencial ordinaria (EDO) relaciona una función y(x) con sus derivadas y', y'', … «Resolver» = encontrar la función y(x) (a veces implícita F(x,y)=C). Orden = la derivada más alta que aparece. Lineal = y y sus derivadas aparecen a la primera potencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Árbol de decisión (úsalo en el examen, en este orden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Se separan variables? → dy/dx = g(x)h(y) → ∫ dy/h(y) = ∫ g(x) dx + C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Forma y' + P(x)y = f(x)? → LINEAL → factor integrante μ = e^(∫P dx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿M dx + N dy = 0 con ∂M/∂y = ∂N/∂x? → EXACTA → reconstruir F(x,y)=C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Homogénea f(tx,ty)=f(x,y)? → sustituir y = u·x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Bernoulli y' + P y = f yⁿ? → v = y^(1−n) → queda lineal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿dy/dx = f(Ax+By+C)? → u = Ax+By+C → separable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fórmulas que debes escribir sin dudar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor integrante: μ(x)=e^(∫P(x)dx). Luego d/dx[μ y] = μ f → y = (1/μ)(∫μ f dx + C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exacta: integrar M en x → F=∫M dx + g(y); luego ∂F/∂y = N → sacar g(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre verifica: deriva tu solución y sustitúyela en la EDO original</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para esta sesión («Transformadas inversas»): identifica el tipo con el árbol, escribe el método en 3–5 pasos, haz un ejemplo de la guía y otro del Zill. Si no sabes por dónde empezar, es que aún no clasificaste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Factores lineales distintos: A/(s−a) + B/(s−b).…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Factor lineal repetido: A/(s−a) + B/(s−a)².…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado un problema de «Factor cuadrático irreducible: (As+B)/(s²+ps+q).…», ¿qué método usas y cuál es el primer paso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Transformadas inversas» con evaluaciones o tareas de Ecuaciones Diferenciales Ordinarias?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 22 · 22/10/2026 — Transformada de derivadas · Solución de problemas de valor inicial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TEOREMA CLAVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{f'(t)} = sF(s) − f(0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{f''(t)} = s²F(s) − s·f(0) − f'(0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En general: ℒ{f⁽ⁿ⁾} = sⁿF(s) − s^(n−1)f(0) − … − f^(n−1)(0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota que las condiciones iniciales entran solas en la transformada. Esa es la ventaja decisiva del método: no hay que resolver primero la general y después imponer condiciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROCEDIMIENTO COMPLETO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Aplicar ℒ a toda la ecuación, término por término.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Sustituir las condiciones iniciales donde aparecen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Despejar Y(s) algebraicamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Descomponer en fracciones parciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Aplicar ℒ⁻¹ término por término.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y'' − 3y' + 2y = 0, con y(0) = 1 y y'(0) = 0. Transformando: s²Y − s − 3(sY − 1) + 2Y = 0, de donde Y(s²−3s+2) = s − 3 y Y = (s−3)/[(s−1)(s−2)]. Fracciones parciales: 2/(s−1) − 1/(s−2). Por lo tanto y(t) = 2e^t − e^(2t).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPARACIÓN CON LOS MÉTODOS ANTERIORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con coeficientes constantes y condiciones iniciales, Laplace suele ser más largo que la ecuación auxiliar. La ventaja aparece cuando g(t) es discontinua o impulsiva, que es lo que veremos en las próximas dos sesiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.2: resolver PVI con transformada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 23 · 27/10/2026 — Traslación en el eje s · Primer teorema de traslación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TEOREMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si ℒ{f(t)} = F(s), entonces ℒ{e^(at)f(t)} = F(s−a). Multiplicar por una exponencial en el dominio del tiempo equivale a desplazar la variable en el dominio de s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSECUENCIAS DIRECTAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{e^(at)t^n} = n!/(s−a)^(n+1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{e^(at)sen kt} = k/[(s−a)²+k²]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{e^(at)cos kt} = (s−a)/[(s−a)²+k²]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA FORMA INVERSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ⁻¹{F(s−a)} = e^(at)f(t). En la práctica: si en el denominador aparece (s−a)² + k², se completa el cuadrado, se reconoce la traslación y el resultado lleva un factor e^(at).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ⁻¹{1/(s²−4s+13)}. Completando el cuadrado: (s−2)² + 9. Como ℒ⁻¹{3/(s²+9)} = sen 3t, se tiene ℒ⁻¹{1/((s−2)²+9)} = (1/3)e^(2t)sen 3t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INTERPRETACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este teorema es la contraparte de las raíces complejas α ± βi de la unidad 2: en ambos casos se obtiene una oscilación multiplicada por una exponencial. La parte real de la raíz es el mismo a de la traslación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.3, primera parte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 24 · 29/10/2026 — Traslación en el eje t · Función escalón unitario</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA FUNCIÓN ESCALÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">𝒰(t−a) vale 0 para t &lt; a y 1 para t ≥ a. Es el interruptor: modela algo que se enciende en el instante a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESCRIBIR FUNCIONES POR TRAMOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una función definida a pedazos se expresa con escalones y así se transforma de una sola vez, sin partir la integral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f(t) = g(t) para t &lt; a, y h(t) para t ≥ a  →  f(t) = g(t) + [h(t) − g(t)]𝒰(t−a).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGUNDO TEOREMA DE TRASLACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{f(t−a)𝒰(t−a)} = e^(−as)F(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forma alternativa, más útil en la práctica: ℒ{g(t)𝒰(t−a)} = e^(−as)ℒ{g(t+a)}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inversa: ℒ⁻¹{e^(−as)F(s)} = f(t−a)𝒰(t−a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL DETALLE QUE SE FALLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El teorema exige que el argumento de la función sea exactamente (t−a), el mismo del escalón. Si no lo es, hay que forzarlo reescribiendo la función, y de ahí la forma alternativa con g(t+a).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{𝒰(T−A)} = E^(−AS)/S</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ ESTO JUSTIFICA TODO EL MÉTODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un circuito al que se le aplica voltaje en t = 2 y se le quita en t = 5 se resuelve aquí de forma directa. Con coeficientes indeterminados habría que resolver tres problemas separados y empalmar las condiciones en cada frontera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.3, segunda parte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 25 · 03/11/2026 — Repaso del tercer parcial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ENTRA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definición de la transformada de Laplace y condiciones de existencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla de transformadas básicas y linealidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transformadas inversas por fracciones parciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transformada de derivadas y solución de PVI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primer teorema de traslación (eje s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo teorema de traslación (eje t) y función escalón.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibraciones forzadas y resonancia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRATEGIA DE RESOLUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿Hay condiciones iniciales en t = 0 y coeficientes constantes? Laplace es directo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿La entrada es discontinua o por tramos? Laplace con escalones, obligatorio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿Denominador con cuadrático irreducible? Completar el cuadrado y usar traslación en s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Aparece e^(−as) en F(s)? Traslación en t, la respuesta lleva escalón.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE MÁS CUESTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las fracciones parciales, por álgebra, no por concepto. Practicarlas aparte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aplicar el segundo teorema sin ajustar el argumento a (t−a).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olvidar las condiciones iniciales al transformar las derivadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 3: jueves 5 de noviembre, 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 26 · 05/11/2026 — Examen 3 · Transformada de Laplace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXAMEN 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 5 de noviembre. Vale 20% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definición y cálculo de transformadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transformadas inversas y fracciones parciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transformada de derivadas; solución de PVI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traslación en el eje s y en el eje t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Función escalón unitario y funciones por tramos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE RESTA DEL CURSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quedan las propiedades finales de la transformada —derivadas de una transformada, convolución y funciones periódicas— y el repaso general. El cuarto examen se aplica el 8 de diciembre, en la fecha del examen final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 27 · 10/11/2026 — Derivadas de una transformada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TEOREMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{t^n·f(t)} = (−1)^n · d^n/ds^n [F(s)]. Multiplicar por t en el tiempo equivale a derivar respecto a s y cambiar el signo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CASOS FRECUENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{t·sen kt} = 2ks/(s²+k²)²</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{t·cos kt} = (s²−k²)/(s²+k²)²</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{t·e^(at)} = 1/(s−a)²</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÓNDE APARECE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las potencias de t multiplicando funciones son exactamente lo que produce la resonancia. La aparición de (s²+k²)² en el denominador es la firma de que hubo coincidencia de frecuencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USO INVERSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando al resolver un PVI aparece un denominador elevado al cuadrado, como (s²+4)², la inversa involucra t multiplicando una función trigonométrica. Reconocer el patrón ahorra fracciones parciales imposibles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ECUACIONES CON COEFICIENTES VARIABLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El teorema también permite atacar algunas ecuaciones con coeficientes polinomiales en t, como ty'' + y' + ty = 0. Al transformar, el término con t se vuelve una derivada en s y queda una ecuación diferencial de primer orden en Y(s), a veces más fácil que la original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.4, primera parte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 28 · 12/11/2026 — Transformadas de integrales · Convolución</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA CONVOLUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(f∗g)(t) = ∫₀^t f(τ)g(t−τ)dτ. Es una operación entre dos funciones que produce una tercera; no es el producto ordinario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEOREMA DE CONVOLUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{f∗g} = F(s)·G(s). El producto en el dominio de s corresponde a la convolución en el tiempo, no al producto en el tiempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esa distinción es la que hay que retener: ℒ{f·g} ≠ F(s)·G(s). Es un error muy común y produce respuestas completamente equivocadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA QUÉ SE USA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invertir productos F(s)G(s) sin descomponer en fracciones parciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resolver ecuaciones integrales de Volterra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expresar la respuesta de un sistema lineal a una entrada arbitraria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRANSFORMADA DE UNA INTEGRAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{∫₀^t f(τ)dτ} = F(s)/s. Es el caso particular de la convolución con g = 1: integrar en el tiempo equivale a dividir entre s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA FUNCIÓN DE TRANSFERENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si Y(s) = H(s)X(s), entonces y(t) = (h∗x)(t): la salida de un sistema lineal es la convolución de la entrada con la respuesta al impulso. Esta idea es el fundamento de sistemas y señales, y de todo el control clásico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.4, segunda parte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 29 · 17/11/2026 — Transformada de una función periódica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TEOREMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si f(t) es periódica con periodo T, entonces ℒ{f(t)} = [1/(1−e^(−sT))]·∫₀^T e^(−st)f(t)dt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La integral solo se calcula sobre un periodo. El factor 1/(1−e^(−sT)) suma implícitamente la serie geométrica de todas las repeticiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ FUNCIONA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La integral de 0 a ∞ se parte en tramos de longitud T. Cada tramo aporta lo mismo que el primero multiplicado por una potencia de e^(−sT), y la suma de esa progresión geométrica da el factor del teorema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FUNCIONES TÍPICAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onda cuadrada — la entrada de un circuito digital conmutado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onda diente de sierra — barrido de tiempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rectificación de media onda — fuente de alimentación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDIMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Identificar el periodo T.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Escribir f(t) en el intervalo [0,T).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Calcular ∫₀^T e^(−st)f(t)dt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Dividir entre (1 − e^(−sT)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONEXIÓN CON EL RESTO DEL CURSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con esto se puede resolver mx'' + βx' + kx = f(t) con f periódica no senoidal, que es el caso realista en maquinaria y en electrónica de potencia. Los métodos de la unidad 2 no llegan ahí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, sección 7.4, tercera parte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 30 · 19/11/2026 — Función delta de Dirac · Sistemas con transformada de Laplace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL IMPULSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">δ(t−t₀) modela una fuerza de magnitud enorme aplicada durante un tiempo infinitesimal: un golpe, una descarga, un choque. No es una función en sentido estricto sino una distribución, pero se maneja con reglas simples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{δ(t−t₀)} = e^(−st₀)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{δ(t)} = 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESPUESTA AL IMPULSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si se aplica δ(t) a un sistema en reposo, la salida es h(t) = ℒ⁻¹{H(s)}, la respuesta al impulso. Conocerla determina la respuesta a cualquier entrada por convolución. Es el resultado que unifica las dos sesiones anteriores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SISTEMAS DE ECUACIONES CON LAPLACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se transforma cada ecuación del sistema, quedando un sistema algebraico en X(s) y Y(s). Se resuelve con álgebra lineal ordinaria y se invierte cada componente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Aplicar ℒ a cada ecuación, incorporando las condiciones iniciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Resolver el sistema algebraico para X(s) y Y(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Fracciones parciales en cada una.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Invertir para obtener x(t) e y(t).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VENTAJA SOBRE ELIMINACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No aparecen constantes de más y las condiciones iniciales se incorporan solas. Para sistemas con valores iniciales, Laplace es más limpio que el método de operadores de la sesión 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJERCICIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zill, secciones 7.5 y 7.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 31 · 24/11/2026 — Repaso general para el examen final (1/2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cuarto examen parcial se aplica el 8 de diciembre y coincide con la fecha del examen final. Quien no se presente ese día no puede presentarlo en otro momento y obtiene cero. No aplica la regla de acumulación que sí cubre a los tres primeros parciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNIDAD 1 · PRIMER ORDEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clasificación: orden, linealidad, homogeneidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variables separables, sin olvidar soluciones singulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lineales con factor integrante μ = e^(∫P dx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exactas: criterio ∂M/∂y = ∂N/∂x y reconstrucción de F.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustituciones: homogéneas con y = ux, Bernoulli con v = y^(1−n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelos: crecimiento, enfriamiento, logística, circuitos, mezclas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNIDAD 2 · ORDEN SUPERIOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wronskiano y conjunto fundamental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reducción de orden a partir de una solución conocida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuación auxiliar: raíces distintas, repetidas y complejas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coeficientes indeterminados con regla de multiplicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variación de parámetros con u₁' = −y₂f/W y u₂' = y₁f/W.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibraciones: libre, amortiguado en sus tres casos, forzado y resonancia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO PRACTICAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomar ejercicios revueltos y clasificarlos antes de resolver. En el examen final el mayor riesgo no es equivocarse en el cálculo sino elegir mal el método.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 32 · 26/11/2026 — Repaso general para el examen final (2/2) · Cierre del curso</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÚLTIMO DÍA DE CLASES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 26 de noviembre, es el último día de clases del semestre. El cuarto examen se aplica el 8 de diciembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNIDAD 3 · TRANSFORMADA DE LAPLACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definición, tabla básica y linealidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inversas por fracciones parciales y completando el cuadrado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℒ{f⁽ⁿ⁾} y solución directa de problemas de valor inicial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primer teorema de traslación: ℒ{e^(at)f(t)} = F(s−a).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo teorema: ℒ{f(t−a)𝒰(t−a)} = e^(−as)F(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derivadas de una transformada: ℒ{t^n f(t)} = (−1)^n F^(n)(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Convolución: ℒ{f∗g} = F(s)G(s), y ℒ{∫₀^t f} = F(s)/s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funciones periódicas y delta de Dirac.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL HILO DEL CURSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los tres bloques son el mismo problema atacado con herramientas cada vez más potentes: primero integración directa, luego álgebra de la ecuación auxiliar, y al final una transformación que convierte el cálculo en álgebra. La transformada es la más general porque acepta entradas que las otras no pueden manejar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HACIA DÓNDE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laplace y convolución son la base de sistemas y señales, control automático y procesamiento digital. La analogía masa-resorte con circuito RLC vuelve a aparecer en Arquitecturas y en Sistemas Embebidos cuando se analicen respuestas transitorias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPOSICIÓN DE LA CALIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuatro exámenes, 20% cada uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tareas, 20%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO FINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 4 y final: 8 de diciembre. Sin reposición posible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 