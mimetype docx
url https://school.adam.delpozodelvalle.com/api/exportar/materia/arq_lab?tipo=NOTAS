--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,1207 +10,9710 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratorio de Arquitecturas Computacionales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">LA116 · LIS2022 · Dr. Omar Guillén-Fernández · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">viernes de 16:00 a 17:40 — LA116</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Seis prácticas — 30% (5% cada una, dentro de la calificación de Arquitecturas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">04/09/2026 — Práctica 1 — bloques combinacionales y secuenciales (5%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">18/09/2026 — Práctica 2 — ALU de 4 bits (5%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">02/10/2026 — Práctica 3 — ALU para RISC-V de 32 bits (5%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">16/10/2026 — Práctica 4 — memoria ROM y RAM (5%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">30/10/2026 — Práctica 5 — Unidad de Control RISC-V (5%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">13/11/2026 — Práctica 6 — integración del procesador (5%)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 14/08/2026 — Presentación del laboratorio · Qué vamos a construir</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Objetivo del semestre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Construir un procesador RISC-V de 32 bits en Verilog sobre FPGA, práctica por práctica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El proyecto final es una aplicación real corriendo sobre ese procesador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Las seis prácticas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">P1 bloques básicos · P2 ALU de 4 bits · P3 ALU RISC-V 32 bits · P4 memoria ROM y RAM · P5 unidad de control · P6 integración.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Por qué RISC-V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ISA abierta, sin regalías, modular y limpia. RV32I tiene ~40 instrucciones, suficiente para programas reales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herramientas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ActiveHDL, Quartus o Vivado. EDA Playground para simular rápido.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Material: FPGA, protoboard, LED, cables, jumpers, pinzas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluación de cada práctica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.5% experimento avalado, 2.5% reporte por rúbrica de 10 criterios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lo que más pesa: mediciones experimentales, comparación teórico-práctica y conclusiones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Reglas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Puntualidad. 80% de asistencia mínimo. Retraso máximo de una semana, −1/10 pto por día.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Instalar las herramientas y compilar un ejemplo antes del viernes</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Leer la especificación de RV32I, aunque sea el resumen de instrucciones</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Repasar Verilog básico, sobre todo diferencia entre = y &lt;=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 2 · 21/08/2026 — Introducción al laboratorio · Verilog y flujo de diseño en FPGA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA116 (Laboratorio de Arquitecturas Computacionales), esta sesión gira en torno a «Introducción al laboratorio · Verilog y flujo de diseño en FPGA». Según la guía del maestro, lo central es: ActiveHDL, Quartus Prime o Vivado para descripción, síntesis e implementación.; EDA Playground para simulación rápida en línea.; Material de laboratorio: FPGA, protoboard, LED, cables, jumpers, pinzas pelacables.; module y endmodule delimitan el bloque; los puertos se declaran input, output y opcionalmente inout.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción al laboratorio · Verilog y flujo de diseño en FPGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las seis prácticas construyen, pieza por pieza, un procesador RISC-V de 32 bits: primero bloques básicos, luego la ALU, la memoria, la unidad de control, y finalmente la integración completa. El proyecto final es una aplicación real sobre ese procesador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mezclarlos es la fuente número uno de errores en Verilog. La regla es simple y no admite excepciones: combinacional con =, secuencial con &lt;=.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verilog es permisivo y no avisa si conectas un bus de 8 bits a uno de 32: rellena o trunca en silencio. Es más flexible que VHDL y también más peligroso. Conviene declarar los anchos con parámetros y revisarlos a mano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada práctica se evalúa con la rúbrica: marco teórico, diseño del experimento, desarrollo, circuitos esquemáticos, mediciones experimentales, comparación teórico-práctica, conclusiones, bibliografía y gramática. Las mediciones y la comparación teórico-práctica son las de mayor peso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herramientas instaladas. Comienza la Práctica 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ActiveHDL, Quartus Prime o Vivado para descripción, síntesis e implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDA Playground para simulación rápida en línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Material de laboratorio: FPGA, protoboard, LED, cables, jumpers, pinzas pelacables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">module y endmodule delimitan el bloque; los puertos se declaran input, output y opcionalmente inout.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wire para conexiones combinacionales; reg para valores asignados dentro de bloques procedurales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assign hace asignación continua: describe una conexión permanente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">always @(*) describe lógica combinacional; always @(posedge clk) describe lógica secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= es bloqueante: se ejecuta de inmediato. Se usa en lógica combinacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;= es no bloqueante: se programa y se aplica al final del bloque. Se usa en lógica secuencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Módulo sin puertos que instancia el diseño bajo prueba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">initial begin … end para generar los estímulos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">always #5 clk = ~clk; para generar el reloj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$display y $monitor para imprimir; $finish para terminar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HACIA DÓNDE VA EL LABORATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HACIA DÓNDE VA EL LABORATORIO» en la sesión «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HERRAMIENTAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HERRAMIENTAS» en la sesión «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERILOG EN UNA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERILOG EN UNA SESIÓN» en la sesión «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BLOQUEANTE CONTRA NO BLOQUEANTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BLOQUEANTE CONTRA NO BLOQUEANTE» en la sesión «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANCHOS DE BUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ANCHOS DE BUS» en la sesión «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TESTBENCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL TESTBENCH» en la sesión «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRE EL REPORTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SOBRE EL REPORTE» en la sesión «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA LA PRÓXIMA SESIÓN» en la sesión «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ActiveHDL, Quartus Prime o Vivado para descripción, síntesis e implementación.: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• EDA Playground para simulación rápida en línea.: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Material de laboratorio: FPGA, protoboard, LED, cables, jumpers, pinzas pelac…: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• module y endmodule delimitan el bloque; los puertos se declaran input, output…: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• wire para conexiones combinacionales; reg para valores asignados dentro de bl…: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• assign hace asignación continua: describe una conexión permanente.: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• always @(*) describe lógica combinacional; always @(posedge clk) describe lóg…: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• = es bloqueante: se ejecuta de inmediato. Se usa en lógica combinacional.: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• &lt;= es no bloqueante: se programa y se aplica al final del bloque. Se usa en l…: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Módulo sin puertos que instancia el diseño bajo prueba.: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• initial begin … end para generar los estímulos.: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• always #5 clk = ~clk; para generar el reloj.: en el contexto de «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 3 · 28/08/2026 — Práctica 1 · Bloques combinacionales en Verilog</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «ActiveHDL, Quartus Prime o Vivado para descripción, síntesis e implementación.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «EDA Playground para simulación rápida en línea.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Material de laboratorio: FPGA, protoboard, LED, cables, jumpers, pinzas pelacables.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «module y endmodule delimitan el bloque; los puertos se declaran input, output y opcionalmente inout.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «wire para conexiones combinacionales; reg para valores asignados dentro de bloques procedurales.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «assign hace asignación continua: describe una conexión permanente.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «always @(*) describe lógica combinacional; always @(posedge clk) describe lógica secuencial.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «= es bloqueante: se ejecuta de inmediato. Se usa en lógica combinacional.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Introducción al laboratorio · Verilog y flujo de diseño en FPGA» con evaluaciones o tareas de Laboratorio de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 3 · 28/08/2026 — Práctica 1 · Bloques combinacionales en Verilog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 4 · 04/09/2026 — Práctica 1 · Bloques secuenciales y entrega</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA116 (Laboratorio de Arquitecturas Computacionales), esta sesión gira en torno a «Práctica 1 · Bloques combinacionales en Verilog». Según la guía del maestro, lo central es: Compuertas básicas y funciones booleanas.; Multiplexor 2 a 1, 4 a 1 y 8 a 1, parametrizado en ancho.; Decodificador 3 a 8 con habilitación.; Codificador con prioridad.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 1 · Bloques combinacionales en Verilog</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descripción en Verilog e implementación en FPGA de bloques combinacionales y secuenciales básicos. Hoy la parte combinacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir el multiplexor con parameter WIDTH = 32 en vez de fijarlo en 8. En las prácticas siguientes se van a necesitar los mismos bloques con anchos distintos, y reescribirlos cada vez es tiempo perdido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo case en un bloque combinacional necesita default, y todo if necesita else. Sin ellos se infiere un latch, la síntesis genera algo distinto de lo simulado, y el error aparece semanas después.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con cuatro entradas hay dieciséis combinaciones: la prueba puede ser exhaustiva. Escribir el testbench con un ciclo for que las recorra todas y compare contra el valor esperado con $display.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asignar entradas a interruptores y salidas a LED según el manual de la tarjeta, programar y verificar físicamente cada combinación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La parte secuencial y la entrega de la Práctica 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compuertas básicas y funciones booleanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiplexor 2 a 1, 4 a 1 y 8 a 1, parametrizado en ancho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decodificador 3 a 8 con habilitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Codificador con prioridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparador de magnitud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">module mux2 #(parameter WIDTH = 32) (input [WIDTH-1:0] a, b, input sel, output [WIDTH-1:0] y);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assign y = sel ? b : a;  — el operador ternario es la forma idiomática del multiplexor en Verilog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">always @(*) con case — conviene cuando hay muchas opciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO DE LA PRÁCTICA» en la sesión «Práctica 1 · Bloques combinacionales en Verilog» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BLOQUES A CONSTRUIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BLOQUES A CONSTRUIR» en la sesión «Práctica 1 · Bloques combinacionales en Verilog» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARAMETRIZAR DESDE EL PRINCIPIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARAMETRIZAR DESDE EL PRINCIPIO» en la sesión «Práctica 1 · Bloques combinacionales en Verilog» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS ESTILOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LOS ESTILOS» en la sesión «Práctica 1 · Bloques combinacionales en Verilog» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL DEFAULT OBLIGATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL DEFAULT OBLIGATORIO» en la sesión «Práctica 1 · Bloques combinacionales en Verilog» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICACIÓN» en la sesión «Práctica 1 · Bloques combinacionales en Verilog» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «IMPLEMENTACIÓN» en la sesión «Práctica 1 · Bloques combinacionales en Verilog» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA LA PRÓXIMA SESIÓN» en la sesión «Práctica 1 · Bloques combinacionales en Verilog» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Compuertas básicas y funciones booleanas.: en el contexto de «Práctica 1 · Bloques combinacionales en Verilog» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Multiplexor 2 a 1, 4 a 1 y 8 a 1, parametrizado en ancho.: en el contexto de «Práctica 1 · Bloques combinacionales en Verilog» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Decodificador 3 a 8 con habilitación.: en el contexto de «Práctica 1 · Bloques combinacionales en Verilog» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Codificador con prioridad.: en el contexto de «Práctica 1 · Bloques combinacionales en Verilog» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Comparador de magnitud.: en el contexto de «Práctica 1 · Bloques combinacionales en Verilog» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• module mux2 #(parameter WIDTH = 32) (input [WIDTH-1:0] a, b, input sel, outpu…: en el contexto de «Práctica 1 · Bloques combinacionales en Verilog» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• assign y = sel ? b : a;  — el operador ternario es la forma idiomática del mu…: en el contexto de «Práctica 1 · Bloques combinacionales en Verilog» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• always @(*) con case — conviene cuando hay muchas opciones.: en el contexto de «Práctica 1 · Bloques combinacionales en Verilog» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Compuertas básicas y funciones booleanas.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Multiplexor 2 a 1, 4 a 1 y 8 a 1, parametrizado en ancho.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Decodificador 3 a 8 con habilitación.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Codificador con prioridad.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Comparador de magnitud.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «module mux2 #(parameter WIDTH = 32) (input [WIDTH-1:0] a, b, input sel, output [WIDTH-1:0] y);» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «assign y = sel ? b : a;  — el operador ternario es la forma idiomática del multiplexor en Verilog.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «always @(*) con case — conviene cuando hay muchas opciones.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 1 · Bloques combinacionales en Verilog» con evaluaciones o tareas de Laboratorio de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 5 · 11/09/2026 — Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño</w:t>
+        <w:t xml:space="preserve">Sesión 4 · 04/09/2026 — Práctica 1 · Bloques secuenciales y entrega</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA116 (Laboratorio de Arquitecturas Computacionales), esta sesión gira en torno a «Práctica 1 · Bloques secuenciales y entrega». Según la guía del maestro, lo central es: Flip-flop D con reset síncrono y con reset asíncrono.; Registro de N bits con habilitación de escritura.; Registro de desplazamiento con carga paralela.; Contador ascendente y descendente.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 1 · Bloques secuenciales y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completar la Práctica 1 con flip-flops, registros y contadores, e implementar en FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el asíncrono el reset debe aparecer en la lista de sensibilidad; en el síncrono, no. Ponerlo donde no va cambia el circuito sintetizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un botón mecánico rebota durante milisegundos. Conectado directo a un contador, este cuenta varias veces por pulsación. Hay que filtrarlo con un contador de estabilidad o un registro de desplazamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda señal externa asíncrona pasa por dos flip-flops antes de usarse. Reduce la probabilidad de metaestabilidad y es regla obligatoria en diseño con FPGA, sin excepciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vale la pena empezarlo hoy, porque se necesita en la Práctica 3: 32 registros de 32 bits, dos puertos de lectura combinacionales y uno de escritura síncrono. El registro x0 debe leer siempre cero, sin importar lo que se le escriba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte completo según rúbrica y demostración funcionando. La entrega admite un retraso máximo de una semana, con penalización de un décimo de punto por día.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flip-flop D con reset síncrono y con reset asíncrono.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de N bits con habilitación de escritura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de desplazamiento con carga paralela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contador ascendente y descendente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reset síncrono: always @(posedge clk) begin if (rst) q &lt;= 0; else q &lt;= d; end</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reset asíncrono: always @(posedge clk or posedge rst) begin if (rst) q &lt;= 0; else q &lt;= d; end</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular el contador hasta el desbordamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar el reset en cualquier instante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comprobar que el filtro de rebotes elimine las transiciones espurias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completar la Práctica 1 con flip-flops, registros y contadores, e implementar en FPGA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BLOQUES A CONSTRUIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BLOQUES A CONSTRUIR» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flip-flop D con reset síncrono y con reset asíncrono.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de N bits con habilitación de escritura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de desplazamiento con carga paralela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contador ascendente y descendente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS PATRONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LOS PATRONES» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reset síncrono: always @(posedge clk) begin if (rst) q &lt;= 0; else q &lt;= d; end</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reset asíncrono: always @(posedge clk or posedge rst) begin if (rst) q &lt;= 0; else q &lt;= d; end</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el asíncrono el reset debe aparecer en la lista de sensibilidad; en el síncrono, no. Ponerlo donde no va cambia el circuito sintetizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REBOTE DE INTERRUPTORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «REBOTE DE INTERRUPTORES» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un botón mecánico rebota durante milisegundos. Conectado directo a un contador, este cuenta varias veces por pulsación. Hay que filtrarlo con un contador de estabilidad o un registro de desplazamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SINCRONIZADOR DE DOS ETAPAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SINCRONIZADOR DE DOS ETAPAS» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda señal externa asíncrona pasa por dos flip-flops antes de usarse. Reduce la probabilidad de metaestabilidad y es regla obligatoria en diseño con FPGA, sin excepciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL BANCO DE REGISTROS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL BANCO DE REGISTROS» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vale la pena empezarlo hoy, porque se necesita en la Práctica 3: 32 registros de 32 bits, dos puertos de lectura combinacionales y uno de escritura síncrono. El registro x0 debe leer siempre cero, sin importar lo que se le escriba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICACIÓN» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simular el contador hasta el desbordamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar el reset en cualquier instante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comprobar que el filtro de rebotes elimine las transiciones espurias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGA DE LA PRÁCTICA 1» en la sesión «Práctica 1 · Bloques secuenciales y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte completo según rúbrica y demostración funcionando. La entrega admite un retraso máximo de una semana, con penalización de un décimo de punto por día.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Flip-flop D con reset síncrono y con reset asíncrono.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Registro de N bits con habilitación de escritura.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Registro de desplazamiento con carga paralela.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Contador ascendente y descendente.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reset síncrono: always @(posedge clk) begin if (rst) q &lt;= 0; else q &lt;= d; end: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reset asíncrono: always @(posedge clk or posedge rst) begin if (rst) q &lt;= 0; …: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Simular el contador hasta el desbordamiento.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Verificar el reset en cualquier instante.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Comprobar que el filtro de rebotes elimine las transiciones espurias.: en el contexto de «Práctica 1 · Bloques secuenciales y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 6 · 18/09/2026 — Práctica 2 · Implementación en FPGA y entrega</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Flip-flop D con reset síncrono y con reset asíncrono.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Registro de N bits con habilitación de escritura.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Registro de desplazamiento con carga paralela.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Contador ascendente y descendente.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Reset síncrono: always @(posedge clk) begin if (rst) q &lt;= 0; else q &lt;= d; end» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Reset asíncrono: always @(posedge clk or posedge rst) begin if (rst) q &lt;= 0; else q &lt;= d; end» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Simular el contador hasta el desbordamiento.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Verificar el reset en cualquier instante.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 1 · Bloques secuenciales y entrega» con evaluaciones o tareas de Laboratorio de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 5 · 11/09/2026 — Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 7 · 25/09/2026 — Práctica 3 · ALU para procesador RISC-V de 32 bits</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA116 (Laboratorio de Arquitecturas Computacionales), esta sesión gira en torno a «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño». Según la guía del maestro, lo central es: Suma y resta en complemento a dos.; AND, OR, XOR y NOT bit a bit.; Desplazamiento a la izquierda y a la derecha.; Comparación, que se implementa como resta y lectura de banderas.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descripción en Verilog e implementación en FPGA de una Unidad Lógica-Aritmética de 4 bits básica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ALU se construye calculando todas las operaciones en paralelo y seleccionando la salida con un multiplexor gobernado por el código de operación. En hardware calcular de más es barato; decidir antes de calcular cuesta latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A − B = A + ~B + 1. Se invierte B con XOR contra la señal de resta y se usa esa misma señal como acarreo de entrada. Un solo sumador hace ambas operaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar el acarreo para detectar desbordamiento con signo. No funciona: son condiciones distintas. Con 4 bits, 7 + 1 da −8, hay desbordamiento con signo y no hay acarreo. Conviene tabular los ocho casos y verificarlos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con 4 bits hay 256 pares de operandos por operación: la prueba puede ser exhaustiva. Generar los valores esperados en Python y compararlos automáticamente en el testbench.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementación en FPGA y entrega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suma y resta en complemento a dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND, OR, XOR y NOT bit a bit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplazamiento a la izquierda y a la derecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparación, que se implementa como resta y lectura de banderas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assign {cout, sum} = a + (b ^ {4{sub}}) + sub;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Z — resultado cero: assign z = (result == 0);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N — negativo: el bit más significativo del resultado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C — acarreo de salida, válido para aritmética sin signo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V — desbordamiento con signo: XOR entre el acarreo de entrada y el de salida del bit más significativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO DE LA PRÁCTICA» en la sesión «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descripción en Verilog e implementación en FPGA de una Unidad Lógica-Aritmética de 4 bits básica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES A IMPLEMENTAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OPERACIONES A IMPLEMENTAR» en la sesión «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suma y resta en complemento a dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND, OR, XOR y NOT bit a bit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplazamiento a la izquierda y a la derecha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparación, que se implementa como resta y lectura de banderas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRUCTURA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESTRUCTURA» en la sesión «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ALU se construye calculando todas las operaciones en paralelo y seleccionando la salida con un multiplexor gobernado por el código de operación. En hardware calcular de más es barato; decidir antes de calcular cuesta latencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL SUMADOR-RESTADOR ÚNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL SUMADOR-RESTADOR ÚNICO» en la sesión «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A − B = A + ~B + 1. Se invierte B con XOR contra la señal de resta y se usa esa misma señal como acarreo de entrada. Un solo sumador hace ambas operaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assign {cout, sum} = a + (b ^ {4{sub}}) + sub;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS BANDERAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LAS BANDERAS» en la sesión «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Z — resultado cero: assign z = (result == 0);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N — negativo: el bit más significativo del resultado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C — acarreo de salida, válido para aritmética sin signo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V — desbordamiento con signo: XOR entre el acarreo de entrada y el de salida del bit más significativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ERROR CLÁSICO DE LAS BANDERAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL ERROR CLÁSICO DE LAS BANDERAS» en la sesión «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar el acarreo para detectar desbordamiento con signo. No funciona: son condiciones distintas. Con 4 bits, 7 + 1 da −8, hay desbordamiento con signo y no hay acarreo. Conviene tabular los ocho casos y verificarlos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICACIÓN» en la sesión «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con 4 bits hay 256 pares de operandos por operación: la prueba puede ser exhaustiva. Generar los valores esperados en Python y compararlos automáticamente en el testbench.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA LA PRÓXIMA SESIÓN» en la sesión «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementación en FPGA y entrega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Suma y resta en complemento a dos.: en el contexto de «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• AND, OR, XOR y NOT bit a bit.: en el contexto de «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Desplazamiento a la izquierda y a la derecha.: en el contexto de «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Comparación, que se implementa como resta y lectura de banderas.: en el contexto de «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• assign {cout, sum} = a + (b ^ {4{sub}}) + sub;: en el contexto de «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Z — resultado cero: assign z = (result == 0);: en el contexto de «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• N — negativo: el bit más significativo del resultado.: en el contexto de «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• C — acarreo de salida, válido para aritmética sin signo.: en el contexto de «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• V — desbordamiento con signo: XOR entre el acarreo de entrada y el de salida …: en el contexto de «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Suma y resta en complemento a dos.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «AND, OR, XOR y NOT bit a bit.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Desplazamiento a la izquierda y a la derecha.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Comparación, que se implementa como resta y lectura de banderas.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «assign {cout, sum} = a + (b ^ {4{sub}}) + sub;» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Z — resultado cero: assign z = (result == 0);» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «N — negativo: el bit más significativo del resultado.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «C — acarreo de salida, válido para aritmética sin signo.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 2 · Unidad Lógica-Aritmética de 4 bits: diseño» con evaluaciones o tareas de Laboratorio de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 8 · 02/10/2026 — Práctica 3 · Simulación, verificación y entrega</w:t>
+        <w:t xml:space="preserve">Sesión 6 · 18/09/2026 — Práctica 2 · Implementación en FPGA y entrega</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA116 (Laboratorio de Arquitecturas Computacionales), esta sesión gira en torno a «Práctica 2 · Implementación en FPGA y entrega». Según la guía del maestro, lo central es: Operandos desde interruptores, o desde registros cargados con botones si no hay suficientes interruptores.; Código de operación desde interruptores.; Resultado en LED y también en display de siete segmentos, en hexadecimal.; Banderas en LED dedicados y etiquetados.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 2 · Implementación en FPGA y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Llevar la ALU de 4 bits a la tarjeta y documentar las mediciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para mostrar el resultado de 4 bits en un display hace falta un decodificador de 0 a F. Verificar primero si el display es de ánodo o de cátodo común: es el error más frecuente de la sesión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casi siempre el camino crítico pasa por el sumador. Comprobarlo con el reporte y explicarlo en las conclusiones es exactamente lo que pide el criterio de comparación teórico-práctica de la rúbrica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como ejercicio adicional, describir el sumador de acarreo serie explícitamente y compararlo contra la versión con el operador +. En FPGA la segunda suele ganar porque la herramienta usa la cadena de acarreo dedicada del dispositivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con esquemáticos, tabla de operaciones verificadas, banderas comprobadas en los ocho casos, mediciones de recursos y frecuencia, y conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operandos desde interruptores, o desde registros cargados con botones si no hay suficientes interruptores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Código de operación desde interruptores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultado en LED y también en display de siete segmentos, en hexadecimal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Banderas en LED dedicados y etiquetados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elementos lógicos y registros utilizados, del reporte de síntesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frecuencia máxima reportada por el analizador de tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Camino crítico: entre qué puntos está y qué operación lo determina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Práctica 2 · Implementación en FPGA y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Llevar la ALU de 4 bits a la tarjeta y documentar las mediciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INTERFAZ FÍSICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «INTERFAZ FÍSICA» en la sesión «Práctica 2 · Implementación en FPGA y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operandos desde interruptores, o desde registros cargados con botones si no hay suficientes interruptores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Código de operación desde interruptores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultado en LED y también en display de siete segmentos, en hexadecimal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Banderas en LED dedicados y etiquetados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECODIFICADOR HEXADECIMAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DECODIFICADOR HEXADECIMAL» en la sesión «Práctica 2 · Implementación en FPGA y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para mostrar el resultado de 4 bits en un display hace falta un decodificador de 0 a F. Verificar primero si el display es de ánodo o de cátodo común: es el error más frecuente de la sesión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEDICIONES A DOCUMENTAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MEDICIONES A DOCUMENTAR» en la sesión «Práctica 2 · Implementación en FPGA y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elementos lógicos y registros utilizados, del reporte de síntesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frecuencia máxima reportada por el analizador de tiempos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Camino crítico: entre qué puntos está y qué operación lo determina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casi siempre el camino crítico pasa por el sumador. Comprobarlo con el reporte y explicarlo en las conclusiones es exactamente lo que pide el criterio de comparación teórico-práctica de la rúbrica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPARACIÓN DE ESTRUCTURAS DE SUMADOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «COMPARACIÓN DE ESTRUCTURAS DE SUMADOR» en la sesión «Práctica 2 · Implementación en FPGA y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como ejercicio adicional, describir el sumador de acarreo serie explícitamente y compararlo contra la versión con el operador +. En FPGA la segunda suele ganar porque la herramienta usa la cadena de acarreo dedicada del dispositivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGA DE LA PRÁCTICA 2» en la sesión «Práctica 2 · Implementación en FPGA y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con esquemáticos, tabla de operaciones verificadas, banderas comprobadas en los ocho casos, mediciones de recursos y frecuencia, y conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Operandos desde interruptores, o desde registros cargados con botones si no h…: en el contexto de «Práctica 2 · Implementación en FPGA y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Código de operación desde interruptores.: en el contexto de «Práctica 2 · Implementación en FPGA y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Resultado en LED y también en display de siete segmentos, en hexadecimal.: en el contexto de «Práctica 2 · Implementación en FPGA y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Banderas en LED dedicados y etiquetados.: en el contexto de «Práctica 2 · Implementación en FPGA y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Elementos lógicos y registros utilizados, del reporte de síntesis.: en el contexto de «Práctica 2 · Implementación en FPGA y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Frecuencia máxima reportada por el analizador de tiempos.: en el contexto de «Práctica 2 · Implementación en FPGA y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Camino crítico: entre qué puntos está y qué operación lo determina.: en el contexto de «Práctica 2 · Implementación en FPGA y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 9 · 09/10/2026 — Práctica 4 · Memoria ROM</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Operandos desde interruptores, o desde registros cargados con botones si no hay suficientes interruptores.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Código de operación desde interruptores.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Resultado en LED y también en display de siete segmentos, en hexadecimal.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Banderas en LED dedicados y etiquetados.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Elementos lógicos y registros utilizados, del reporte de síntesis.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Frecuencia máxima reportada por el analizador de tiempos.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Camino crítico: entre qué puntos está y qué operación lo determina.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 2 · Implementación en FPGA y entrega» con evaluaciones o tareas de Laboratorio de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 7 · 25/09/2026 — Práctica 3 · ALU para procesador RISC-V de 32 bits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 10 · 16/10/2026 — Práctica 4 · Memoria RAM y entrega</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA116 (Laboratorio de Arquitecturas Computacionales), esta sesión gira en torno a «Práctica 3 · ALU para procesador RISC-V de 32 bits». Según la guía del maestro, lo central es: 32 registros de 32 bits, con x0 cableado a cero.; Instrucciones de 32 bits de longitud fija.; Arquitectura de carga y almacenamiento.; Formatos R, I, S, B, U y J.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 3 · ALU para procesador RISC-V de 32 bits</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descripción en Verilog y simulación de una Unidad Lógica-Aritmética para un procesador RISC-V de 32 bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SRL rellena con ceros; SRA replica el bit de signo. En Verilog el operador &gt;&gt; es lógico y &gt;&gt;&gt; es aritmético, pero &gt;&gt;&gt; solo funciona si el operando está declarado signed. Es una trampa habitual: si el dato es un reg sin signo, &gt;&gt;&gt; se comporta como &gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SLT compara con signo y SLTU sin signo. Con los mismos bits el resultado difiere: 0xFFFFFFFF es −1 con signo y 4 294 967 295 sin signo. Hay que declarar explícitamente $signed() donde corresponda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplazar hasta 31 posiciones en un ciclo requiere cinco capas de multiplexores, una por bit del conteo. En Verilog basta escribir el operador y la herramienta lo infiere, pero conviene entender qué hardware se está pidiendo: no es gratis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definir un código de operación de cuatro bits y documentar la tabla. Ese código lo generará la unidad de control en la Práctica 5, así que conviene fijarlo ahora y no cambiarlo después.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simulación exhaustiva y entrega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32 registros de 32 bits, con x0 cableado a cero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instrucciones de 32 bits de longitud fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arquitectura de carga y almacenamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formatos R, I, S, B, U y J.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADD y SUB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND, OR, XOR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SLL, SRL y SRA — desplazamientos lógico izquierdo, lógico derecho y aritmético derecho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SLT y SLTU — comparación con signo y sin signo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO DE LA PRÁCTICA» en la sesión «Práctica 3 · ALU para procesador RISC-V de 32 bits» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descripción en Verilog y simulación de una Unidad Lógica-Aritmética para un procesador RISC-V de 32 bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL REPERTORIO BASE RV32I</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL REPERTORIO BASE RV32I» en la sesión «Práctica 3 · ALU para procesador RISC-V de 32 bits» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32 registros de 32 bits, con x0 cableado a cero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instrucciones de 32 bits de longitud fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arquitectura de carga y almacenamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formatos R, I, S, B, U y J.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES QUE DEBE SOPORTAR LA ALU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OPERACIONES QUE DEBE SOPORTAR LA ALU» en la sesión «Práctica 3 · ALU para procesador RISC-V de 32 bits» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADD y SUB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND, OR, XOR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SLL, SRL y SRA — desplazamientos lógico izquierdo, lógico derecho y aritmético derecho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SLT y SLTU — comparación con signo y sin signo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA DIFERENCIA ENTRE SRL Y SRA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA DIFERENCIA ENTRE SRL Y SRA» en la sesión «Práctica 3 · ALU para procesador RISC-V de 32 bits» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SRL rellena con ceros; SRA replica el bit de signo. En Verilog el operador &gt;&gt; es lógico y &gt;&gt;&gt; es aritmético, pero &gt;&gt;&gt; solo funciona si el operando está declarado signed. Es una trampa habitual: si el dato es un reg sin signo, &gt;&gt;&gt; se comporta como &gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SLT Y SLTU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SLT Y SLTU» en la sesión «Práctica 3 · ALU para procesador RISC-V de 32 bits» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SLT compara con signo y SLTU sin signo. Con los mismos bits el resultado difiere: 0xFFFFFFFF es −1 con signo y 4 294 967 295 sin signo. Hay que declarar explícitamente $signed() donde corresponda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL DESPLAZADOR DE BARRIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL DESPLAZADOR DE BARRIL» en la sesión «Práctica 3 · ALU para procesador RISC-V de 32 bits» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplazar hasta 31 posiciones en un ciclo requiere cinco capas de multiplexores, una por bit del conteo. En Verilog basta escribir el operador y la herramienta lo infiere, pero conviene entender qué hardware se está pidiendo: no es gratis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CODIFICACIÓN DEL CONTROL DE LA ALU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CODIFICACIÓN DEL CONTROL DE LA ALU» en la sesión «Práctica 3 · ALU para procesador RISC-V de 32 bits» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definir un código de operación de cuatro bits y documentar la tabla. Ese código lo generará la unidad de control en la Práctica 5, así que conviene fijarlo ahora y no cambiarlo después.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA LA PRÓXIMA SESIÓN» en la sesión «Práctica 3 · ALU para procesador RISC-V de 32 bits» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simulación exhaustiva y entrega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 32 registros de 32 bits, con x0 cableado a cero.: en el contexto de «Práctica 3 · ALU para procesador RISC-V de 32 bits» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Instrucciones de 32 bits de longitud fija.: en el contexto de «Práctica 3 · ALU para procesador RISC-V de 32 bits» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Arquitectura de carga y almacenamiento.: en el contexto de «Práctica 3 · ALU para procesador RISC-V de 32 bits» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Formatos R, I, S, B, U y J.: en el contexto de «Práctica 3 · ALU para procesador RISC-V de 32 bits» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ADD y SUB.: en el contexto de «Práctica 3 · ALU para procesador RISC-V de 32 bits» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• AND, OR, XOR.: en el contexto de «Práctica 3 · ALU para procesador RISC-V de 32 bits» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• SLL, SRL y SRA — desplazamientos lógico izquierdo, lógico derecho y aritmétic…: en el contexto de «Práctica 3 · ALU para procesador RISC-V de 32 bits» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• SLT y SLTU — comparación con signo y sin signo.: en el contexto de «Práctica 3 · ALU para procesador RISC-V de 32 bits» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «32 registros de 32 bits, con x0 cableado a cero.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Instrucciones de 32 bits de longitud fija.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Arquitectura de carga y almacenamiento.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Formatos R, I, S, B, U y J.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «ADD y SUB.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «AND, OR, XOR.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «SLL, SRL y SRA — desplazamientos lógico izquierdo, lógico derecho y aritmético derecho.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «SLT y SLTU — comparación con signo y sin signo.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 3 · ALU para procesador RISC-V de 32 bits» con evaluaciones o tareas de Laboratorio de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 11 · 23/10/2026 — Práctica 5 · Unidad de Control: decodificación de instrucciones</w:t>
+        <w:t xml:space="preserve">Sesión 8 · 02/10/2026 — Práctica 3 · Simulación, verificación y entrega</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA116 (Laboratorio de Arquitecturas Computacionales), esta sesión gira en torno a «Práctica 3 · Simulación, verificación y entrega». Según la guía del maestro, lo central es: Cero, uno y menos uno.; Máximo positivo con signo: 0x7FFFFFFF.; Mínimo negativo con signo: 0x80000000.; Máximo sin signo: 0xFFFFFFFF.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 3 · Simulación, verificación y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar la ALU de 32 bits con una estrategia de prueba que no puede ser exhaustiva y documentar los resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con dos operandos de 32 bits hay 2⁶⁴ combinaciones: probarlas todas es imposible. Hay que elegir casos con criterio, y explicar ese criterio en el reporte es parte de lo que se evalúa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complementar los casos frontera con algunos miles de pares aleatorios comparados contra un modelo de referencia en Python. Es la técnica estándar de verificación de hardware y encuentra los errores que los casos escogidos a mano no cubren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir en Python la misma ALU, con aritmética de 32 bits enmascarada. Generar un archivo de vectores con operandos y resultados esperados, y hacer que el testbench lo lea y compare. Cualquier discrepancia se reporta con $display.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En Python los enteros son de precisión arbitraria. Hay que enmascarar con &amp; 0xFFFFFFFF después de cada operación y manejar el signo explícitamente; si no, el modelo de referencia y el hardware discrepan y el error está en el modelo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con la tabla de operaciones, la estrategia de verificación justificada, los resultados de las pruebas aleatorias, las mediciones de recursos y frecuencia, y las conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las prácticas de mayor dificultad pueden recibir puntos adicionales si el equipo demuestra desempeño, comprensión e innovación sobresalientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cero, uno y menos uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Máximo positivo con signo: 0x7FFFFFFF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mínimo negativo con signo: 0x80000000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Máximo sin signo: 0xFFFFFFFF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sumas que desbordan con signo y sumas que generan acarreo sin desbordar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplazamientos de 0 y de 31 posiciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Práctica 3 · Simulación, verificación y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar la ALU de 32 bits con una estrategia de prueba que no puede ser exhaustiva y documentar los resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROBLEMA DE LA COBERTURA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PROBLEMA DE LA COBERTURA» en la sesión «Práctica 3 · Simulación, verificación y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con dos operandos de 32 bits hay 2⁶⁴ combinaciones: probarlas todas es imposible. Hay que elegir casos con criterio, y explicar ese criterio en el reporte es parte de lo que se evalúa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CASOS FRONTERA OBLIGATORIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CASOS FRONTERA OBLIGATORIOS» en la sesión «Práctica 3 · Simulación, verificación y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cero, uno y menos uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Máximo positivo con signo: 0x7FFFFFFF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mínimo negativo con signo: 0x80000000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Máximo sin signo: 0xFFFFFFFF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sumas que desbordan con signo y sumas que generan acarreo sin desbordar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplazamientos de 0 y de 31 posiciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRUEBA ALEATORIA DIRIGIDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRUEBA ALEATORIA DIRIGIDA» en la sesión «Práctica 3 · Simulación, verificación y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complementar los casos frontera con algunos miles de pares aleatorios comparados contra un modelo de referencia en Python. Es la técnica estándar de verificación de hardware y encuentra los errores que los casos escogidos a mano no cubren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODELO DE REFERENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MODELO DE REFERENCIA» en la sesión «Práctica 3 · Simulación, verificación y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir en Python la misma ALU, con aritmética de 32 bits enmascarada. Generar un archivo de vectores con operandos y resultados esperados, y hacer que el testbench lo lea y compare. Cualquier discrepancia se reporta con $display.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UN DETALLE QUE SUELE FALLAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «UN DETALLE QUE SUELE FALLAR» en la sesión «Práctica 3 · Simulación, verificación y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En Python los enteros son de precisión arbitraria. Hay que enmascarar con &amp; 0xFFFFFFFF después de cada operación y manejar el signo explícitamente; si no, el modelo de referencia y el hardware discrepan y el error está en el modelo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGA DE LA PRÁCTICA 3» en la sesión «Práctica 3 · Simulación, verificación y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con la tabla de operaciones, la estrategia de verificación justificada, los resultados de las pruebas aleatorias, las mediciones de recursos y frecuencia, y las conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «NOTA» en la sesión «Práctica 3 · Simulación, verificación y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las prácticas de mayor dificultad pueden recibir puntos adicionales si el equipo demuestra desempeño, comprensión e innovación sobresalientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cero, uno y menos uno.: en el contexto de «Práctica 3 · Simulación, verificación y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Máximo positivo con signo: 0x7FFFFFFF.: en el contexto de «Práctica 3 · Simulación, verificación y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Mínimo negativo con signo: 0x80000000.: en el contexto de «Práctica 3 · Simulación, verificación y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Máximo sin signo: 0xFFFFFFFF.: en el contexto de «Práctica 3 · Simulación, verificación y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sumas que desbordan con signo y sumas que generan acarreo sin desbordar.: en el contexto de «Práctica 3 · Simulación, verificación y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Desplazamientos de 0 y de 31 posiciones.: en el contexto de «Práctica 3 · Simulación, verificación y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 12 · 30/10/2026 — Práctica 5 · Señales de control y entrega</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cero, uno y menos uno.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Máximo positivo con signo: 0x7FFFFFFF.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Mínimo negativo con signo: 0x80000000.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Máximo sin signo: 0xFFFFFFFF.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Sumas que desbordan con signo y sumas que generan acarreo sin desbordar.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Desplazamientos de 0 y de 31 posiciones.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 3 · Simulación, verificación y entrega» con evaluaciones o tareas de Laboratorio de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 9 · 09/10/2026 — Práctica 4 · Memoria ROM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 13 · 06/11/2026 — Práctica 6 · Integración del camino de datos</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA116 (Laboratorio de Arquitecturas Computacionales), esta sesión gira en torno a «Práctica 4 · Memoria ROM». Según la guía del maestro, lo central es: reg [31:0] rom [0:255]; declara 256 palabras de 32 bits.; assign dato = rom[direccion[9:2]]; — nota el desplazamiento de dos bits.; $readmemh("programa.hex", rom); carga el contenido desde un archivo en hexadecimal.; El archivo se genera con un ensamblador de RISC-V, o a mano para programas pequeños.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 4 · Memoria ROM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descripción en Verilog y simulación del manejo de memoria ROM y memoria RAM. Hoy la memoria de instrucciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el procesador que se está construyendo, la ROM guarda el programa. El procesador la lee y nunca la escribe, lo que corresponde a la separación de la arquitectura Harvard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las direcciones son de bytes y las instrucciones ocupan cuatro bytes. La instrucción n está en la dirección 4n, así que el índice del arreglo es la dirección dividida entre cuatro, es decir, sin los dos bits menos significativos. Olvidarlo hace que el procesador ejecute basura y es un error difícil de localizar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vale la pena escribir a mano las primeras cinco instrucciones codificándolas bit a bit: es la mejor forma de fijar los formatos que se vieron en la clase de teoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir la síncrona obliga a considerar ese ciclo de latencia en el diseño del camino de datos. Es una decisión de arquitectura, no solo de implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cargar un programa conocido, recorrer las direcciones y comprobar que cada palabra leída coincide con el archivo fuente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Memoria RAM y entrega de la Práctica 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reg [31:0] rom [0:255]; declara 256 palabras de 32 bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assign dato = rom[direccion[9:2]]; — nota el desplazamiento de dos bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$readmemh("programa.hex", rom); carga el contenido desde un archivo en hexadecimal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El archivo se genera con un ensamblador de RISC-V, o a mano para programas pequeños.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asíncrona: la salida aparece en cuanto cambia la dirección. Simple, pero es un camino combinacional largo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Síncrona: la salida aparece un ciclo después. Es la que permite usar los bloques de RAM dedicados de la FPGA y alcanzar frecuencias altas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO DE LA PRÁCTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO DE LA PRÁCTICA» en la sesión «Práctica 4 · Memoria ROM» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descripción en Verilog y simulación del manejo de memoria ROM y memoria RAM. Hoy la memoria de instrucciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ROM COMO MEMORIA DE INSTRUCCIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA ROM COMO MEMORIA DE INSTRUCCIONES» en la sesión «Práctica 4 · Memoria ROM» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el procesador que se está construyendo, la ROM guarda el programa. El procesador la lee y nunca la escribe, lo que corresponde a la separación de la arquitectura Harvard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESCRIPCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DESCRIPCIÓN» en la sesión «Práctica 4 · Memoria ROM» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reg [31:0] rom [0:255]; declara 256 palabras de 32 bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assign dato = rom[direccion[9:2]]; — nota el desplazamiento de dos bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ SE DESCARTAN LOS DOS BITS BAJOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ SE DESCARTAN LOS DOS BITS BAJOS» en la sesión «Práctica 4 · Memoria ROM» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las direcciones son de bytes y las instrucciones ocupan cuatro bytes. La instrucción n está en la dirección 4n, así que el índice del arreglo es la dirección dividida entre cuatro, es decir, sin los dos bits menos significativos. Olvidarlo hace que el procesador ejecute basura y es un error difícil de localizar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INICIALIZACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «INICIALIZACIÓN» en la sesión «Práctica 4 · Memoria ROM» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$readmemh("programa.hex", rom); carga el contenido desde un archivo en hexadecimal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El archivo se genera con un ensamblador de RISC-V, o a mano para programas pequeños.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vale la pena escribir a mano las primeras cinco instrucciones codificándolas bit a bit: es la mejor forma de fijar los formatos que se vieron en la clase de teoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROM SÍNCRONA Y ASÍNCRONA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ROM SÍNCRONA Y ASÍNCRONA» en la sesión «Práctica 4 · Memoria ROM» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asíncrona: la salida aparece en cuanto cambia la dirección. Simple, pero es un camino combinacional largo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Síncrona: la salida aparece un ciclo después. Es la que permite usar los bloques de RAM dedicados de la FPGA y alcanzar frecuencias altas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir la síncrona obliga a considerar ese ciclo de latencia en el diseño del camino de datos. Es una decisión de arquitectura, no solo de implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICACIÓN» en la sesión «Práctica 4 · Memoria ROM» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cargar un programa conocido, recorrer las direcciones y comprobar que cada palabra leída coincide con el archivo fuente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARA LA PRÓXIMA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PARA LA PRÓXIMA SESIÓN» en la sesión «Práctica 4 · Memoria ROM» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Memoria RAM y entrega de la Práctica 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• reg [31:0] rom [0:255]; declara 256 palabras de 32 bits.: en el contexto de «Práctica 4 · Memoria ROM» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• assign dato = rom[direccion[9:2]]; — nota el desplazamiento de dos bits.: en el contexto de «Práctica 4 · Memoria ROM» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• $readmemh("programa.hex", rom); carga el contenido desde un archivo en hexade…: en el contexto de «Práctica 4 · Memoria ROM» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• El archivo se genera con un ensamblador de RISC-V, o a mano para programas pe…: en el contexto de «Práctica 4 · Memoria ROM» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Asíncrona: la salida aparece en cuanto cambia la dirección. Simple, pero es u…: en el contexto de «Práctica 4 · Memoria ROM» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Síncrona: la salida aparece un ciclo después. Es la que permite usar los bloq…: en el contexto de «Práctica 4 · Memoria ROM» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «reg [31:0] rom [0:255]; declara 256 palabras de 32 bits.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «assign dato = rom[direccion[9:2]]; — nota el desplazamiento de dos bits.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «$readmemh("programa.hex", rom); carga el contenido desde un archivo en hexadecimal.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «El archivo se genera con un ensamblador de RISC-V, o a mano para programas pequeños.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Asíncrona: la salida aparece en cuanto cambia la dirección. Simple, pero es un camino combinacional largo.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Síncrona: la salida aparece un ciclo después. Es la que permite usar los bloques de RAM dedicados de la FPGA y alcanzar frecuencias altas.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 4 · Memoria ROM» con evaluaciones o tareas de Laboratorio de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 14 · 13/11/2026 — Práctica 6 · Implementación en FPGA y entrega</w:t>
+        <w:t xml:space="preserve">Sesión 10 · 16/10/2026 — Práctica 4 · Memoria RAM y entrega</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En LA116 (Laboratorio de Arquitecturas Computacionales), esta sesión gira en torno a «Práctica 4 · Memoria RAM y entrega». Según la guía del maestro, lo central es: always @(posedge clk) if (we) ram[dir] &lt;= dato_in;; assign dato_out = ram[dir];  para lectura asíncrona.; Para leer: seleccionar el byte o media palabra según los dos bits bajos de la dirección, y extender el signo o rellenar con ceros según la instrucción.; Para escribir: habilitación por byte, con una señal de escritura por cada uno de los cuatro bytes de la palabra.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práctica 4 · Memoria RAM y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la memoria de datos con lectura y escritura, y completar la Práctica 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La escritura siempre es síncrona; la lectura puede ser de cualquiera de las dos formas, y esa elección determina si la herramienta puede usar los bloques de RAM dedicados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RV32I tiene lw, lh, lb y sus versiones sin signo, más sw, sh y sb. La memoria se organiza por palabras de 32 bits, así que los accesos parciales requieren lógica adicional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lb extiende el signo del byte a 32 bits; lbu rellena con ceros. Confundirlas produce errores que solo aparecen con datos negativos, y por eso pasan desapercibidos en las pruebas superficiales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que decidir y documentar qué hace el diseño ante un acceso no alineado: generar una excepción o permitirlo. RISC-V base exige alineación para media palabra y palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los bloques de RAM de las FPGA suelen tener dos puertos independientes. Es lo que permite leer instrucción y dato en el mismo ciclo con una sola memoria física, que es precisamente la Harvard modificada de la clase de teoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con el mapa de memoria, la lógica de accesos parciales, los esquemáticos y las pruebas de lectura y escritura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">always @(posedge clk) if (we) ram[dir] &lt;= dato_in;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assign dato_out = ram[dir];  para lectura asíncrona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para leer: seleccionar el byte o media palabra según los dos bits bajos de la dirección, y extender el signo o rellenar con ceros según la instrucción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para escribir: habilitación por byte, con una señal de escritura por cada uno de los cuatro bytes de la palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir un patrón conocido y leerlo de vuelta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar los accesos de byte y media palabra en las cuatro posiciones dentro de la palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar la extensión de signo con valores negativos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OBJETIVO» en la sesión «Práctica 4 · Memoria RAM y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementar la memoria de datos con lectura y escritura, y completar la Práctica 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAM SÍNCRONA BÁSICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RAM SÍNCRONA BÁSICA» en la sesión «Práctica 4 · Memoria RAM y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">always @(posedge clk) if (we) ram[dir] &lt;= dato_in;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assign dato_out = ram[dir];  para lectura asíncrona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La escritura siempre es síncrona; la lectura puede ser de cualquiera de las dos formas, y esa elección determina si la herramienta puede usar los bloques de RAM dedicados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACCESOS DE DISTINTO TAMAÑO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ACCESOS DE DISTINTO TAMAÑO» en la sesión «Práctica 4 · Memoria RAM y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RV32I tiene lw, lh, lb y sus versiones sin signo, más sw, sh y sb. La memoria se organiza por palabras de 32 bits, así que los accesos parciales requieren lógica adicional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para leer: seleccionar el byte o media palabra según los dos bits bajos de la dirección, y extender el signo o rellenar con ceros según la instrucción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para escribir: habilitación por byte, con una señal de escritura por cada uno de los cuatro bytes de la palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXTENSIÓN DE SIGNO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EXTENSIÓN DE SIGNO» en la sesión «Práctica 4 · Memoria RAM y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lb extiende el signo del byte a 32 bits; lbu rellena con ceros. Confundirlas produce errores que solo aparecen con datos negativos, y por eso pasan desapercibidos en las pruebas superficiales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALINEACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ALINEACIÓN» en la sesión «Práctica 4 · Memoria RAM y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay que decidir y documentar qué hace el diseño ante un acceso no alineado: generar una excepción o permitirlo. RISC-V base exige alineación para media palabra y palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEMORIA DE DOBLE PUERTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MEMORIA DE DOBLE PUERTO» en la sesión «Práctica 4 · Memoria RAM y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los bloques de RAM de las FPGA suelen tener dos puertos independientes. Es lo que permite leer instrucción y dato en el mismo ciclo con una sola memoria física, que es precisamente la Harvard modificada de la clase de teoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERIFICACIÓN» en la sesión «Práctica 4 · Memoria RAM y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribir un patrón conocido y leerlo de vuelta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probar los accesos de byte y media palabra en las cuatro posiciones dentro de la palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificar la extensión de signo con valores negativos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENTREGA DE LA PRÁCTICA 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ENTREGA DE LA PRÁCTICA 4» en la sesión «Práctica 4 · Memoria RAM y entrega» de Laboratorio de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte con el mapa de memoria, la lógica de accesos parciales, los esquemáticos y las pruebas de lectura y escritura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• always @(posedge clk) if (we) ram[dir] &lt;= dato_in;: en el contexto de «Práctica 4 · Memoria RAM y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• assign dato_out = ram[dir];  para lectura asíncrona.: en el contexto de «Práctica 4 · Memoria RAM y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Para leer: seleccionar el byte o media palabra según los dos bits bajos de la…: en el contexto de «Práctica 4 · Memoria RAM y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Para escribir: habilitación por byte, con una señal de escritura por cada uno…: en el contexto de «Práctica 4 · Memoria RAM y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Escribir un patrón conocido y leerlo de vuelta.: en el contexto de «Práctica 4 · Memoria RAM y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Probar los accesos de byte y media palabra en las cuatro posiciones dentro de…: en el contexto de «Práctica 4 · Memoria RAM y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Verificar la extensión de signo con valores negativos.: en el contexto de «Práctica 4 · Memoria RAM y entrega» (LA116), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 15 · 20/11/2026 — Proyecto final · Desarrollo y asesoría</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «always @(posedge clk) if (we) ram[dir] &lt;= dato_in;» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «assign dato_out = ram[dir];  para lectura asíncrona.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Para leer: seleccionar el byte o media palabra según los dos bits bajos de la dirección, y extender el signo o rellenar con ceros según la instrucción.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Para escribir: habilitación por byte, con una señal de escritura por cada uno de los cuatro bytes de la palabra.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Escribir un patrón conocido y leerlo de vuelta.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Probar los accesos de byte y media palabra en las cuatro posiciones dentro de la palabra.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Verificar la extensión de signo con valores negativos.» y por qué importa en LA116?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Práctica 4 · Memoria RAM y entrega» con evaluaciones o tareas de Laboratorio de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 11 · 23/10/2026 — Práctica 5 · Unidad de Control: decodificación de instrucciones</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 16 · 27/11/2026 — Proyecto final · Entrega y cierre del laboratorio</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 12 · 30/10/2026 — Práctica 5 · Señales de control y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 13 · 06/11/2026 — Práctica 6 · Integración del camino de datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 14 · 13/11/2026 — Práctica 6 · Implementación en FPGA y entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 15 · 20/11/2026 — Proyecto final · Desarrollo y asesoría</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 16 · 27/11/2026 — Proyecto final · Entrega y cierre del laboratorio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 