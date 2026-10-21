--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,1259 +10,9989 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Arquitecturas Computacionales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">HU413 · LIS2022 · Dr. Omar Guillén-Fernández · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">jueves de 16:00 a 17:40 — HU413</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tareas y participación en clase — 15%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exámenes — 30% (Tres exámenes de 10% cada uno)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prácticas de laboratorio — 30% (Seis prácticas de 5% cada una)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proyecto final — 25% (Funciona como cuarto parcial)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">10/09/2026 — Primer parcial (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/10/2026 — Segundo parcial (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">05/11/2026 — Tercer parcial (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">27/11/2026 — Proyecto final (25%)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 13/08/2026 — Presentación del curso · Qué es la arquitectura computacional</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Qué es arquitectura de computadoras</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ISA: lo que ve el programador (instrucciones, registros, direccionamiento). Contrato hardware-software.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Microarquitectura: cómo se implementa (segmentación, cachés, unidades funcionales).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Realización: la implementación física.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dos procesadores pueden compartir ISA y tener microarquitectura distinta. Por eso corre software viejo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niveles de abstracción</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transistores → compuertas → bloques → microarquitectura → ISA → SO → aplicaciones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Objetivos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Comparar arquitecturas clásicas y modernas, diseñar y simular componentes, evaluar rendimiento, usar HDL.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La ecuación del rendimiento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tiempo = nº instrucciones × ciclos por instrucción × tiempo de ciclo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Toda mejora ataca uno de los tres factores y casi siempre empeora otro. Esto va a regir todo el curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herramientas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nand2Tetris, Tinkercad, EDA Playground. Canales: CrashCourse CS y Ben Eater.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Logística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Jueves 16:00-17:40 HU413, laboratorio viernes LA116. Asesorías viernes 15-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tareas 15%, 3 exámenes 30%, 6 prácticas 30%, proyecto 25%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Parciales: 10 sep, 8 oct, 5 nov. Proyecto: 23 al 27 de noviembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1.- Empezar nand2tetris por mi cuenta, aunque sea los primeros capítulos</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.- Ver la serie de Ben Eater de construir una computadora desde cero</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.- Investigar por qué RISC-V es abierto y qué implica eso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 2 · 20/08/2026 — Unidad 1 · Arquitecturas de Von Neumann y Harvard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU413 (Arquitecturas Computacionales), esta sesión gira en torno a «Unidad 1 · Arquitecturas de Von Neumann y Harvard». Según la guía del maestro, lo central es: Memorias físicamente separadas para instrucciones y datos, con buses independientes.; Permite buscar instrucción y leer dato en el mismo ciclo.; Los anchos de palabra pueden diferir: instrucciones de 14 bits y datos de 8, por ejemplo.; El programa no puede modificarse a sí mismo con facilidad, lo que es una ventaja de seguridad.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 1 · Arquitecturas de Von Neumann y Harvard</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Propuesta en 1945, define una computadora con una sola memoria que guarda por igual instrucciones y datos, una unidad de procesamiento, una unidad de control y mecanismos de entrada y salida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La idea decisiva: el programa vive en la misma memoria que los datos, así que un programa puede tratarse como dato. De ahí salen los compiladores, los cargadores, los sistemas operativos y la posibilidad de modificar código en ejecución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con una sola memoria y un solo bus, no se puede leer una instrucción y un dato al mismo tiempo. El procesador espera a la memoria, y esa espera es el límite de rendimiento que ha dominado el diseño desde entonces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prácticamente todo lo que se verá este semestre —cachés, segmentación, jerarquía de memoria, paralelismo— es una respuesta a ese cuello de botella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lo que usan los procesadores reales: memoria principal unificada, pero cachés separadas de instrucciones y de datos en el primer nivel. Se obtiene el acceso simultáneo de Harvard y la flexibilidad de Von Neumann.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nand2Tetris para construir desde compuertas, Tinkercad y EDA Playground para simular, y los canales de CrashCourse Computer Science y Ben Eater como apoyo conceptual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leer Patterson &amp; Hennessy, capítulo 1. Identificar en un procesador comercial actual qué rasgos son de Von Neumann y cuáles de Harvard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Memorias físicamente separadas para instrucciones y datos, con buses independientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Permite buscar instrucción y leer dato en el mismo ciclo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los anchos de palabra pueden diferir: instrucciones de 14 bits y datos de 8, por ejemplo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El programa no puede modificarse a sí mismo con facilidad, lo que es una ventaja de seguridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Camino de datos — registros, ALU y las interconexiones que mueven la información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad de control — genera las señales que gobiernan el camino de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Memoria — jerarquía de niveles con distinta velocidad y capacidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entrada y salida — la interfaz con el mundo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ARQUITECTURA DE VON NEUMANN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA ARQUITECTURA DE VON NEUMANN» en la sesión «Unidad 1 · Arquitecturas de Von Neumann y Harvard» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PROGRAMA ALMACENADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL PROGRAMA ALMACENADO» en la sesión «Unidad 1 · Arquitecturas de Von Neumann y Harvard» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CUELLO DE BOTELLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL CUELLO DE BOTELLA» en la sesión «Unidad 1 · Arquitecturas de Von Neumann y Harvard» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ARQUITECTURA HARVARD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA ARQUITECTURA HARVARD» en la sesión «Unidad 1 · Arquitecturas de Von Neumann y Harvard» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HARVARD MODIFICADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HARVARD MODIFICADA» en la sesión «Unidad 1 · Arquitecturas de Von Neumann y Harvard» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMPONENTES DE UNA COMPUTADORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «COMPONENTES DE UNA COMPUTADORA» en la sesión «Unidad 1 · Arquitecturas de Von Neumann y Harvard» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HERRAMIENTAS DEL CURSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HERRAMIENTAS DEL CURSO» en la sesión «Unidad 1 · Arquitecturas de Von Neumann y Harvard» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA» en la sesión «Unidad 1 · Arquitecturas de Von Neumann y Harvard» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Memorias físicamente separadas para instrucciones y datos, con buses independ…: en el contexto de «Unidad 1 · Arquitecturas de Von Neumann y Harvard» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Permite buscar instrucción y leer dato en el mismo ciclo.: en el contexto de «Unidad 1 · Arquitecturas de Von Neumann y Harvard» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Los anchos de palabra pueden diferir: instrucciones de 14 bits y datos de 8, …: en el contexto de «Unidad 1 · Arquitecturas de Von Neumann y Harvard» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• El programa no puede modificarse a sí mismo con facilidad, lo que es una vent…: en el contexto de «Unidad 1 · Arquitecturas de Von Neumann y Harvard» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Camino de datos — registros, ALU y las interconexiones que mueven la informac…: en el contexto de «Unidad 1 · Arquitecturas de Von Neumann y Harvard» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Unidad de control — genera las señales que gobiernan el camino de datos.: en el contexto de «Unidad 1 · Arquitecturas de Von Neumann y Harvard» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Memoria — jerarquía de niveles con distinta velocidad y capacidad.: en el contexto de «Unidad 1 · Arquitecturas de Von Neumann y Harvard» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Entrada y salida — la interfaz con el mundo.: en el contexto de «Unidad 1 · Arquitecturas de Von Neumann y Harvard» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 3 · 27/08/2026 — Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Memorias físicamente separadas para instrucciones y datos, con buses independientes.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Permite buscar instrucción y leer dato en el mismo ciclo.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Los anchos de palabra pueden diferir: instrucciones de 14 bits y datos de 8, por ejemplo.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «El programa no puede modificarse a sí mismo con facilidad, lo que es una ventaja de seguridad.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Camino de datos — registros, ALU y las interconexiones que mueven la información.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Unidad de control — genera las señales que gobiernan el camino de datos.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Memoria — jerarquía de niveles con distinta velocidad y capacidad.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Entrada y salida — la interfaz con el mundo.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 1 · Arquitecturas de Von Neumann y Harvard» con evaluaciones o tareas de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 3 · 27/08/2026 — Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 4 · 03/09/2026 — Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU413 (Arquitecturas Computacionales), esta sesión gira en torno a «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn». Según la guía del maestro, lo central es: Primeras máquinas con acumulador único: toda operación pasaba por un registro.; Máquinas de pila: los operandos se toman implícitamente del tope.; Máquinas de registros de propósito general, que es lo dominante hoy.; Instrucciones de longitud fija: la decodificación se simplifica enormemente.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando la memoria era carísima y se programaba en ensamblador, tenía sentido que cada instrucción hiciera mucho: el código ocupaba menos y era más fácil de escribir a mano. De ahí instrucciones de longitud variable, muchos modos de direccionamiento y operaciones que acceden a memoria directamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A finales de los setenta, Berkeley con su proyecto RISC y Stanford con MIPS observaron que los compiladores usaban una fracción pequeña del repertorio CISC. Concluyeron que convenía un conjunto reducido y regular, ejecutado muy rápido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RISC necesita más instrucciones para el mismo trabajo, pero cada una es más rápida y se segmenta mejor. La métrica que decide es el tiempo total: instrucciones por programa, por ciclos por instrucción, por tiempo de ciclo. RISC empeora el primer factor y mejora mucho los otros dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La distinción se difuminó. Los x86 actuales aceptan instrucciones CISC y las traducen internamente a microoperaciones tipo RISC que ejecutan en un núcleo segmentado y fuera de orden. Por dentro casi todo es RISC; por fuera se conserva la compatibilidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparar las especificaciones de un procesador x86, uno ARM y uno RISC-V, y clasificar cada uno según Flynn y según RISC o CISC, justificando.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primeras máquinas con acumulador único: toda operación pasaba por un registro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Máquinas de pila: los operandos se toman implícitamente del tope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Máquinas de registros de propósito general, que es lo dominante hoy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instrucciones de longitud fija: la decodificación se simplifica enormemente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arquitectura de carga y almacenamiento: solo load y store tocan memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pocos modos de direccionamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Banco grande de registros de propósito general.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad de control cableada, no microprogramada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diseñada desde el principio para segmentación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SISD — un flujo de instrucciones, un flujo de datos. El procesador escalar clásico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SIMD — una instrucción sobre muchos datos. Extensiones vectoriales y GPU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MISD — varias instrucciones sobre un dato. Prácticamente sin uso, salvo sistemas redundantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MIMD — varios flujos de ambos. Multinúcleo y clústeres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVOLUCIÓN DE LAS ARQUITECTURAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EVOLUCIÓN DE LAS ARQUITECTURAS» en la sesión «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ORIGEN DE CISC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL ORIGEN DE CISC» en la sesión «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL GIRO DE LOS PROYECTOS RISC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL GIRO DE LOS PROYECTOS RISC» en la sesión «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CARACTERÍSTICAS DE RISC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CARACTERÍSTICAS DE RISC» en la sesión «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA COMPARACIÓN HONESTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA COMPARACIÓN HONESTA» en la sesión «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPLEMENTACIONES MODERNAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «IMPLEMENTACIONES MODERNAS» en la sesión «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAXONOMÍA DE FLYNN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAXONOMÍA DE FLYNN» en la sesión «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA» en la sesión «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Primeras máquinas con acumulador único: toda operación pasaba por un registro.: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Máquinas de pila: los operandos se toman implícitamente del tope.: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Máquinas de registros de propósito general, que es lo dominante hoy.: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Instrucciones de longitud fija: la decodificación se simplifica enormemente.: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Arquitectura de carga y almacenamiento: solo load y store tocan memoria.: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Pocos modos de direccionamiento.: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Banco grande de registros de propósito general.: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Unidad de control cableada, no microprogramada.: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Diseñada desde el principio para segmentación.: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• SISD — un flujo de instrucciones, un flujo de datos. El procesador escalar cl…: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• SIMD — una instrucción sobre muchos datos. Extensiones vectoriales y GPU.: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• MISD — varias instrucciones sobre un dato. Prácticamente sin uso, salvo siste…: en el contexto de «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Primeras máquinas con acumulador único: toda operación pasaba por un registro.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Máquinas de pila: los operandos se toman implícitamente del tope.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Máquinas de registros de propósito general, que es lo dominante hoy.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Instrucciones de longitud fija: la decodificación se simplifica enormemente.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Arquitectura de carga y almacenamiento: solo load y store tocan memoria.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Pocos modos de direccionamiento.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Banco grande de registros de propósito general.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Unidad de control cableada, no microprogramada.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 1 · Evolución, clasificación, RISC contra CISC y taxonomía de Flynn» con evaluaciones o tareas de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 5 · 10/09/2026 — Primer parcial · Unidades 1 y 2</w:t>
+        <w:t xml:space="preserve">Sesión 4 · 03/09/2026 — Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU413 (Arquitecturas Computacionales), esta sesión gira en torno a «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia». Según la guía del maestro, lo central es: R1 ← R2 significa que el contenido de R2 se copia a R1 en el siguiente flanco.; R1 ← R2 + R3 implica que la ALU suma y el resultado se escribe.; C: R1 ← R2 significa que la transferencia solo ocurre si la condición C es verdadera.; M[dir] ← R1 es una escritura a memoria.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para diseñar un procesador hace falta una notación que describa qué se mueve, de dónde a dónde y bajo qué condición. Las ecuaciones de transferencia entre registros son esa notación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada ecuación se traduce mecánicamente. Si a un registro llegan transferencias desde varias fuentes, hace falta un multiplexor a su entrada. La condición se convierte en la señal de habilitación de escritura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ese mapeo directo es lo que hace útil la notación: no es documentación, es una especificación de la que sale el circuito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota que dos transferencias en el mismo renglón ocurren en paralelo, porque usan recursos distintos. Detectar qué puede ocurrir en paralelo es el objetivo del análisis de flujo de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La secuencia de transferencias se modela como una máquina de estados: cada estado corresponde a un paso del ciclo de instrucción y las transiciones dependen del código de operación y de las banderas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los nodos son operaciones y las aristas dependencias. El camino más largo del grafo determina la latencia mínima; las operaciones sin dependencia entre sí pueden ejecutarse a la vez. Es la herramienta para decidir cuántos ciclos necesita cada instrucción y dónde conviene segmentar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La próxima sesión, jueves 10 de septiembre, es el primer parcial. Se aplica en el horario y aula de la clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R1 ← R2 significa que el contenido de R2 se copia a R1 en el siguiente flanco.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R1 ← R2 + R3 implica que la ALU suma y el resultado se escribe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C: R1 ← R2 significa que la transferencia solo ocurre si la condición C es verdadera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M[dir] ← R1 es una escritura a memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MAR ← PC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MBR ← M[MAR], PC ← PC + 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IR ← MBR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESCRIBIR UNA ARQUITECTURA ANTES DE CONSTRUIRLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DESCRIBIR UNA ARQUITECTURA ANTES DE CONSTRUIRLA» en la sesión «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTACIÓN RTL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «NOTACIÓN RTL» en la sesión «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LA ECUACIÓN AL HARDWARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DE LA ECUACIÓN AL HARDWARE» en la sesión «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EJEMPLO: EL CICLO DE BÚSQUEDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EJEMPLO: EL CICLO DE BÚSQUEDA» en la sesión «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIAGRAMAS DE ESTADO FINITO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DIAGRAMAS DE ESTADO FINITO» en la sesión «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GRAFO DE FLUJO DE DATOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «GRAFO DE FLUJO DE DATOS» en la sesión «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «AVISO» en la sesión «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• R1 ← R2 significa que el contenido de R2 se copia a R1 en el siguiente flanco.: en el contexto de «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• R1 ← R2 + R3 implica que la ALU suma y el resultado se escribe.: en el contexto de «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• C: R1 ← R2 significa que la transferencia solo ocurre si la condición C es ve…: en el contexto de «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• M[dir] ← R1 es una escritura a memoria.: en el contexto de «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• MAR ← PC: en el contexto de «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• MBR ← M[MAR], PC ← PC + 4: en el contexto de «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• IR ← MBR: en el contexto de «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 6 · 17/09/2026 — Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «R1 ← R2 significa que el contenido de R2 se copia a R1 en el siguiente flanco.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «R1 ← R2 + R3 implica que la ALU suma y el resultado se escribe.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «C: R1 ← R2 significa que la transferencia solo ocurre si la condición C es verdadera.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «M[dir] ← R1 es una escritura a memoria.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «MAR ← PC» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «MBR ← M[MAR], PC ← PC + 4» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «IR ← MBR» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 2 · Análisis de flujo de datos y ecuaciones de transferencia» con evaluaciones o tareas de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 5 · 10/09/2026 — Primer parcial · Unidades 1 y 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 7 · 24/09/2026 — Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU413 (Arquitecturas Computacionales), esta sesión gira en torno a «Primer parcial · Unidades 1 y 2». Según la guía del maestro, lo central es: Arquitectura de Von Neumann: programa almacenado y cuello de botella.; Arquitectura Harvard y Harvard modificada.; Componentes básicos de una computadora.; Evolución de las arquitecturas: acumulador, pila, registros.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primer parcial · Unidades 1 y 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 10 de septiembre, en el horario y aula de la clase. Vale 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se completa la unidad 2 con la representación de instrucciones, los modos de direccionamiento y la unidad de control, que es la antesala del diseño del procesador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se requiere un mínimo del 80% de asistencia para acreditar el curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arquitectura de Von Neumann: programa almacenado y cuello de botella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arquitectura Harvard y Harvard modificada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Componentes básicos de una computadora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evolución de las arquitecturas: acumulador, pila, registros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Origen y características de CISC y de RISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los proyectos RISC de Berkeley y MIPS de Stanford.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementaciones modernas híbridas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taxonomía de Flynn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecuaciones de transferencia entre registros y diagramas de estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMER PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRIMER PARCIAL» en la sesión «Primer parcial · Unidades 1 y 2» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 10 de septiembre, en el horario y aula de la clase. Vale 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTENIDO EVALUADO» en la sesión «Primer parcial · Unidades 1 y 2» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arquitectura de Von Neumann: programa almacenado y cuello de botella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arquitectura Harvard y Harvard modificada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Componentes básicos de una computadora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evolución de las arquitecturas: acumulador, pila, registros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Origen y características de CISC y de RISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los proyectos RISC de Berkeley y MIPS de Stanford.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementaciones modernas híbridas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESPACIO PARA EL EXAMEN» en la sesión «Primer parcial · Unidades 1 y 2» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE SIGUE» en la sesión «Primer parcial · Unidades 1 y 2» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se completa la unidad 2 con la representación de instrucciones, los modos de direccionamiento y la unidad de control, que es la antesala del diseño del procesador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECORDATORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RECORDATORIO» en la sesión «Primer parcial · Unidades 1 y 2» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se requiere un mínimo del 80% de asistencia para acreditar el curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Arquitectura de Von Neumann: programa almacenado y cuello de botella.: en el contexto de «Primer parcial · Unidades 1 y 2» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Arquitectura Harvard y Harvard modificada.: en el contexto de «Primer parcial · Unidades 1 y 2» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Componentes básicos de una computadora.: en el contexto de «Primer parcial · Unidades 1 y 2» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Evolución de las arquitecturas: acumulador, pila, registros.: en el contexto de «Primer parcial · Unidades 1 y 2» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Origen y características de CISC y de RISC.: en el contexto de «Primer parcial · Unidades 1 y 2» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Los proyectos RISC de Berkeley y MIPS de Stanford.: en el contexto de «Primer parcial · Unidades 1 y 2» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Implementaciones modernas híbridas.: en el contexto de «Primer parcial · Unidades 1 y 2» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Taxonomía de Flynn.: en el contexto de «Primer parcial · Unidades 1 y 2» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ecuaciones de transferencia entre registros y diagramas de estado.: en el contexto de «Primer parcial · Unidades 1 y 2» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Arquitectura de Von Neumann: programa almacenado y cuello de botella.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Arquitectura Harvard y Harvard modificada.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Componentes básicos de una computadora.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Evolución de las arquitecturas: acumulador, pila, registros.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Origen y características de CISC y de RISC.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Los proyectos RISC de Berkeley y MIPS de Stanford.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Implementaciones modernas híbridas.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Taxonomía de Flynn.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Primer parcial · Unidades 1 y 2» con evaluaciones o tareas de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 8 · 01/10/2026 — Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad</w:t>
+        <w:t xml:space="preserve">Sesión 6 · 17/09/2026 — Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU413 (Arquitecturas Computacionales), esta sesión gira en torno a «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control». Según la guía del maestro, lo central es: Longitud fija: decodificación simple, segmentación fácil, código más grande.; Longitud variable: código compacto, decodificación compleja, difícil de segmentar.; Inmediato — el operando está en la instrucción.; De registro — el operando está en un registro.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una instrucción es una palabra binaria dividida en campos: código de operación, registros fuente y destino, e inmediato o desplazamiento. El diseño de esos campos condiciona todo el procesador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RISC-V usa 32 bits fijos con formatos R, I, S, B, U y J. Los campos de registro están en la misma posición en todos los formatos, para poder leer el banco de registros antes de terminar de decodificar. Es un detalle pequeño con un gran efecto en la segmentación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada modo de direccionamiento adicional agrega un caso a la decodificación y puede agregar un acceso a memoria dentro de una instrucción, lo que rompe la regularidad de la segmentación. Los compiladores usaban muy poco los modos exóticos, así que se eliminaron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir del código de operación genera las señales que gobiernan el camino de datos: qué operación hace la ALU, qué registro se escribe, qué multiplexor selecciona qué, y si hay acceso a memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el mismo tema que se ve en Sistemas Embebidos desde el lado de la implementación. Aquí interesa la consecuencia arquitectónica: la elección de control determina qué tan complejo puede ser el repertorio de instrucciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decodificar a mano cinco instrucciones RISC-V de 32 bits identificando todos sus campos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Longitud fija: decodificación simple, segmentación fácil, código más grande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Longitud variable: código compacto, decodificación compleja, difícil de segmentar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmediato — el operando está en la instrucción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De registro — el operando está en un registro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Base más desplazamiento — la dirección es un registro más una constante. Es el modo de acceso a memoria de RISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relativo al PC — para saltos; hace el código reubicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indirecto e indexado — comunes en CISC, ausentes en RISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cableada — lógica combinacional o una máquina de estados. Rápida, difícil de modificar. Es lo de RISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microprogramada — las señales se guardan en una memoria de control. Flexible, más lenta. Es lo de CISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMATO DE INSTRUCCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «FORMATO DE INSTRUCCIÓN» en la sesión «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una instrucción es una palabra binaria dividida en campos: código de operación, registros fuente y destino, e inmediato o desplazamiento. El diseño de esos campos condiciona todo el procesador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA TENSIÓN DEL DISEÑO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA TENSIÓN DEL DISEÑO» en la sesión «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Longitud fija: decodificación simple, segmentación fácil, código más grande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Longitud variable: código compacto, decodificación compleja, difícil de segmentar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RISC-V usa 32 bits fijos con formatos R, I, S, B, U y J. Los campos de registro están en la misma posición en todos los formatos, para poder leer el banco de registros antes de terminar de decodificar. Es un detalle pequeño con un gran efecto en la segmentación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODOS DE DIRECCIONAMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «MODOS DE DIRECCIONAMIENTO» en la sesión «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmediato — el operando está en la instrucción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De registro — el operando está en un registro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Base más desplazamiento — la dirección es un registro más una constante. Es el modo de acceso a memoria de RISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relativo al PC — para saltos; hace el código reubicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indirecto e indexado — comunes en CISC, ausentes en RISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ RISC TIENE TAN POCOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ RISC TIENE TAN POCOS» en la sesión «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada modo de direccionamiento adicional agrega un caso a la decodificación y puede agregar un acceso a memoria dentro de una instrucción, lo que rompe la regularidad de la segmentación. Los compiladores usaban muy poco los modos exóticos, así que se eliminaron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA UNIDAD DE CONTROL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA UNIDAD DE CONTROL» en la sesión «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir del código de operación genera las señales que gobiernan el camino de datos: qué operación hace la ALU, qué registro se escribe, qué multiplexor selecciona qué, y si hay acceso a memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CABLEADA CONTRA MICROPROGRAMADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CABLEADA CONTRA MICROPROGRAMADA» en la sesión «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cableada — lógica combinacional o una máquina de estados. Rápida, difícil de modificar. Es lo de RISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microprogramada — las señales se guardan en una memoria de control. Flexible, más lenta. Es lo de CISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es el mismo tema que se ve en Sistemas Embebidos desde el lado de la implementación. Aquí interesa la consecuencia arquitectónica: la elección de control determina qué tan complejo puede ser el repertorio de instrucciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA» en la sesión «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decodificar a mano cinco instrucciones RISC-V de 32 bits identificando todos sus campos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Longitud fija: decodificación simple, segmentación fácil, código más grande.: en el contexto de «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Longitud variable: código compacto, decodificación compleja, difícil de segme…: en el contexto de «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Inmediato — el operando está en la instrucción.: en el contexto de «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• De registro — el operando está en un registro.: en el contexto de «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Base más desplazamiento — la dirección es un registro más una constante. Es e…: en el contexto de «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Relativo al PC — para saltos; hace el código reubicable.: en el contexto de «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Indirecto e indexado — comunes en CISC, ausentes en RISC.: en el contexto de «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cableada — lógica combinacional o una máquina de estados. Rápida, difícil de …: en el contexto de «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Microprogramada — las señales se guardan en una memoria de control. Flexible,…: en el contexto de «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 9 · 08/10/2026 — Segundo parcial · Unidades 2 y 3</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Longitud fija: decodificación simple, segmentación fácil, código más grande.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Longitud variable: código compacto, decodificación compleja, difícil de segmentar.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Inmediato — el operando está en la instrucción.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «De registro — el operando está en un registro.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Base más desplazamiento — la dirección es un registro más una constante. Es el modo de acceso a memoria de RISC.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Relativo al PC — para saltos; hace el código reubicable.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Indirecto e indexado — comunes en CISC, ausentes en RISC.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Cableada — lógica combinacional o una máquina de estados. Rápida, difícil de modificar. Es lo de RISC.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 2 · Representación de instrucciones, direccionamiento y unidad de control» con evaluaciones o tareas de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 7 · 24/09/2026 — Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 10 · 15/10/2026 — Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU413 (Arquitecturas Computacionales), esta sesión gira en torno a «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos». Según la guía del maestro, lo central es: Regularidad — los mismos campos en las mismas posiciones.; Ortogonalidad — cualquier operación con cualquier modo de direccionamiento.; Lo común, rápido — optimizar lo que los programas realmente ejecutan.; Compromiso entre número de instrucciones y complejidad de cada una.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El conjunto de instrucciones es el contrato entre el hardware y el software. Una vez publicado, se vuelve casi imposible de cambiar, porque todo el software compilado depende de él.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RISC-V dedica x0 a valer siempre cero. Con ese solo truco se obtienen gratis muchas pseudoinstrucciones: mover es sumar cero, negar es restar de cero, y no operar es sumar cero a cero. Es un ejemplo excelente de cómo una decisión mínima simplifica el repertorio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se construye preguntando qué necesita cada instrucción y uniendo los requisitos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada multiplexor del camino de datos corresponde a una señal de control. Contar los multiplexores es contar las señales que la unidad de control debe generar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dibujar el camino de datos monociclo completo para las instrucciones add, lw, sw y beq, marcando cada multiplexor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regularidad — los mismos campos en las mismas posiciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ortogonalidad — cualquier operación con cualquier modo de direccionamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lo común, rápido — optimizar lo que los programas realmente ejecutan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compromiso entre número de instrucciones y complejidad de cada una.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aritméticas y lógicas: add, sub, and, or, xor, con versiones inmediatas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplazamientos: sll, srl, sra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceso a memoria: lw, sw, con variantes de byte y media palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saltos condicionales: beq, bne, blt, bge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saltos incondicionales y llamadas: jal, jalr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construcción de constantes: lui, auipc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Búsqueda: PC, memoria de instrucciones, sumador de PC más cuatro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Decodificación: banco de registros con dos lecturas y una escritura, generador de inmediato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Ejecución: ALU, con multiplexor para elegir entre registro e inmediato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Memoria: memoria de datos, para load y store.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Escritura: multiplexor entre el resultado de la ALU y el dato leído.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DISEÑAR UN REPERTORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DISEÑAR UN REPERTORIO» en la sesión «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El conjunto de instrucciones es el contrato entre el hardware y el software. Una vez publicado, se vuelve casi imposible de cambiar, porque todo el software compilado depende de él.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRITERIOS DE DISEÑO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CRITERIOS DE DISEÑO» en la sesión «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regularidad — los mismos campos en las mismas posiciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ortogonalidad — cualquier operación con cualquier modo de direccionamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lo común, rápido — optimizar lo que los programas realmente ejecutan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compromiso entre número de instrucciones y complejidad de cada una.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CATEGORÍAS DEL REPERTORIO BASE RV32I</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CATEGORÍAS DEL REPERTORIO BASE RV32I» en la sesión «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aritméticas y lógicas: add, sub, and, or, xor, con versiones inmediatas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplazamientos: sll, srl, sra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceso a memoria: lw, sw, con variantes de byte y media palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saltos condicionales: beq, bne, blt, bge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saltos incondicionales y llamadas: jal, jalr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construcción de constantes: lui, auipc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL REGISTRO CERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL REGISTRO CERO» en la sesión «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RISC-V dedica x0 a valer siempre cero. Con ese solo truco se obtienen gratis muchas pseudoinstrucciones: mover es sumar cero, negar es restar de cero, y no operar es sumar cero a cero. Es un ejemplo excelente de cómo una decisión mínima simplifica el repertorio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CAMINO DE DATOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL CAMINO DE DATOS» en la sesión «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se construye preguntando qué necesita cada instrucción y uniendo los requisitos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Búsqueda: PC, memoria de instrucciones, sumador de PC más cuatro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Decodificación: banco de registros con dos lecturas y una escritura, generador de inmediato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Ejecución: ALU, con multiplexor para elegir entre registro e inmediato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Memoria: memoria de datos, para load y store.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Escritura: multiplexor entre el resultado de la ALU y el dato leído.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS MULTIPLEXORES SON LAS DECISIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LOS MULTIPLEXORES SON LAS DECISIONES» en la sesión «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada multiplexor del camino de datos corresponde a una señal de control. Contar los multiplexores es contar las señales que la unidad de control debe generar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA» en la sesión «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dibujar el camino de datos monociclo completo para las instrucciones add, lw, sw y beq, marcando cada multiplexor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Regularidad — los mismos campos en las mismas posiciones.: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ortogonalidad — cualquier operación con cualquier modo de direccionamiento.: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Lo común, rápido — optimizar lo que los programas realmente ejecutan.: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Compromiso entre número de instrucciones y complejidad de cada una.: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Aritméticas y lógicas: add, sub, and, or, xor, con versiones inmediatas.: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Desplazamientos: sll, srl, sra.: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Acceso a memoria: lw, sw, con variantes de byte y media palabra.: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Saltos condicionales: beq, bne, blt, bge.: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Saltos incondicionales y llamadas: jal, jalr.: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Construcción de constantes: lui, auipc.: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Búsqueda: PC, memoria de instrucciones, sumador de PC más cuatro.: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Decodificación: banco de registros con dos lecturas y una escritura, gener…: en el contexto de «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Regularidad — los mismos campos en las mismas posiciones.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Ortogonalidad — cualquier operación con cualquier modo de direccionamiento.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Lo común, rápido — optimizar lo que los programas realmente ejecutan.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Compromiso entre número de instrucciones y complejidad de cada una.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Aritméticas y lógicas: add, sub, and, or, xor, con versiones inmediatas.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Desplazamientos: sll, srl, sra.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Acceso a memoria: lw, sw, con variantes de byte y media palabra.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Saltos condicionales: beq, bne, blt, bge.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3 · Conjunto de instrucciones y módulo de flujo de datos» con evaluaciones o tareas de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 11 · 22/10/2026 — Unidad 4 · Jerarquía de memoria y memoria caché</w:t>
+        <w:t xml:space="preserve">Sesión 8 · 01/10/2026 — Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU413 (Arquitecturas Computacionales), esta sesión gira en torno a «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad». Según la guía del maestro, lo central es: Un bloque lógico bit a bit: AND, OR, XOR.; Un sumador y restador en complemento a dos.; Un desplazador, típicamente de barril.; Un multiplexor que selecciona qué resultado sale.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejecuta las operaciones aritméticas y lógicas. Recibe dos operandos y un código de operación, y produce un resultado más banderas de estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A − B = A + not(B) + 1. Basta invertir B y forzar el acarreo de entrada a 1. Un solo sumador hace suma y resta, y esa es la razón de que el complemento a dos sea la representación universal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El sumador es el camino crítico de la ALU y por tanto suele fijar la frecuencia del procesador. De ahí el esfuerzo en acelerarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplaza cualquier número de posiciones en un solo ciclo con capas de multiplexores: una capa por bit del conteo. Para 32 bits son cinco capas. Sin él, un desplazamiento de 31 posiciones tomaría 31 ciclos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las extensiones SIMD parten la ALU en secciones independientes: una ALU de 64 bits opera como ocho de 8 bits si se cortan las cadenas de acarreo en las fronteras. Con muy poco hardware extra se obtiene paralelismo de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La próxima sesión, jueves 8 de octubre, es el segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un bloque lógico bit a bit: AND, OR, XOR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un sumador y restador en complemento a dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un desplazador, típicamente de barril.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un multiplexor que selecciona qué resultado sale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Z — resultado cero, que es una OR-NOR de todos los bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N — negativo, que es el bit más significativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C — acarreo de salida, para aritmética sin signo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V — desbordamiento con signo, cuando los acarreos de entrada y salida del bit más significativo difieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acarreo serie — retardo proporcional a n. Simple y lento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acarreo anticipado — retardo logarítmico usando generación y propagación. Mucha más área.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carry-select — se calculan ambas posibilidades y se selecciona al llegar el acarreo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sumadores de árbol como Kogge-Stone o Brent-Kung — los más rápidos, con estructuras de prefijo paralelo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ALU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA ALU» en la sesión «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejecuta las operaciones aritméticas y lógicas. Recibe dos operandos y un código de operación, y produce un resultado más banderas de estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTRUCTURA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESTRUCTURA» en la sesión «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un bloque lógico bit a bit: AND, OR, XOR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un sumador y restador en complemento a dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un desplazador, típicamente de barril.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un multiplexor que selecciona qué resultado sale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BANDERAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BANDERAS» en la sesión «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Z — resultado cero, que es una OR-NOR de todos los bits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N — negativo, que es el bit más significativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C — acarreo de salida, para aritmética sin signo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V — desbordamiento con signo, cuando los acarreos de entrada y salida del bit más significativo difieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESTA CON EL MISMO SUMADOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «RESTA CON EL MISMO SUMADOR» en la sesión «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A − B = A + not(B) + 1. Basta invertir B y forzar el acarreo de entrada a 1. Un solo sumador hace suma y resta, y esa es la razón de que el complemento a dos sea la representación universal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUMADORES DE ALTA VELOCIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SUMADORES DE ALTA VELOCIDAD» en la sesión «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El sumador es el camino crítico de la ALU y por tanto suele fijar la frecuencia del procesador. De ahí el esfuerzo en acelerarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acarreo serie — retardo proporcional a n. Simple y lento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acarreo anticipado — retardo logarítmico usando generación y propagación. Mucha más área.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carry-select — se calculan ambas posibilidades y se selecciona al llegar el acarreo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sumadores de árbol como Kogge-Stone o Brent-Kung — los más rápidos, con estructuras de prefijo paralelo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESPLAZADOR DE BARRIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DESPLAZADOR DE BARRIL» en la sesión «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desplaza cualquier número de posiciones en un solo ciclo con capas de multiplexores: una capa por bit del conteo. Para 32 bits son cinco capas. Sin él, un desplazamiento de 31 posiciones tomaría 31 ciclos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERACIONES EN PARALELO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «OPERACIONES EN PARALELO» en la sesión «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las extensiones SIMD parten la ALU en secciones independientes: una ALU de 64 bits opera como ocho de 8 bits si se cortan las cadenas de acarreo en las fronteras. Con muy poco hardware extra se obtiene paralelismo de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «AVISO» en la sesión «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La próxima sesión, jueves 8 de octubre, es el segundo parcial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Un bloque lógico bit a bit: AND, OR, XOR.: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Un sumador y restador en complemento a dos.: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Un desplazador, típicamente de barril.: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Un multiplexor que selecciona qué resultado sale.: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Z — resultado cero, que es una OR-NOR de todos los bits.: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• N — negativo, que es el bit más significativo.: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• C — acarreo de salida, para aritmética sin signo.: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• V — desbordamiento con signo, cuando los acarreos de entrada y salida del bit…: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Acarreo serie — retardo proporcional a n. Simple y lento.: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Acarreo anticipado — retardo logarítmico usando generación y propagación. Muc…: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Carry-select — se calculan ambas posibilidades y se selecciona al llegar el a…: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sumadores de árbol como Kogge-Stone o Brent-Kung — los más rápidos, con estru…: en el contexto de «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 12 · 29/10/2026 — Unidad 4 · Memoria virtual, memoria masiva y métricas de desempeño</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Un bloque lógico bit a bit: AND, OR, XOR.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Un sumador y restador en complemento a dos.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Un desplazador, típicamente de barril.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Un multiplexor que selecciona qué resultado sale.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Z — resultado cero, que es una OR-NOR de todos los bits.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «N — negativo, que es el bit más significativo.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «C — acarreo de salida, para aritmética sin signo.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «V — desbordamiento con signo, cuando los acarreos de entrada y salida del bit más significativo difieren.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3 · Unidad aritmético-lógica y sumadores de alta velocidad» con evaluaciones o tareas de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 9 · 08/10/2026 — Segundo parcial · Unidades 2 y 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 13 · 05/11/2026 — Tercer parcial · Unidades 3 y 4</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU413 (Arquitecturas Computacionales), esta sesión gira en torno a «Segundo parcial · Unidades 2 y 3». Según la guía del maestro, lo central es: Formatos de instrucción; longitud fija contra variable.; Modos de direccionamiento y por qué RISC tiene pocos.; Unidad de control cableada contra microprogramada.; Criterios de diseño de un conjunto de instrucciones.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo parcial · Unidades 2 y 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 8 de octubre, en el horario y aula de la clase. Vale 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se cierra la unidad 3 con la unidad de control y las arquitecturas híbridas, y se entra a la jerarquía de memoria, que es donde está el mayor impacto real sobre el rendimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formatos de instrucción; longitud fija contra variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modos de direccionamiento y por qué RISC tiene pocos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad de control cableada contra microprogramada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de diseño de un conjunto de instrucciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Repertorio base RV32I y el papel del registro cero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Camino de datos: etapas y multiplexores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALU: estructura, banderas y resta en complemento a dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sumadores de alta velocidad y desplazador de barril.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGUNDO PARCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SEGUNDO PARCIAL» en la sesión «Segundo parcial · Unidades 2 y 3» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 8 de octubre, en el horario y aula de la clase. Vale 10% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENIDO EVALUADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTENIDO EVALUADO» en la sesión «Segundo parcial · Unidades 2 y 3» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formatos de instrucción; longitud fija contra variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modos de direccionamiento y por qué RISC tiene pocos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad de control cableada contra microprogramada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterios de diseño de un conjunto de instrucciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Repertorio base RV32I y el papel del registro cero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Camino de datos: etapas y multiplexores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALU: estructura, banderas y resta en complemento a dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESPACIO PARA EL EXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ESPACIO PARA EL EXAMEN» en la sesión «Segundo parcial · Unidades 2 y 3» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LO QUE SIGUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LO QUE SIGUE» en la sesión «Segundo parcial · Unidades 2 y 3» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se cierra la unidad 3 con la unidad de control y las arquitecturas híbridas, y se entra a la jerarquía de memoria, que es donde está el mayor impacto real sobre el rendimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Formatos de instrucción; longitud fija contra variable.: en el contexto de «Segundo parcial · Unidades 2 y 3» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Modos de direccionamiento y por qué RISC tiene pocos.: en el contexto de «Segundo parcial · Unidades 2 y 3» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Unidad de control cableada contra microprogramada.: en el contexto de «Segundo parcial · Unidades 2 y 3» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Criterios de diseño de un conjunto de instrucciones.: en el contexto de «Segundo parcial · Unidades 2 y 3» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Repertorio base RV32I y el papel del registro cero.: en el contexto de «Segundo parcial · Unidades 2 y 3» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Camino de datos: etapas y multiplexores.: en el contexto de «Segundo parcial · Unidades 2 y 3» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ALU: estructura, banderas y resta en complemento a dos.: en el contexto de «Segundo parcial · Unidades 2 y 3» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sumadores de alta velocidad y desplazador de barril.: en el contexto de «Segundo parcial · Unidades 2 y 3» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Formatos de instrucción; longitud fija contra variable.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Modos de direccionamiento y por qué RISC tiene pocos.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Unidad de control cableada contra microprogramada.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Criterios de diseño de un conjunto de instrucciones.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Repertorio base RV32I y el papel del registro cero.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Camino de datos: etapas y multiplexores.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «ALU: estructura, banderas y resta en complemento a dos.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Sumadores de alta velocidad y desplazador de barril.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Segundo parcial · Unidades 2 y 3» con evaluaciones o tareas de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 14 · 12/11/2026 — Unidad 5 · Sistemas de entrada/salida e interfaces</w:t>
+        <w:t xml:space="preserve">Sesión 10 · 15/10/2026 — Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En HU413 (Arquitecturas Computacionales), esta sesión gira en torno a «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida». Según la guía del maestro, lo central es: El problema es el tiempo de ciclo: debe alcanzar para la instrucción más lenta, que es load.; Todas las instrucciones pagan el precio de la más costosa, aunque no usen la memoria.; Ventaja: el ciclo lo fija la etapa más lenta, no la instrucción más lenta.; Ventaja: se reutiliza hardware, por ejemplo una sola memoria y una sola ALU.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con una implementación de un ciclo por instrucción, la unidad de control es lógica combinacional pura: el código de operación entra y las señales salen. No hay estados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se divide la instrucción en pasos y se dedica un ciclo corto a cada uno. Cada instrucción usa solo los pasos que necesita. La unidad de control pasa a ser una máquina de estados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las señales de control de cada paso se guardan en una memoria de control. Un secuenciador recorre las microinstrucciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con instrucciones muy complejas y de longitud variable, una máquina de estados cableada resulta enorme y casi imposible de verificar. La microprogramación permite además corregir errores del repertorio actualizando el microcódigo, que es exactamente lo que hacen hoy las actualizaciones de microcódigo de los procesadores comerciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resultado: compatibilidad CISC hacia afuera y eficiencia RISC hacia adentro. Es la respuesta práctica al debate de los años ochenta, y explica por qué la pregunta «¿RISC o CISC?» ya no tiene una respuesta limpia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diseñar la máquina de estados de control multiciclo para add, lw, sw y beq, indicando las señales activas en cada estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El problema es el tiempo de ciclo: debe alcanzar para la instrucción más lenta, que es load.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las instrucciones pagan el precio de la más costosa, aunque no usen la memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ventaja: el ciclo lo fija la etapa más lenta, no la instrucción más lenta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ventaja: se reutiliza hardware, por ejemplo una sola memoria y una sola ALU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desventaja: varios ciclos por instrucción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Horizontal — un bit por señal; palabras anchas, sin decodificación, máximo paralelismo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertical — campos codificados; palabras estrechas, un nivel más de retardo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. El procesador acepta instrucciones x86 de longitud variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Un decodificador las traduce a microoperaciones de formato fijo tipo RISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Un caché de microoperaciones evita redecodificar los bucles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Un núcleo segmentado, superescalar y fuera de orden ejecuta las microoperaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Una etapa de retiro las confirma en orden de programa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTROL PARA UN CAMINO DE DATOS MONOCICLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTROL PARA UN CAMINO DE DATOS MONOCICLO» en la sesión «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con una implementación de un ciclo por instrucción, la unidad de control es lógica combinacional pura: el código de operación entra y las señales salen. No hay estados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El problema es el tiempo de ciclo: debe alcanzar para la instrucción más lenta, que es load.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las instrucciones pagan el precio de la más costosa, aunque no usen la memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTROL MULTICICLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTROL MULTICICLO» en la sesión «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se divide la instrucción en pasos y se dedica un ciclo corto a cada uno. Cada instrucción usa solo los pasos que necesita. La unidad de control pasa a ser una máquina de estados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ventaja: el ciclo lo fija la etapa más lenta, no la instrucción más lenta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ventaja: se reutiliza hardware, por ejemplo una sola memoria y una sola ALU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desventaja: varios ciclos por instrucción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTROL MICROPROGRAMADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CONTROL MICROPROGRAMADO» en la sesión «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las señales de control de cada paso se guardan en una memoria de control. Un secuenciador recorre las microinstrucciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Horizontal — un bit por señal; palabras anchas, sin decodificación, máximo paralelismo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertical — campos codificados; palabras estrechas, un nivel más de retardo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR QUÉ CISC SE MICROPROGRAMÓ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POR QUÉ CISC SE MICROPROGRAMÓ» en la sesión «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con instrucciones muy complejas y de longitud variable, una máquina de estados cableada resulta enorme y casi imposible de verificar. La microprogramación permite además corregir errores del repertorio actualizando el microcódigo, que es exactamente lo que hacen hoy las actualizaciones de microcódigo de los procesadores comerciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ARQUITECTURA HÍBRIDA MODERNA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA ARQUITECTURA HÍBRIDA MODERNA» en la sesión «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. El procesador acepta instrucciones x86 de longitud variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Un decodificador las traduce a microoperaciones de formato fijo tipo RISC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Un caché de microoperaciones evita redecodificar los bucles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Un núcleo segmentado, superescalar y fuera de orden ejecuta las microoperaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Una etapa de retiro las confirma en orden de programa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resultado: compatibilidad CISC hacia afuera y eficiencia RISC hacia adentro. Es la respuesta práctica al debate de los años ochenta, y explica por qué la pregunta «¿RISC o CISC?» ya no tiene una respuesta limpia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «TAREA» en la sesión «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» de Arquitecturas Computacionales, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diseñar la máquina de estados de control multiciclo para add, lw, sw y beq, indicando las señales activas en cada estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• El problema es el tiempo de ciclo: debe alcanzar para la instrucción más lent…: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Todas las instrucciones pagan el precio de la más costosa, aunque no usen la …: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ventaja: el ciclo lo fija la etapa más lenta, no la instrucción más lenta.: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ventaja: se reutiliza hardware, por ejemplo una sola memoria y una sola ALU.: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Desventaja: varios ciclos por instrucción.: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Horizontal — un bit por señal; palabras anchas, sin decodificación, máximo pa…: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Vertical — campos codificados; palabras estrechas, un nivel más de retardo.: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. El procesador acepta instrucciones x86 de longitud variable.: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Un decodificador las traduce a microoperaciones de formato fijo tipo RISC.: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Un caché de microoperaciones evita redecodificar los bucles.: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 4. Un núcleo segmentado, superescalar y fuera de orden ejecuta las microopera…: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 5. Una etapa de retiro las confirma en orden de programa.: en el contexto de «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» (HU413), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 15 · 19/11/2026 — Unidad 6 · Paralelismo, segmentación y multiprocesadores</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «El problema es el tiempo de ciclo: debe alcanzar para la instrucción más lenta, que es load.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Todas las instrucciones pagan el precio de la más costosa, aunque no usen la memoria.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Ventaja: el ciclo lo fija la etapa más lenta, no la instrucción más lenta.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Ventaja: se reutiliza hardware, por ejemplo una sola memoria y una sola ALU.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Desventaja: varios ciclos por instrucción.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Horizontal — un bit por señal; palabras anchas, sin decodificación, máximo paralelismo.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Vertical — campos codificados; palabras estrechas, un nivel más de retardo.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «1. El procesador acepta instrucciones x86 de longitud variable.» y por qué importa en HU413?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Unidad 3 · Unidades de control RISC y CISC · Arquitectura híbrida» con evaluaciones o tareas de Arquitecturas Computacionales?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 11 · 22/10/2026 — Unidad 4 · Jerarquía de memoria y memoria caché</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Sesión 16 · 26/11/2026 — Unidad 6 · Sistemas móviles, embebidos y cómputo en la nube · Cierre</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 12 · 29/10/2026 — Unidad 4 · Memoria virtual, memoria masiva y métricas de desempeño</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 13 · 05/11/2026 — Tercer parcial · Unidades 3 y 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 14 · 12/11/2026 — Unidad 5 · Sistemas de entrada/salida e interfaces</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 15 · 19/11/2026 — Unidad 6 · Paralelismo, segmentación y multiprocesadores</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 16 · 26/11/2026 — Unidad 6 · Sistemas móviles, embebidos y cómputo en la nube · Cierre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 