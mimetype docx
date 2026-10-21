--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,8047 +10,10632 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Alemán I</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">CS109 · Laura Zendejas, M.A. · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">martes de 11:00 a 12:40 — CS 109</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">jueves de 11:00 a 12:40 — CS 109</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Capítulos 1 a 6 — 60% (10% cada capítulo)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plataformas 1 y 2 — 10% (5% cada una)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 1, Examen 2 y Endexamen — 30% (10% cada uno)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">25/08/2026 — Quiz 1 + Übungsbuch Kapitel 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/09/2026 — Quiz 2 + Übungsbuch Kapitel 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/09/2026 — Examen 1 (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">24/09/2026 — Quiz 3 + Übungsbuch Kapitel 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">24/09/2026 — Plataforma 1 — Schreibtraining (5%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">13/10/2026 — Quiz 4 + Übungsbuch Kapitel 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">13/10/2026 — Examen 2 (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">03/11/2026 — Quiz 5 + Übungsbuch Kapitel 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">10/11/2026 — Límite para puntos extra (actividades autónomas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">19/11/2026 — Quiz 6 + Übungsbuch Kapitel 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">24/11/2026 — Plataforma 2 — Schreibtraining (5%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">26/11/2026 — Endexamen (10%)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 11/08/2026 — Einführung · Syllabus und Blackboard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WILLKOMMEN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alemán I es un curso de introducción a la lengua alemana para estudiantes sin conocimientos previos. Cubre las cuatro destrezas —Hören, Sprechen, Lesen y Schreiben— y al terminar habrás alcanzado la primera mitad del nivel A1 del Marco Común Europeo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LAS REGLAS DEL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La participación activa en clase es obligatoria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La clase empieza puntual y la asistencia se califica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exámenes, proyectos, ejercicios y tareas no se reponen ni se entregan tarde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No habrá trabajos adicionales al final del curso para subir la calificación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL LIBRO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se compra en la Librería Británica. Los medios —audios, videos y tarjetas de aprendizaje— están en allango. Opcionalmente, un buen diccionario como Pons y el material gratuito de Deutsche Welle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO SE CALIFICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Capítulos 1 a 6: 10% cada uno, 60% del total.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plataformas 1 y 2: 5% cada una, 10%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 1, Examen 2 y Endexamen: 10% cada uno, 30%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO SE CALIFICA CADA CAPÍTULO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Antes del capítulo, 30%: gramática 15% y vocabulario 15%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Durante el capítulo, 45%: Übungsbuch 20% y asistencia 25%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Después del capítulo, 25%: quiz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA ASISTENCIA SE CALIFICA CON CRITERIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Asiste puntual, trae el libro físico, toma notas y participa: 10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Llega más de 5 minutos tarde, no trae el libro, no participa o se distrae: 7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No asiste, o intimida a un compañero: 0.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HONESTIDAD ACADÉMICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No se permite usar traductores automáticos ni IA para generar los trabajos. Un texto cuyo nivel de lengua no corresponde al del curso es el primer indicador que se revisa, y la sanción es cero sin oportunidad de rehacerlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERSTE WÖRTER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hallo · Guten Tag · Guten Morgen · Auf Wiedersehen · Tschüss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wie heißt du? — Ich heiße…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich komme aus Mexiko.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FRIST</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La fecha límite del «antes del capítulo» del Kapitel 1 es el 13 de agosto, hasta las 11:00 AM. No habrá prórrogas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 2 · 13/08/2026 — Kapitel 1 · Erste Kontakte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SICH VORSTELLEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wie heißt du? — Ich heiße Adrián. (informal)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wie heißen Sie? — Ich heiße Adrián Pozo. (formal; Sie siempre con mayúscula)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Woher kommst du? — Ich komme aus Mexiko.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wo wohnst du? — Ich wohne in Puebla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wie geht's? — Gut, danke. Und dir?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DU ODER SIE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El alemán distingue tratamiento informal y formal, y la distinción es más estricta que en español. Se usa du con amigos, familia, compañeros de clase y con niños; Sie con desconocidos, en contextos profesionales y con personas mayores. En la duda, Sie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE ZAHLEN 0-10</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">null, eins, zwei, drei, vier, fünf, sechs, sieben, acht, neun, zehn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOS SUSTANTIVOS VAN CON MAYÚSCULA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todos, siempre, en cualquier posición de la frase. No es una convención de énfasis: es ortografía obligatoria. Es lo primero que se corrige en los escritos y conviene automatizarlo desde hoy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERSTE GRAMMATIK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El verbo se conjuga quitando -en al infinitivo y agregando la terminación: kommen → ich komme, du kommst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En una oración enunciativa el verbo conjugado va siempre en segunda posición.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En una pregunta con palabra W, la palabra W va primero y el verbo segundo: Woher kommst du?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">IM UNTERRICHT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wie bitte? — ¿cómo dice?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Können Sie das wiederholen? — ¿puede repetirlo?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wie schreibt man das? — ¿cómo se escribe?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Was bedeutet das? — ¿qué significa?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HAUSAUFGABE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Übungsbuch del Kapitel 1. Se sube el PDF completo del capítulo a Blackboard antes de las 11:00 AM de la fecha límite; después de esa hora desaparece el apartado y la calificación es cero.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 3 · 18/08/2026 — Kapitel 1 · Begrüßung, Alphabet und Zahlen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">BEGRÜSSEN UND VERABSCHIEDEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Formal: Guten Morgen (mañana) · Guten Tag (día) · Guten Abend (noche, al llegar).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Informal: Hallo · Hi · Servus (sur) · Moin (norte).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Despedida: Auf Wiedersehen (formal) · Tschüss (informal) · Gute Nacht (al irse a dormir).</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gute Nacht no es un saludo de llegada. Se dice solo al despedirse para dormir; el error de usarla al entrar a una reunión nocturna es clásico en hispanohablantes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SICH VORSTELLEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wie heißt du? — Ich heiße Adrián. (informal)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wie heißen Sie? — Ich heiße Adrián Pozo. (formal, Sie siempre con mayúscula)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Woher kommst du? — Ich komme aus Mexiko.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wo wohnst du? — Ich wohne in Puebla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DAS ALPHABET</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las letras que hay que fijar desde hoy porque no coinciden con el español: J se lee «yot», V se lee «fau», W se lee «ve», Y se lee «üpsilon», Z se lee «tset».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Umlaute: Ä, Ö, Ü. La ß (Eszett) suena como una s fuerte y nunca va al inicio de palabra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deletrear se pide con: Wie schreibt man das? o Buchstabieren Sie bitte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ZAHLEN 0-20</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">null, eins, zwei, drei, vier, fünf, sechs, sieben, acht, neun, zehn, elf, zwölf, dreizehn, vierzehn, fünfzehn, sechzehn, siebzehn, achtzehn, neunzehn, zwanzig.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ojo con sechzehn y siebzehn: pierden letras respecto a sechs y sieben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HAUSAUFGABE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Übungsbuch del Kapitel 1. El PDF completo del capítulo se sube a Blackboard antes de las 11:00 AM de la fecha límite; después de la hora desaparece el apartado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 4 · 20/08/2026 — Kapitel 1 · Verbkonjugation im Präsens und W-Fragen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA CONJUGACIÓN REGULAR</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El verbo alemán se forma con raíz más terminación. Se quita -en del infinitivo y se agrega la terminación de la persona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">kommen → ich komm-e, du komm-st, er/sie/es komm-t</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">wir komm-en, ihr komm-t, sie/Sie komm-en</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con solo esas seis terminaciones (-e, -st, -t, -en, -t, -en) conjugas la mayoría de los verbos alemanes. Vale la pena memorizarlas hoy y no volver a pensarlas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOS DOS VERBOS IRREGULARES QUE SE USAN TODO EL TIEMPO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">sein (ser/estar): ich bin, du bist, er ist, wir sind, ihr seid, sie/Sie sind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">haben (tener): ich habe, du hast, er hat, wir haben, ihr habt, sie/Sie haben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W-FRAGEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wer? (quién) · Was? (qué) · Wo? (dónde) · Woher? (de dónde) · Wohin? (a dónde)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wie? (cómo) · Wann? (cuándo) · Warum? (por qué) · Wie viel? (cuánto)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Estructura fija: palabra W en posición 1, verbo en posición 2, sujeto en 3. Woher kommst du? — nunca «Woher du kommst?».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA REGLA QUE GOBIERNA EL ALEMÁN ENTERO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En la oración enunciativa el verbo conjugado va siempre en segunda posición, sin importar qué esté en la primera. Ich wohne in Puebla / In Puebla wohne ich. El sujeto se mueve, el verbo no.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LÄNDER UND SPRACHEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mexiko → Ich komme aus Mexiko. Ich spreche Spanisch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deutschland → aus Deutschland, Deutsch. Österreich → aus Österreich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">die Schweiz lleva artículo: aus der Schweiz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FRIST</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quiz 1 en Blackboard: fecha límite 25 de agosto. Se hace en los últimos 10-15 minutos de clase, un solo intento.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 5 · 25/08/2026 — Kapitel 2 · Familie und Possessivartikel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VOR DEM KAPITEL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recordatorio de cómo se evalúa cada capítulo: antes del capítulo 30% (gramática 15% y vocabulario 15%), durante 45% (Übungsbuch 20% y asistencia 25%), después 25% (quiz).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE FAMILIE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">die Eltern (padres) · der Vater · die Mutter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">die Geschwister (hermanos) · der Bruder · die Schwester</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">die Großeltern · der Großvater / Opa · die Großmutter / Oma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">der Sohn · die Tochter · das Kind · der Mann · die Frau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POSSESSIVARTIKEL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El posesivo concuerda con lo poseído, no con el poseedor —igual que en español, pero con marca de género.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">mein Vater / meine Mutter / mein Kind</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">dein Bruder / deine Schwester / dein Buch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">sein (de él) · ihr (de ella) · unser (nuestro) · euer (de ustedes) · Ihr (de usted, formal)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La marca es simple: masculino y neutro sin terminación, femenino y plural con -e. mein Vater, meine Mutter, meine Eltern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ZAHLEN BIS 100</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se dicen al revés que en español: 21 es einundzwanzig, literalmente «uno-y-veinte». 45 = fünfundvierzig. 99 = neunundneunzig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Decenas: zwanzig, dreißig, vierzig, fünfzig, sechzig, siebzig, achtzig, neunzig, hundert.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">dreißig es la única que termina en -ßig y no en -zig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HAUSAUFGABE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Übungsbuch del Kapitel 2, fecha límite 8 de septiembre. Recuerda que se revisa el libro físico al menos dos veces durante el curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 6 · 27/08/2026 — Kapitel 2 · Berufe und Ja/Nein-Fragen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">BERUFE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">der Student / die Studentin · der Lehrer / die Lehrerin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">der Ingenieur / die Ingenieurin · der Arzt / die Ärztin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">der Informatiker / die Informatikerin (informático)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El femenino se forma casi siempre con -in, y a veces con Umlaut: Arzt → Ärztin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DECIR LA PROFESIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich bin Student. Sin artículo, a diferencia del español. «Ich bin ein Student» suena mal salvo que agregues una descripción: Ich bin ein guter Student.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Was bist du von Beruf? — Ich bin Ingenieur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Was studierst du? — Ich studiere Informatik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">JA/NEIN-FRAGEN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se forman poniendo el verbo en primera posición. No hay auxiliar como el «do» del inglés.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Du kommst aus Mexiko. → Kommst du aus Mexiko?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sie ist Ärztin. → Ist sie Ärztin?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ANTWORTEN MIT DOCH</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando la pregunta es negativa y quieres contradecirla, no se usa ja sino doch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kommst du nicht aus Mexiko? — Doch, ich komme aus Mexiko.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Es una palabra sin equivalente directo en español y aparece constantemente. Vale la pena reconocerla desde ahora.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VERNEINUNG MIT NICHT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich wohne nicht in Puebla. — nicht va después del verbo y antes del complemento de lugar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich bin nicht müde. — antes del adjetivo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FRIST</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quiz 2: fecha límite 8 de septiembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 7 · 01/09/2026 — Kapitel 2 · Wiederholung und Sprechtraining</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRAKTISCHES SPRECHEN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sesión de práctica oral. Recuerda que la asistencia se califica con criterio: llegar puntual, traer el libro físico, tomar notas y participar da 10; llegar más de cinco minutos tarde o no traer el libro baja a 7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIALOG: SICH UND DIE FAMILIE VORSTELLEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">— Hallo! Wie heißt du?  — Ich heiße Adrián. Und du?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">— Ich bin Lena. Woher kommst du?  — Ich komme aus Mexiko, aus Puebla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">— Was machst du?  — Ich studiere Informatik. Und du?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">— Ich bin Studentin. Hast du Geschwister?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">— Ja, ich habe einen Bruder und eine Schwester.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WIEDERHOLUNG DER GRAMMATIK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conjugación regular: -e, -st, -t, -en, -t, -en.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">sein y haben completos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verbo en segunda posición en enunciativa, primera en pregunta de sí/no, segunda tras palabra W.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Possessivartikel: sin terminación en masculino y neutro, -e en femenino y plural.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Números invertidos a partir de 21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HÄUFIGE FEHLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Olvidar la mayúscula en los sustantivos. En alemán todos los sustantivos van con mayúscula, siempre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Decir «Ich bin ein Ingenieur» en vez de «Ich bin Ingenieur».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poner el verbo al final en oraciones simples por influencia de lo que se escuchó de subordinadas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NÄCHSTE WOCHE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El martes 8 de septiembre es el Examen 1, de 11:00 a 12:15. Cubre Kapitel 1 y 2. Asegúrate de que tu laptop y tus audífonos funcionen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 8 · 03/09/2026 — Kapitel 2 · Vorbereitung auf Examen 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WAS KOMMT IN DIE PRÜFUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El Examen 1 vale 10% de la calificación final y cubre los capítulos 1 y 2 en las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WORTSCHATZ KAPITEL 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Saludos y despedidas formales e informales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alphabet y deletreo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zahlen 0-20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Länder, Nationalitäten, Sprachen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WORTSCHATZ KAPITEL 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Familienmitglieder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Berufe en masculino y femenino.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zahlen bis 100.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">GRAMMATIK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Präsens regular y los irregulares sein y haben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. Posición del verbo: enunciativa, W-Frage, Ja/Nein-Frage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Possessivartikel mein/dein/sein/ihr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Verneinung mit nicht y respuesta con doch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HÖREN ÜBEN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En allango están los audios del libro. La comprensión auditiva es lo que más cuesta al inicio y lo único que la mejora es escuchar todos los días diez minutos, no dos horas el día previo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERINNERUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Übungsbuch Kapitel 2 y Quiz 2: límite 8 de septiembre, 11:00 AM.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 1: martes 8 de septiembre, 11:00-12:15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 9 · 08/09/2026 — Examen 1 · Kapitel 1 und 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXAMEN 1</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy, 8 de septiembre, de 11:00 a 12:15. Vale 10% de la calificación final. No se permite reposición.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">INHALT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kapitel 1: saludos, presentación personal, alfabeto, números 0-20, países e idiomas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kapitel 2: familia, profesiones, números hasta 100.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gramática: Präsens, sein y haben, posición del verbo, Possessivartikel, Verneinung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DANACH</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El jueves 10 de septiembre empieza el Kapitel 3: comida y bebida, artículos, el caso acusativo y el plural. Es el capítulo donde el alemán empieza a exigir pensar en casos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 10 · 10/09/2026 — Kapitel 3 · Essen und Trinken, bestimmter Artikel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DER, DIE, DAS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todo sustantivo alemán tiene género, y el género no es deducible del significado: das Mädchen (la niña) es neutro. La única estrategia que funciona es aprender el sustantivo junto con su artículo, siempre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">der Kaffee · der Tee · der Saft · der Apfel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">die Milch · die Butter · die Suppe · die Kartoffel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">das Wasser · das Brot · das Ei · das Fleisch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">KLEINE HILFEN FÜR DAS GENUS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">-ung, -heit, -keit, -schaft, -ion → siempre femenino: die Zeitung, die Freiheit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">-chen, -lein → siempre neutro: das Brötchen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">-er de agente → masculino: der Lehrer, der Computer.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No cubren todo, pero cubren bastante como para valer la pena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UNBESTIMMTER ARTIKEL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ein Kaffee (m) · eine Milch (f) · ein Wasser (n)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El indefinido no tiene plural: «ein Apfel» → «Äpfel», sin artículo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">IM RESTAURANT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Was möchten Sie? — Ich möchte einen Kaffee, bitte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich hätte gern ein Brot. (más cortés)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Die Rechnung, bitte. — Zusammen oder getrennt?</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fíjate en «einen Kaffee»: ahí ya está el acusativo, que vemos en la próxima sesión.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HAUSAUFGABE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Übungsbuch Kapitel 3, límite 24 de septiembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 11 · 15/09/2026 — Kapitel 3 · Der Akkusativ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QUÉ ES UN CASO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El caso marca la función del sustantivo en la oración cambiando el artículo. El nominativo marca el sujeto; el acusativo marca el objeto directo. En español esa función la da el orden de palabras; en alemán la da el artículo, y por eso el orden puede moverse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NOMINATIV VS. AKKUSATIV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Masculino: der → den · ein → einen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Femenino: die → die · eine → eine (no cambia)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Neutro: das → das · ein → ein (no cambia)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plural: die → die</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La noticia buena: solo el masculino cambia. Si dominas der → den y ein → einen, dominas el 100% del acusativo de artículos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">BEISPIELE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Der Apfel ist rot. → Ich esse den Apfel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Die Milch ist kalt. → Ich trinke die Milch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Das Brot ist frisch. → Ich kaufe das Brot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VERBEN MIT AKKUSATIV</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">essen, trinken, kaufen, haben, brauchen, möchten, nehmen, sehen, lesen. La mayoría de los verbos transitivos rigen acusativo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UNREGELMÄSSIGE VERBEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">essen: ich esse, du isst, er isst</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">nehmen: ich nehme, du nimmst, er nimmt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">lesen: ich lese, du liest, er liest</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El cambio ocurre solo en du y er/sie/es. Las demás personas son regulares.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MERKE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Regla práctica para toda la carrera del idioma: cada vez que aprendas un sustantivo nuevo, apúntalo como «der Tisch, -e» — artículo y plural juntos. Aprenderlo suelto significa aprenderlo dos veces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 12 · 17/09/2026 — Kapitel 3 · Plural und Negativartikel kein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE PLURALFORMEN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El alemán tiene cinco patrones de plural y no hay una regla que los prediga con seguridad. Por eso el plural se memoriza con la palabra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">-e: der Tisch → die Tische</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">-er: das Kind → die Kinder (a menudo con Umlaut: das Buch → die Bücher)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">-(e)n: die Frau → die Frauen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">-s: das Auto → die Autos (extranjerismos)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">sin cambio: der Lehrer → die Lehrer (a veces con Umlaut: der Apfel → die Äpfel)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">En plural el artículo definido es siempre die, sin importar el género original. Eso simplifica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NEGATIVARTIKEL KEIN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para negar un sustantivo no se usa nicht sino kein, que se declina como ein.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich habe einen Bruder. → Ich habe keinen Bruder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich trinke Kaffee. → Ich trinke keinen Kaffee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Das ist eine Suppe. → Das ist keine Suppe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NICHT ODER KEIN?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">kein niega sustantivos: Ich habe kein Auto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">nicht niega verbos, adjetivos y nombres propios: Ich arbeite nicht. Das ist nicht Lena.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Regla rápida: si lo que niegas lleva ein o va sin artículo, usa kein. En todo lo demás, nicht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FRIST</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quiz 3 y Übungsbuch Kapitel 3: límite 24 de septiembre, 11:00 AM.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 13 · 22/09/2026 — Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WIEDERHOLUNG KAPITEL 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Genus: der/die/das, y las terminaciones que ayudan a adivinarlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Akkusativ: solo el masculino cambia (den, einen, keinen).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plural: cinco patrones, artículo die para todos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">kein para sustantivos, nicht para lo demás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE PLATTFORM 1</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El jueves 24 de septiembre es Plataforma 1, de 11:00 a 12:15. Vale 5% de la calificación final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SCHREIBTRAINING</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El propósito es practicar la escritura en alemán. Se entrega en un documento Word que se pueda abrir y leer con claridad: si la profesora no puede ver el texto, la Plattform recibe cero automático.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE BEWERTUNGSRUBRIK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wortschatz — usar el vocabulario visto en clase de manera apropiada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Grammatik — usar la gramática vista en clase correctamente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kommunikation — que el texto se comprenda sin mucho esfuerzo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Anweisungen &amp; Regeln — seguir las instrucciones y las reglas ortográficas.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cada criterio vale 1.25 puntos si supera expectativas, 1 punto si cumple, 0.75 si tiene más de dos áreas de oportunidad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WICHTIG: AKADEMISCHE EHRLICHKEIT</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No se permite traducir con traductor automático ni generar el texto con IA. Un texto cuyo nivel de lengua no corresponde al del curso es el primer indicador que se revisa, y la sanción es cero sin oportunidad de rehacerlo. Escribe con lo que sabes: un texto simple y correcto vale más que uno sofisticado y ajeno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 14 · 24/09/2026 — Plattform 1 · Schreibtraining</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PLATTFORM 1</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy, 24 de septiembre, de 11:00 a 12:15. Vale 5% de la calificación final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WAS ZU TUN IST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las indicaciones están en Blackboard, en el apartado Plattform.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se entrega en documento Word legible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se evalúa con la rúbrica de cuatro criterios: Wortschatz, Grammatik, Kommunikation, Anweisungen &amp; Regeln.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SPRACHMITTEL, DIE DU BENUTZEN KANNST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Presentación: Ich heiße… Ich komme aus… Ich wohne in… Ich studiere…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Familia: Ich habe einen Bruder / eine Schwester / keine Geschwister.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gustos con comida: Ich esse gern… Ich trinke keinen…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conectores simples: und, aber, oder, denn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DANACH</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El martes 29 de septiembre empieza el Kapitel 4: tiempo libre, la hora, verbos separables y el modal können. La fecha límite del «antes del capítulo» es el 29 de septiembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 15 · 29/09/2026 — Kapitel 4 · Die Uhrzeit und die Wochentage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE WOCHENTAGE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Montag, Dienstag, Mittwoch, Donnerstag, Freitag, Samstag, Sonntag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todos son masculinos: der Montag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con día se usa am: am Montag, am Wochenende.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE UHRZEIT: OFFIZIELL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La forma oficial usa el reloj de 24 horas y es la de horarios, estaciones y clases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">13:00 — dreizehn Uhr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">14:15 — vierzehn Uhr fünfzehn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">18:40 — achtzehn Uhr vierzig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE UHRZEIT: INOFFIZIELL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La forma coloquial usa 12 horas y expresiones relativas. Es la que se oye en la calle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">halb — indica media hora HACIA la siguiente, no después. halb drei = 2:30, no 3:30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Viertel nach drei = 3:15 · Viertel vor drei = 2:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">zehn nach zwei = 2:10 · zehn vor zwei = 1:50</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">halb es la trampa clásica para hispanohablantes. halb neun son las 8:30. Piénsalo como «medio camino hacia las nueve».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ZEITANGABEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">um + hora: um acht Uhr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">am + día o parte del día: am Montag, am Morgen (excepción: in der Nacht)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">im + mes o estación: im Januar, im Sommer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MEIN STUNDENPLAN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ejercicio: describe tu horario real. Am Montag habe ich um zehn Uhr Mensch-Computer-Interaktion und um dreizehn Uhr Datenstrukturen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 16 · 01/10/2026 — Kapitel 4 · Trennbare Verben</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VERBOS SEPARABLES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Muchos verbos alemanes llevan un prefijo que se desprende y viaja al final de la oración. El significado depende del prefijo, así que separarlos mal cambia lo que dices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">aufstehen (levantarse) → Ich stehe um sieben Uhr auf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">einkaufen (hacer compras) → Ich kaufe am Samstag ein.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">anfangen (empezar) → Der Unterricht fängt um acht Uhr an.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">fernsehen (ver televisión) → Ich sehe am Abend fern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE REGEL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El verbo conjugado ocupa la posición 2; el prefijo se va hasta el final. La oración queda como un paréntesis: abre con el verbo y cierra con el prefijo. Todo lo demás va en medio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich | stehe | jeden Tag um sieben Uhr | auf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TRENNBAR ODER UNTRENNBAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Separables: auf-, ein-, an-, aus-, mit-, vor-, zu-, fern-, weg-.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Inseparables: be-, ge-, er-, ver-, zer-, ent-, emp-. besuchen → Ich besuche meine Oma. No se separa.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La pista fonética: si el acento cae en el prefijo, es separable. AUFstehen sí, beSUchen no.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FREIZEITAKTIVITÄTEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Musik hören · Fußball spielen · ins Kino gehen · Freunde treffen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">schwimmen · lesen · kochen · tanzen · Rad fahren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FRIST</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Übungsbuch Kapitel 4 y Quiz 4: límite 13 de octubre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 17 · 06/10/2026 — Kapitel 4 · Das Modalverb können</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LOS VERBOS MODALES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un modal se conjuga y manda al verbo principal, en infinitivo, hasta el final de la oración. Es la misma estructura de paréntesis que los separables.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich | kann | gut Deutsch | sprechen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">KONJUGATION VON KÖNNEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ich kann · du kannst · er/sie/es kann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">wir können · ihr könnt · sie/Sie können</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fíjate en dos rarezas de todos los modales: ich y er/sie/es tienen la misma forma, y esa forma no lleva terminación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">BEDEUTUNGEN VON KÖNNEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Capacidad: Ich kann schwimmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Posibilidad: Wir können am Samstag ins Kino gehen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Permiso informal: Kann ich das Fenster öffnen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WORTSTELLUNG MIT MODALVERB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Enunciativa: Ich kann heute nicht kommen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ja/Nein-Frage: Kannst du heute kommen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">W-Frage: Wann kannst du kommen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VERABREDUNGEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hast du am Freitag Zeit? — Ja, gern. / Tut mir leid, ich kann nicht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wollen wir ins Kino gehen? — Gute Idee!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wann treffen wir uns? — Um acht Uhr vor dem Kino.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ÜBUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Escribe cinco cosas que puedes hacer y tres que no, usando können correctamente en ambas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 18 · 08/10/2026 — Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WIEDERHOLUNG KAPITEL 3 UND 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Artículos y género; acusativo (den, einen, keinen).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plural: cinco patrones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">kein vs. nicht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Uhrzeit oficial y coloquial; halb va hacia adelante.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">am / um / im.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verbos separables: prefijo al final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">können: modal, infinitivo al final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE SATZKLAMMER</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El concepto que unifica el capítulo: el paréntesis oracional. Verbo conjugado en posición 2, y el elemento que lo completa —prefijo separable o infinitivo— al final. Entre ambos va todo el resto. Es la estructura más característica del alemán y ya la usas en dos construcciones distintas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TYPISCHE FEHLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dejar el prefijo pegado: «Ich aufstehe um sieben» en vez de «Ich stehe um sieben auf».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conjugar el segundo verbo: «Ich kann sprechen Deutsch» en vez de «Ich kann Deutsch sprechen».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traducir halb literal: halb acht son las 7:30, no las 8:30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TERMINE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Übungsbuch Kapitel 4 y Quiz 4: límite 13 de octubre, 11:00 AM.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 2: martes 13 de octubre, 11:00-12:15. Cubre Kapitel 3 y 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 19 · 13/10/2026 — Examen 2 · Kapitel 3 und 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXAMEN 2</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy, 13 de octubre, de 11:00 a 12:15. Vale 10% de la calificación final. No hay reposición.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">INHALT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kapitel 3: Essen und Trinken, der/die/das, Akkusativ, Plural, kein.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kapitel 4: Uhrzeit, Wochentage, trennbare Verben, Modalverb können.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DANACH</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El jueves 15 de octubre empieza el Kapitel 5: vivienda, muebles, preposiciones y el caso dativo. Es el capítulo más largo del curso, con cinco sesiones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERINNERUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fecha límite del «antes del capítulo» del Kapitel 5: 15 de octubre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 20 · 15/10/2026 — Kapitel 5 · Wohnen und Möbel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE WOHNUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">das Haus · die Wohnung · das Zimmer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">das Schlafzimmer · das Wohnzimmer · die Küche · das Bad · der Flur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">der Balkon · der Garten · der Keller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE MÖBEL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">der Tisch, -e · der Stuhl, ¨-e · der Schrank, ¨-e · das Bett, -en</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">das Sofa, -s · der Sessel, - · das Regal, -e · die Lampe, -n</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Apúntalos siempre con artículo y plural: «der Stuhl, die Stühle». Es el hábito que después ahorra meses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ES GIBT + AKKUSATIV</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La construcción para decir que algo existe. Siempre rige acusativo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">In meinem Zimmer gibt es einen Tisch, ein Bett und einen Schrank.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gibt es hier einen Supermarkt? — Nein, hier gibt es keinen Supermarkt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ADJEKTIVE ZUR BESCHREIBUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">groß ↔ klein · hell ↔ dunkel · neu ↔ alt · teuer ↔ billig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">gemütlich (acogedor) · modern · ruhig ↔ laut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FARBEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">rot, blau, grün, gelb, schwarz, weiß, grau, braun, orange.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ÜBUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Describe tu cuarto: Mein Zimmer ist klein, aber hell. Es gibt einen Schreibtisch, ein Bett und ein Regal. Der Schreibtisch ist braun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FRIST</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Übungsbuch Kapitel 5, límite 3 de noviembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 21 · 20/10/2026 — Kapitel 5 · Der Dativ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL TERCER CASO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El dativo marca el objeto indirecto: a quién o para quién. También lo exigen ciertas preposiciones y ciertos verbos, y ahí es donde de verdad se usa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTIKEL IM DATIV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Masculino: der → dem · ein → einem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Femenino: die → der · eine → einer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Neutro: das → dem · ein → einem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plural: die → den (y el sustantivo agrega -n: den Kindern)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Truco de memoria: en dativo el masculino y el neutro se juntan en dem, y el femenino toma la forma que el masculino tenía en nominativo, der. Es confuso al principio y se ordena con práctica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VERBEN MIT DATIV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">helfen: Ich helfe meinem Bruder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">danken: Ich danke der Lehrerin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">gefallen: Die Wohnung gefällt mir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">gehören: Das Buch gehört dem Studenten.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">gefallen invierte la lógica del español: lo que gusta es el sujeto. «Die Wohnung gefällt mir» = «el departamento me gusta».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PERSONALPRONOMEN IM DATIV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ich → mir · du → dir · er/es → ihm · sie → ihr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">wir → uns · ihr → euch · sie/Sie → ihnen/Ihnen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MERKE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">A partir de aquí, cada verbo nuevo se aprende con su caso. «helfen + Dativ» es un dato tan importante como el significado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 22 · 22/10/2026 — Kapitel 5 · Wechselpräpositionen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LAS PREPOSICIONES DE DOBLE CASO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nueve preposiciones de lugar rigen dativo o acusativo según lo que expresen: dativo si hay posición, acusativo si hay movimiento hacia un destino.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">in, an, auf, über, unter, vor, hinter, neben, zwischen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WO? → DATIV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Das Buch liegt auf dem Tisch. (¿dónde está? posición)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Die Lampe steht neben dem Bett.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich bin in der Küche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WOHIN? → AKKUSATIV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich lege das Buch auf den Tisch. (¿a dónde? movimiento)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich stelle die Lampe neben das Bett.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich gehe in die Küche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA PRUEBA QUE NUNCA FALLA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pregúntale a la oración: ¿Wo? o ¿Wohin? Si la respuesta es un lugar donde algo está, dativo. Si es un destino al que algo va, acusativo. No depende del verbo sino de lo que la oración describe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POSITIONSVERBEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">liegen (estar acostado) ↔ legen (acostar) — liegen + Dativ, legen + Akkusativ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">stehen (estar de pie) ↔ stellen (poner de pie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">sitzen (estar sentado) ↔ setzen (sentar).</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los de la izquierda son de posición y van con dativo; los de la derecha son de movimiento y van con acusativo. Van en pares, y aprenderlos en pares es lo que los fija.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRÄPOSITIONEN NUR MIT DATIV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">aus, bei, mit, nach, seit, von, zu. Estas siempre dativo, sin excepción.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 23 · 27/10/2026 — Kapitel 5 · Wiederholung: die drei Kasus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PANORAMA DE LOS CASOS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ya tienes tres de los cuatro casos del alemán. Verlos juntos en una sola tabla es lo que hace que dejen de confundirse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">BESTIMMTER ARTIKEL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nominativ: der · die · das · die</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Akkusativ: den · die · das · die</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dativ: dem · der · dem · den (+n)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UNBESTIMMTER ARTIKEL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nominativ: ein · eine · ein · —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Akkusativ: einen · eine · ein · —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dativ: einem · einer · einem · —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO DECIDIR EL CASO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. ¿Es el sujeto? → Nominativo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. ¿Es objeto directo? → Acusativo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. ¿Es objeto indirecto? → Dativo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. ¿Va tras preposición? → El caso lo manda la preposición, no la función.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ÜBUNG MIT ALLEN KASUS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Der Student (Nom) gibt dem Lehrer (Dat) das Buch (Akk).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich (Nom) kaufe meiner Schwester (Dat) einen Kaffee (Akk).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FRIST</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quiz 5 y Übungsbuch Kapitel 5: límite 3 de noviembre, 11:00 AM.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PUNKTE EXTRA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recuerda que hasta el 10 de noviembre puedes ganar puntos extra: completando todas las actividades autónomas (Übungen a-d y e-h, un punto cada bloque), cantando de memoria una canción de un compositor germanohablante, declamando un poema de mínimo cuatro estrofas, o invitando a un estudiante de intercambio germanohablante a dar una presentación. Hay que avisar por correo con dos días de anticipación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 24 · 29/10/2026 — Kapitel 5 · Sprechtraining: meine Wohnung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PRAKTISCHES SPRECHEN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sesión de producción oral sobre vivienda, usando dativo y preposiciones de doble caso en contexto real.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIALOG: EINE WOHNUNG SUCHEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">— Guten Tag, ich suche eine Wohnung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">— Wie viele Zimmer möchten Sie?  — Zwei Zimmer, bitte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">— Wo möchten Sie wohnen?  — Im Zentrum, wenn möglich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">— Was kostet die Miete?  — Sie kostet 500 Euro im Monat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">BESCHREIBUNG ÜBEN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Describe tu casa habitación por habitación, diciendo dónde está cada mueble. Cada oración debe usar una preposición de doble caso en dativo, porque estás describiendo posición.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">In meinem Zimmer steht ein Bett neben dem Fenster.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Über dem Schreibtisch hängt ein Regal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Der Stuhl steht zwischen dem Tisch und dem Schrank.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HÄUFIGE FEHLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Usar acusativo al describir posición: «auf den Tisch» cuando quieres decir que algo está sobre la mesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Olvidar la -n del plural en dativo: «mit den Kinder» en vez de «mit den Kindern».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Confundir liegen/legen y stehen/stellen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NÄCHSTES KAPITEL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El martes 3 de noviembre empieza el Kapitel 6, el último del curso: rutina diaria, más verbos modales, imperativo e introducción al Perfekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 25 · 03/11/2026 — Kapitel 6 · Tagesablauf und weitere Modalverben</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DER TAGESABLAUF</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">aufstehen · frühstücken · zur Uni gehen · Mittag essen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">arbeiten · lernen · nach Hause kommen · Abendessen machen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">fernsehen · ins Bett gehen · schlafen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE MODALVERBEN IM ÜBERBLICK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">können — poder, saber hacer: Ich kann Deutsch sprechen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">müssen — tener que: Ich muss heute lernen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">wollen — querer: Ich will nach Deutschland fahren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">möchten — querría, cortés: Ich möchte einen Kaffee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">dürfen — tener permiso: Darf ich hier rauchen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">sollen — deber por indicación ajena: Du sollst mehr schlafen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">KONJUGATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">müssen: ich muss, du musst, er muss, wir müssen, ihr müsst, sie müssen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">wollen: ich will, du willst, er will, wir wollen, ihr wollt, sie wollen.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El patrón se repite en todos: ich y er comparten forma y no llevan terminación, y la vocal cambia en el singular.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MÜSSEN NICHT ≠ NICHT DÜRFEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Du musst nicht kommen. = No es necesario que vengas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Du darfst nicht kommen. = No tienes permiso de venir.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La diferencia es grande y es un error frecuente. «No debes» en español es ambiguo; en alemán no lo es.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FRIST</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Übungsbuch Kapitel 6, límite 19 de noviembre. Es la última entrega de Übungsbuch del curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 26 · 05/11/2026 — Kapitel 6 · Der Imperativ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DAR INSTRUCCIONES</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El imperativo tiene tres formas según a quién le hables. Es de uso constante en instrucciones, recetas, indicaciones y en el propio salón de clases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DU-FORM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se quita la terminación -st del presente: du kommst → Komm!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">du gehst → Geh! · du machst → Mach! · du liest → Lies!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sin pronombre: «Komm!», no «Komm du!».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">IHR-FORM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Idéntica al presente, sin pronombre: ihr kommt → Kommt!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SIE-FORM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verbo primero y pronombre después: Kommen Sie! · Warten Sie bitte!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UNREGELMÄSSIG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">sein → Sei! / Seid! / Seien Sie!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">haben → Hab! / Habt! / Haben Sie!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">IM UNTERRICHT</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Frases que la profesora usa y que conviene reconocer al oído: Hören Sie zu. Lesen Sie den Text. Arbeiten Sie zu zweit. Öffnen Sie das Buch auf Seite zwanzig. Wiederholen Sie bitte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HÖFLICHKEIT</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Agregar bitte suaviza cualquier imperativo. «Warte!» es una orden; «Warte bitte!» es una petición. En alemán la diferencia de registro se marca mucho con partículas como bitte, mal y doch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 27 · 10/11/2026 — Kapitel 6 · Das Perfekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL PASADO DEL ALEMÁN HABLADO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para contar lo que hiciste, el alemán conversacional usa el Perfekt, no el Präteritum. Se forma con un auxiliar conjugado más el participio al final: otra vez el paréntesis oracional.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE STRUKTUR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich | habe | gestern Deutsch | gelernt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich | bin | am Montag nach Puebla | gefahren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HABEN ODER SEIN?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">sein — verbos de movimiento (gehen, fahren, kommen, fliegen) y de cambio de estado (aufstehen, einschlafen), más sein y bleiben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">haben — todos los demás, que son la mayoría.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DAS PARTIZIP II</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Regulares: ge- + raíz + -t. machen → gemacht · lernen → gelernt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Irregulares: ge- + raíz (a veces cambiada) + -en. gehen → gegangen · essen → gegessen · trinken → getrunken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Separables: el ge- va en medio. aufstehen → aufgestanden · einkaufen → eingekauft.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verbos en -ieren y con prefijo inseparable: sin ge-. studieren → studiert · besuchen → besucht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">BEISPIELE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Was hast du am Wochenende gemacht? — Ich habe Fußball gespielt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wo bist du gewesen? — Ich bin zu Hause geblieben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MERKE</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los participios irregulares se memorizan uno por uno; no hay atajo. Empieza hoy con los veinte verbos más frecuentes y el resto llega con la lectura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 28 · 12/11/2026 — Kapitel 6 · Wiederholung des Kapitels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WIEDERHOLUNG KAPITEL 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tagesablauf y vocabulario de rutina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los seis modales y su conjugación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">müssen nicht (no hace falta) frente a nicht dürfen (está prohibido).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Imperativo en du, ihr y Sie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Perfekt: auxiliar haben o sein, participio al final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE SATZKLAMMER, ZUM LETZTEN MAL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tres construcciones del curso comparten la misma estructura: verbos separables, verbos modales y Perfekt. En las tres, el verbo conjugado va en posición 2 y el elemento que lo completa cierra la oración. Si entendiste eso, entendiste la sintaxis alemana básica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WAS DU JETZT KANNST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Presentarte y hablar de tu familia, tu casa y tu rutina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pedir en un restaurante y hacer una cita.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Decir la hora y describir un horario.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Expresar capacidad, obligación, deseo y permiso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Contar en pasado lo que hiciste.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Eso es la primera mitad del nivel A1 del Marco Común Europeo, que es exactamente la meta declarada del curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TERMINE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quiz 6 y Übungsbuch Kapitel 6: límite 19 de noviembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Puntos extra: el correo debe enviarse antes del 10 de noviembre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 29 · 17/11/2026 — Kapitel 6 · Abschluss und Vorbereitung auf die Plattform 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LETZTE SITZUNG DES KAPITELS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy cierra el Kapitel 6 y con él el contenido nuevo del curso. Lo que sigue es Plattform 2 y el Endexamen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PLATTFORM 2</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Jueves 19 y martes 24 de noviembre, de 11:00 a 12:15. Vale 5% de la calificación final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SCHREIBTRAINING VORBEREITEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisa las indicaciones en Blackboard, apartado Plattform.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Entrega en Word legible; si no se puede abrir, es cero automático.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Misma rúbrica: Wortschatz, Grammatik, Kommunikation, Anweisungen &amp; Regeln.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WOMIT DU JETZT SCHREIBEN KANNST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Presente, Perfekt, modales e imperativo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nominativo, acusativo y dativo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Preposiciones de dativo y de doble caso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conectores: und, aber, oder, denn, deshalb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RATSCHLAG</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Escribe con las estructuras que dominas. Un texto de nivel A1 correcto obtiene mejor calificación que uno de nivel B1 con errores, y además no levanta la sospecha de traducción automática, que se sanciona con cero.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERINNERUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Endexamen: jueves 26 de noviembre, de 11:00 a 12:40. Vale 10% y cubre todo el curso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 30 · 19/11/2026 — Plattform 2 · Schreibtraining (1/2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PLATTFORM 2, ERSTER TEIL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy, 19 de noviembre, de 11:00 a 12:15. Junto con la sesión del 24 de noviembre conforma el 5% de la Plattform 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ABLAUF</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Indicaciones en Blackboard, apartado Plattform.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Documento Word legible; se evalúa con la rúbrica de cuatro criterios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prohibido traductor automático e IA: sanción de cero sin oportunidad de rehacer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NÜTZLICHE STRUKTUREN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rutina: Ich stehe um sieben Uhr auf und frühstücke.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pasado: Am Wochenende habe ich Freunde getroffen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obligación: Diese Woche muss ich viel lernen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Descripción de lugar: In meinem Zimmer steht ein Schreibtisch neben dem Fenster.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERINNERUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Übungsbuch Kapitel 6 y Quiz 6 vencen hoy, 19 de noviembre, a las 11:00 AM. Después de esa hora desaparece el apartado de entrega.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 31 · 24/11/2026 — Plattform 2 · Schreibtraining (2/2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PLATTFORM 2, ZWEITER TEIL</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy, 24 de noviembre, de 11:00 a 12:15. Cierra la Plattform 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VORBEREITUNG AUF DAS ENDEXAMEN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">El Endexamen es pasado mañana, jueves 26 de noviembre, de 11:00 a 12:40. Vale 10% de la calificación final y cubre los seis capítulos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">GRAMMATIK DES GANZEN KURSES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">K1 — Präsens, sein, haben, posición del verbo, W-Fragen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">K2 — Possessivartikel, Ja/Nein-Fragen, doch, Verneinung mit nicht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">K3 — Genus, Akkusativ, Plural, kein.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">K4 — Uhrzeit, trennbare Verben, Modalverb können.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">K5 — Dativ, Wechselpräpositionen, Positionsverben, es gibt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">K6 — Modalverben, Imperativ, Perfekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WAS AM MEISTEN GEFRAGT WIRD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Elegir el caso correcto tras preposición.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Colocar bien el segundo elemento del paréntesis oracional.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">haben o sein en el Perfekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">halb + hora.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HÖREN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verifica hoy que tu laptop y tus audífonos funcionen. Es responsabilidad del alumno y no hay reposición del examen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 32 · 26/11/2026 — Endexamen · Kapitel 1 bis 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ENDEXAMEN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoy, 26 de noviembre, de 11:00 a 12:40. Vale 10% de la calificación final y cubre los seis capítulos del curso. Es también el último día de clases del semestre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">INHALT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todo el vocabulario y la gramática de los Kapitel 1 a 6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE ENDNOTE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kapitel 1 a 6: 10% cada uno, 60% del total.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plattform 1 y 2: 5% cada una, 10% del total.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 1, Examen 2 y Endexamen: 10% cada uno, 30% del total.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WAS DU ERREICHT HAST</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Al terminar el curso alcanzaste la primera mitad del nivel A1 del Marco Común Europeo de Referencia: entiendes palabras y frases sencillas sobre temas conocidos, participas en conversaciones simples, y lees y escribes textos básicos y formularios con datos personales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WEITER ÜBEN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para no perderlo durante el receso: Deutsche Welle tiene material gratuito por nivel, allango conserva los audios y las tarjetas del libro, y media hora semanal basta para que el A1 no se enfríe antes de Alemán II.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Viel Erfolg!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 