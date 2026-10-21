--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -10,10406 +10,33300 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Alemán I</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">CS109 · Laura Zendejas, M.A. · Otoño 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HORARIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">martes de 11:00 a 12:40 — CS 109</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">jueves de 11:00 a 12:40 — CS 109</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Capítulos 1 a 6 — 60% (10% cada capítulo)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plataformas 1 y 2 — 10% (5% cada una)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 1, Examen 2 y Endexamen — 30% (10% cada uno)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">25/08/2026 — Quiz 1 + Übungsbuch Kapitel 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/09/2026 — Quiz 2 + Übungsbuch Kapitel 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">08/09/2026 — Examen 1 (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">24/09/2026 — Quiz 3 + Übungsbuch Kapitel 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">24/09/2026 — Plataforma 1 — Schreibtraining (5%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">13/10/2026 — Quiz 4 + Übungsbuch Kapitel 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">13/10/2026 — Examen 2 (10%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">03/11/2026 — Quiz 5 + Übungsbuch Kapitel 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">10/11/2026 — Límite para puntos extra (actividades autónomas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">19/11/2026 — Quiz 6 + Übungsbuch Kapitel 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">24/11/2026 — Plataforma 2 — Schreibtraining (5%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">26/11/2026 — Endexamen (10%)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesión 1 · 11/08/2026 — Einführung · Syllabus und Blackboard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WILLKOMMEN</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alemán I es un curso de introducción a la lengua alemana para estudiantes sin conocimientos previos. Cubre las cuatro destrezas —Hören, Sprechen, Lesen y Schreiben— y al terminar habrás alcanzado la primera mitad del nivel A1 del Marco Común Europeo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LAS REGLAS DEL CURSO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La participación activa en clase es obligatoria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La clase empieza puntual y la asistencia se califica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exámenes, proyectos, ejercicios y tareas no se reponen ni se entregan tarde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No habrá trabajos adicionales al final del curso para subir la calificación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL LIBRO</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se compra en la Librería Británica. Los medios —audios, videos y tarjetas de aprendizaje— están en allango. Opcionalmente, un buen diccionario como Pons y el material gratuito de Deutsche Welle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO SE CALIFICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Capítulos 1 a 6: 10% cada uno, 60% del total.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plataformas 1 y 2: 5% cada una, 10%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Examen 1, Examen 2 y Endexamen: 10% cada uno, 30%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CÓMO SE CALIFICA CADA CAPÍTULO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Antes del capítulo, 30%: gramática 15% y vocabulario 15%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Durante el capítulo, 45%: Übungsbuch 20% y asistencia 25%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Después del capítulo, 25%: quiz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LA ASISTENCIA SE CALIFICA CON CRITERIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Asiste puntual, trae el libro físico, toma notas y participa: 10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Llega más de 5 minutos tarde, no trae el libro, no participa o se distrae: 7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No asiste, o intimida a un compañero: 0.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HONESTIDAD ACADÉMICA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">No se permite usar traductores automáticos ni IA para generar los trabajos. Un texto cuyo nivel de lengua no corresponde al del curso es el primer indicador que se revisa, y la sanción es cero sin oportunidad de rehacerlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERSTE WÖRTER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hallo · Guten Tag · Guten Morgen · Auf Wiedersehen · Tschüss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wie heißt du? — Ich heiße…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich komme aus Mexiko.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FRIST</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">La fecha límite del «antes del capítulo» del Kapitel 1 es el 13 de agosto, hasta las 11:00 AM. No habrá prórrogas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
-      </w:r>
-[...200 lines deleted...]
-        <w:t xml:space="preserve">Wie heißt du? — Ich heiße… · Ich komme aus Mexiko.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">3.- Übungsbuch capítulo 1: fecha límite 13 de agosto a las 11:00 AM, no hay prórroga</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Einführung · Syllabus und Blackboard». Según la guía del maestro, lo central es: La participación activa en clase es obligatoria.; La clase empieza puntual y la asistencia se califica.; Exámenes, proyectos, ejercicios y tareas no se reponen ni se entregan tarde.; No habrá trabajos adicionales al final del curso para subir la calificación.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Einführung · Syllabus und Blackboard</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alemán I es un curso de introducción a la lengua alemana para estudiantes sin conocimientos previos. Cubre las cuatro destrezas —Hören, Sprechen, Lesen y Schreiben— y al terminar habrás alcanzado la primera mitad del nivel A1 del Marco Común Europeo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se compra en la Librería Británica. Los medios —audios, videos y tarjetas de aprendizaje— están en allango. Opcionalmente, un buen diccionario como Pons y el material gratuito de Deutsche Welle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se permite usar traductores automáticos ni IA para generar los trabajos. Un texto cuyo nivel de lengua no corresponde al del curso es el primer indicador que se revisa, y la sanción es cero sin oportunidad de rehacerlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La fecha límite del «antes del capítulo» del Kapitel 1 es el 13 de agosto, hasta las 11:00 AM. No habrá prórrogas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La participación activa en clase es obligatoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La clase empieza puntual y la asistencia se califica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exámenes, proyectos, ejercicios y tareas no se reponen ni se entregan tarde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No habrá trabajos adicionales al final del curso para subir la calificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capítulos 1 a 6: 10% cada uno, 60% del total.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plataformas 1 y 2: 5% cada una, 10%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 1, Examen 2 y Endexamen: 10% cada uno, 30%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes del capítulo, 30%: gramática 15% y vocabulario 15%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durante el capítulo, 45%: Übungsbuch 20% y asistencia 25%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después del capítulo, 25%: quiz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiste puntual, trae el libro físico, toma notas y participa: 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Llega más de 5 minutos tarde, no trae el libro, no participa o se distrae: 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No asiste, o intimida a un compañero: 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hallo · Guten Tag · Guten Morgen · Auf Wiedersehen · Tschüss</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie heißt du? — Ich heiße…</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich komme aus Mexiko.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WILLKOMMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «WILLKOMMEN» en la sesión «Einführung · Syllabus und Blackboard» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS REGLAS DEL CURSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LAS REGLAS DEL CURSO» en la sesión «Einführung · Syllabus und Blackboard» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL LIBRO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «EL LIBRO» en la sesión «Einführung · Syllabus und Blackboard» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO SE CALIFICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO SE CALIFICA» en la sesión «Einführung · Syllabus und Blackboard» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO SE CALIFICA CADA CAPÍTULO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «CÓMO SE CALIFICA CADA CAPÍTULO» en la sesión «Einführung · Syllabus und Blackboard» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ASISTENCIA SE CALIFICA CON CRITERIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA ASISTENCIA SE CALIFICA CON CRITERIO» en la sesión «Einführung · Syllabus und Blackboard» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HONESTIDAD ACADÉMICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HONESTIDAD ACADÉMICA» en la sesión «Einführung · Syllabus und Blackboard» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERSTE WÖRTER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ERSTE WÖRTER» en la sesión «Einführung · Syllabus und Blackboard» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• La participación activa en clase es obligatoria.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• La clase empieza puntual y la asistencia se califica.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Exámenes, proyectos, ejercicios y tareas no se reponen ni se entregan tarde.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• No habrá trabajos adicionales al final del curso para subir la calificación.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Capítulos 1 a 6: 10% cada uno, 60% del total.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Plataformas 1 y 2: 5% cada una, 10%.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Examen 1, Examen 2 y Endexamen: 10% cada uno, 30%.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Antes del capítulo, 30%: gramática 15% y vocabulario 15%.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Durante el capítulo, 45%: Übungsbuch 20% y asistencia 25%.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Después del capítulo, 25%: quiz.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Asiste puntual, trae el libro físico, toma notas y participa: 10.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Llega más de 5 minutos tarde, no trae el libro, no participa o se distrae: 7.: en el contexto de «Einführung · Syllabus und Blackboard» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «La participación activa en clase es obligatoria.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «La clase empieza puntual y la asistencia se califica.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Exámenes, proyectos, ejercicios y tareas no se reponen ni se entregan tarde.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «No habrá trabajos adicionales al final del curso para subir la calificación.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Capítulos 1 a 6: 10% cada uno, 60% del total.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Plataformas 1 y 2: 5% cada una, 10%.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Examen 1, Examen 2 y Endexamen: 10% cada uno, 30%.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Antes del capítulo, 30%: gramática 15% y vocabulario 15%.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Einführung · Syllabus und Blackboard» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.- Comprar el libro en la Librería Británica esta semana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.- Crear cuenta en allango para los audios</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.- Übungsbuch capítulo 1: fecha límite 13 de agosto a las 11:00 AM, no hay prórroga</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...507 lines deleted...]
-        <w:t xml:space="preserve">Wie bitte? · Können Sie das wiederholen? · Wie schreibt man das? · Was bedeutet das?</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 2 · 13/08/2026 — Kapitel 1 · Erste Kontakte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">3.- Escuchar 10 min de alemán al día, aunque no entienda todavía</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SICH VORSTELLEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie heißt du? — Ich heiße Adrián. (informal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie heißen Sie? — Ich heiße Adrián Pozo. (formal; Sie siempre con mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Woher kommst du? — Ich komme aus Mexiko.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wo wohnst du? — Ich wohne in Puebla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie geht's? — Gut, danke. Und dir?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DU ODER SIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El alemán distingue tratamiento informal y formal, y la distinción es más estricta que en español. Se usa du con amigos, familia, compañeros de clase y con niños; Sie con desconocidos, en contextos profesionales y con personas mayores. En la duda, Sie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE ZAHLEN 0-10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">null, eins, zwei, drei, vier, fünf, sechs, sieben, acht, neun, zehn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS SUSTANTIVOS VAN CON MAYÚSCULA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos, siempre, en cualquier posición de la frase. No es una convención de énfasis: es ortografía obligatoria. Es lo primero que se corrige en los escritos y conviene automatizarlo desde hoy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERSTE GRAMMATIK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El verbo se conjuga quitando -en al infinitivo y agregando la terminación: kommen → ich komme, du kommst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En una oración enunciativa el verbo conjugado va siempre en segunda posición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En una pregunta con palabra W, la palabra W va primero y el verbo segundo: Woher kommst du?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IM UNTERRICHT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie bitte? — ¿cómo dice?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Können Sie das wiederholen? — ¿puede repetirlo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie schreibt man das? — ¿cómo se escribe?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was bedeutet das? — ¿qué significa?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HAUSAUFGABE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch del Kapitel 1. Se sube el PDF completo del capítulo a Blackboard antes de las 11:00 AM de la fecha límite; después de esa hora desaparece el apartado y la calificación es cero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 1 · Erste Kontakte». Según la guía del maestro, lo central es: Wie heißt du? — Ich heiße Adrián. (informal); Wie heißen Sie? — Ich heiße Adrián Pozo. (formal; Sie siempre con mayúscula); Woher kommst du? — Ich komme aus Mexiko.; Wo wohnst du? — Ich wohne in Puebla.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 1 · Erste Kontakte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El alemán distingue tratamiento informal y formal, y la distinción es más estricta que en español. Se usa du con amigos, familia, compañeros de clase y con niños; Sie con desconocidos, en contextos profesionales y con personas mayores. En la duda, Sie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">null, eins, zwei, drei, vier, fünf, sechs, sieben, acht, neun, zehn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos, siempre, en cualquier posición de la frase. No es una convención de énfasis: es ortografía obligatoria. Es lo primero que se corrige en los escritos y conviene automatizarlo desde hoy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch del Kapitel 1. Se sube el PDF completo del capítulo a Blackboard antes de las 11:00 AM de la fecha límite; después de esa hora desaparece el apartado y la calificación es cero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie heißt du? — Ich heiße Adrián. (informal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie heißen Sie? — Ich heiße Adrián Pozo. (formal; Sie siempre con mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Woher kommst du? — Ich komme aus Mexiko.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wo wohnst du? — Ich wohne in Puebla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie geht's? — Gut, danke. Und dir?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El verbo se conjuga quitando -en al infinitivo y agregando la terminación: kommen → ich komme, du kommst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En una oración enunciativa el verbo conjugado va siempre en segunda posición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En una pregunta con palabra W, la palabra W va primero y el verbo segundo: Woher kommst du?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie bitte? — ¿cómo dice?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Können Sie das wiederholen? — ¿puede repetirlo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie schreibt man das? — ¿cómo se escribe?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was bedeutet das? — ¿qué significa?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SICH VORSTELLEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SICH VORSTELLEN» en la sesión «Kapitel 1 · Erste Kontakte» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DU ODER SIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DU ODER SIE» en la sesión «Kapitel 1 · Erste Kontakte» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE ZAHLEN 0-10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DIE ZAHLEN 0-10» en la sesión «Kapitel 1 · Erste Kontakte» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS SUSTANTIVOS VAN CON MAYÚSCULA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LOS SUSTANTIVOS VAN CON MAYÚSCULA» en la sesión «Kapitel 1 · Erste Kontakte» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERSTE GRAMMATIK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ERSTE GRAMMATIK» en la sesión «Kapitel 1 · Erste Kontakte» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IM UNTERRICHT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «IM UNTERRICHT» en la sesión «Kapitel 1 · Erste Kontakte» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HAUSAUFGABE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HAUSAUFGABE» en la sesión «Kapitel 1 · Erste Kontakte» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wie heißt du? — Ich heiße Adrián. (informal): en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wie heißen Sie? — Ich heiße Adrián Pozo. (formal; Sie siempre con mayúscula): en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Woher kommst du? — Ich komme aus Mexiko.: en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wo wohnst du? — Ich wohne in Puebla.: en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wie geht's? — Gut, danke. Und dir?: en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• El verbo se conjuga quitando -en al infinitivo y agregando la terminación: ko…: en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• En una oración enunciativa el verbo conjugado va siempre en segunda posición.: en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• En una pregunta con palabra W, la palabra W va primero y el verbo segundo: Wo…: en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wie bitte? — ¿cómo dice?: en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Können Sie das wiederholen? — ¿puede repetirlo?: en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wie schreibt man das? — ¿cómo se escribe?: en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Was bedeutet das? — ¿qué significa?: en el contexto de «Kapitel 1 · Erste Kontakte» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...515 lines deleted...]
-        <w:t xml:space="preserve">(Notas reconstruidas del programa el 18-08. Contrastar con lo visto en clase y borrar esta línea al verificarlas.)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Wie heißt du? — Ich heiße Adrián. (informal)» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Wie heißen Sie? — Ich heiße Adrián Pozo. (formal; Sie siempre con mayúscula)» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Woher kommst du? — Ich komme aus Mexiko.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Wo wohnst du? — Ich wohne in Puebla.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Wie geht's? — Gut, danke. Und dir?» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «El verbo se conjuga quitando -en al infinitivo y agregando la terminación: kommen → ich komme, du kommst.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «En una oración enunciativa el verbo conjugado va siempre en segunda posición.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «En una pregunta con palabra W, la palabra W va primero y el verbo segundo: Woher kommst du?» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 1 · Erste Kontakte» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.- Memorizar las terminaciones de conjugación de una vez</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.- Bajar la app de Deutsche Welle y ver Nicos Weg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.- Escuchar 10 min de alemán al día, aunque no entienda todavía</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.- Escuchar 10 min de alemán al día aunque no entienda todavía</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 3 · 18/08/2026 — Kapitel 1 · Begrüßung, Alphabet und Zahlen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BEGRÜSSEN UND VERABSCHIEDEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formal: Guten Morgen (mañana) · Guten Tag (día) · Guten Abend (noche, al llegar).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informal: Hallo · Hi · Servus (sur) · Moin (norte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Despedida: Auf Wiedersehen (formal) · Tschüss (informal) · Gute Nacht (al irse a dormir).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gute Nacht no es un saludo de llegada. Se dice solo al despedirse para dormir; el error de usarla al entrar a una reunión nocturna es clásico en hispanohablantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SICH VORSTELLEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie heißt du? — Ich heiße Adrián. (informal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie heißen Sie? — Ich heiße Adrián Pozo. (formal, Sie siempre con mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Woher kommst du? — Ich komme aus Mexiko.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wo wohnst du? — Ich wohne in Puebla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DAS ALPHABET</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las letras que hay que fijar desde hoy porque no coinciden con el español: J se lee «yot», V se lee «fau», W se lee «ve», Y se lee «üpsilon», Z se lee «tset».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umlaute: Ä, Ö, Ü. La ß (Eszett) suena como una s fuerte y nunca va al inicio de palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deletrear se pide con: Wie schreibt man das? o Buchstabieren Sie bitte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZAHLEN 0-20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">null, eins, zwei, drei, vier, fünf, sechs, sieben, acht, neun, zehn, elf, zwölf, dreizehn, vierzehn, fünfzehn, sechzehn, siebzehn, achtzehn, neunzehn, zwanzig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ojo con sechzehn y siebzehn: pierden letras respecto a sechs y sieben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HAUSAUFGABE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch del Kapitel 1. El PDF completo del capítulo se sube a Blackboard antes de las 11:00 AM de la fecha límite; después de la hora desaparece el apartado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...214 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 1 · Begrüßung, Alphabet und Zahlen». Según la guía del maestro, lo central es: Formal: Guten Morgen (mañana) · Guten Tag (día) · Guten Abend (noche, al llegar).; Informal: Hallo · Hi · Servus (sur) · Moin (norte).; Despedida: Auf Wiedersehen (formal) · Tschüss (informal) · Gute Nacht (al irse a dormir).; Wie heißt du? — Ich heiße Adrián. (informal). Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 1 · Begrüßung, Alphabet und Zahlen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gute Nacht no es un saludo de llegada. Se dice solo al despedirse para dormir; el error de usarla al entrar a una reunión nocturna es clásico en hispanohablantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las letras que hay que fijar desde hoy porque no coinciden con el español: J se lee «yot», V se lee «fau», W se lee «ve», Y se lee «üpsilon», Z se lee «tset».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">null, eins, zwei, drei, vier, fünf, sechs, sieben, acht, neun, zehn, elf, zwölf, dreizehn, vierzehn, fünfzehn, sechzehn, siebzehn, achtzehn, neunzehn, zwanzig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ojo con sechzehn y siebzehn: pierden letras respecto a sechs y sieben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch del Kapitel 1. El PDF completo del capítulo se sube a Blackboard antes de las 11:00 AM de la fecha límite; después de la hora desaparece el apartado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formal: Guten Morgen (mañana) · Guten Tag (día) · Guten Abend (noche, al llegar).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informal: Hallo · Hi · Servus (sur) · Moin (norte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Despedida: Auf Wiedersehen (formal) · Tschüss (informal) · Gute Nacht (al irse a dormir).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie heißt du? — Ich heiße Adrián. (informal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie heißen Sie? — Ich heiße Adrián Pozo. (formal, Sie siempre con mayúscula)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Woher kommst du? — Ich komme aus Mexiko.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wo wohnst du? — Ich wohne in Puebla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umlaute: Ä, Ö, Ü. La ß (Eszett) suena como una s fuerte y nunca va al inicio de palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deletrear se pide con: Wie schreibt man das? o Buchstabieren Sie bitte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BEGRÜSSEN UND VERABSCHIEDEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BEGRÜSSEN UND VERABSCHIEDEN» en la sesión «Kapitel 1 · Begrüßung, Alphabet und Zahlen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SICH VORSTELLEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «SICH VORSTELLEN» en la sesión «Kapitel 1 · Begrüßung, Alphabet und Zahlen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DAS ALPHABET</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DAS ALPHABET» en la sesión «Kapitel 1 · Begrüßung, Alphabet und Zahlen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZAHLEN 0-20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ZAHLEN 0-20» en la sesión «Kapitel 1 · Begrüßung, Alphabet und Zahlen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HAUSAUFGABE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HAUSAUFGABE» en la sesión «Kapitel 1 · Begrüßung, Alphabet und Zahlen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Formal: Guten Morgen (mañana) · Guten Tag (día) · Guten Abend (noche, al lleg…: en el contexto de «Kapitel 1 · Begrüßung, Alphabet und Zahlen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Informal: Hallo · Hi · Servus (sur) · Moin (norte).: en el contexto de «Kapitel 1 · Begrüßung, Alphabet und Zahlen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Despedida: Auf Wiedersehen (formal) · Tschüss (informal) · Gute Nacht (al irs…: en el contexto de «Kapitel 1 · Begrüßung, Alphabet und Zahlen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wie heißt du? — Ich heiße Adrián. (informal): en el contexto de «Kapitel 1 · Begrüßung, Alphabet und Zahlen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wie heißen Sie? — Ich heiße Adrián Pozo. (formal, Sie siempre con mayúscula): en el contexto de «Kapitel 1 · Begrüßung, Alphabet und Zahlen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Woher kommst du? — Ich komme aus Mexiko.: en el contexto de «Kapitel 1 · Begrüßung, Alphabet und Zahlen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wo wohnst du? — Ich wohne in Puebla.: en el contexto de «Kapitel 1 · Begrüßung, Alphabet und Zahlen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Umlaute: Ä, Ö, Ü. La ß (Eszett) suena como una s fuerte y nunca va al inicio …: en el contexto de «Kapitel 1 · Begrüßung, Alphabet und Zahlen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Deletrear se pide con: Wie schreibt man das? o Buchstabieren Sie bitte.: en el contexto de «Kapitel 1 · Begrüßung, Alphabet und Zahlen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Formal: Guten Morgen (mañana) · Guten Tag (día) · Guten Abend (noche, al llegar).» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Informal: Hallo · Hi · Servus (sur) · Moin (norte).» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Despedida: Auf Wiedersehen (formal) · Tschüss (informal) · Gute Nacht (al irse a dormir).» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Wie heißt du? — Ich heiße Adrián. (informal)» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Wie heißen Sie? — Ich heiße Adrián Pozo. (formal, Sie siempre con mayúscula)» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Woher kommst du? — Ich komme aus Mexiko.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Wo wohnst du? — Ich wohne in Puebla.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Umlaute: Ä, Ö, Ü. La ß (Eszett) suena como una s fuerte y nunca va al inicio de palabra.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 1 · Begrüßung, Alphabet und Zahlen» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.- Memorizar de una vez las terminaciones de conjugación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.- Comprar el libro en la Librería Británica y crear cuenta en allango</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.- Bajar la app de Deutsche Welle y empezar Nicos Weg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.- Escuchar 10 min de alemán al día aunque no entienda todavía</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 5 · 25/08/2026 — Kapitel 2 · Familie und Possessivartikel</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 4 · 20/08/2026 — Kapitel 1 · Verbkonjugation im Präsens und W-Fragen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...192 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA CONJUGACIÓN REGULAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El verbo alemán se forma con raíz más terminación. Se quita -en del infinitivo y se agrega la terminación de la persona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommen → ich komm-e, du komm-st, er/sie/es komm-t</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wir komm-en, ihr komm-t, sie/Sie komm-en</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con solo esas seis terminaciones (-e, -st, -t, -en, -t, -en) conjugas la mayoría de los verbos alemanes. Vale la pena memorizarlas hoy y no volver a pensarlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS DOS VERBOS IRREGULARES QUE SE USAN TODO EL TIEMPO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin, du bist, er ist, wir sind, ihr seid, sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe, du hast, er hat, wir haben, ihr habt, sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W-FRAGEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wer? (quién) · Was? (qué) · Wo? (dónde) · Woher? (de dónde) · Wohin? (a dónde)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie? (cómo) · Wann? (cuándo) · Warum? (por qué) · Wie viel? (cuánto)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura fija: palabra W en posición 1, verbo en posición 2, sujeto en 3. Woher kommst du? — nunca «Woher du kommst?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA REGLA QUE GOBIERNA EL ALEMÁN ENTERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la oración enunciativa el verbo conjugado va siempre en segunda posición, sin importar qué esté en la primera. Ich wohne in Puebla / In Puebla wohne ich. El sujeto se mueve, el verbo no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LÄNDER UND SPRACHEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mexiko → Ich komme aus Mexiko. Ich spreche Spanisch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deutschland → aus Deutschland, Deutsch. Österreich → aus Österreich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Schweiz lleva artículo: aus der Schweiz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz 1 en Blackboard: fecha límite 25 de agosto. Se hace en los últimos 10-15 minutos de clase, un solo intento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen». Según la guía del maestro, lo central es: kommen → ich komm-e, du komm-st, er/sie/es komm-t; wir komm-en, ihr komm-t, sie/Sie komm-en; sein (ser/estar): ich bin, du bist, er ist, wir sind, ihr seid, sie/Sie sind.; haben (tener): ich habe, du hast, er hat, wir haben, ihr habt, sie/Sie haben.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 1 · Verbkonjugation im Präsens und W-Fragen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El verbo alemán se forma con raíz más terminación. Se quita -en del infinitivo y se agrega la terminación de la persona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con solo esas seis terminaciones (-e, -st, -t, -en, -t, -en) conjugas la mayoría de los verbos alemanes. Vale la pena memorizarlas hoy y no volver a pensarlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura fija: palabra W en posición 1, verbo en posición 2, sujeto en 3. Woher kommst du? — nunca «Woher du kommst?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la oración enunciativa el verbo conjugado va siempre en segunda posición, sin importar qué esté en la primera. Ich wohne in Puebla / In Puebla wohne ich. El sujeto se mueve, el verbo no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz 1 en Blackboard: fecha límite 25 de agosto. Se hace en los últimos 10-15 minutos de clase, un solo intento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommen → ich komm-e, du komm-st, er/sie/es komm-t</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wir komm-en, ihr komm-t, sie/Sie komm-en</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin, du bist, er ist, wir sind, ihr seid, sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe, du hast, er hat, wir haben, ihr habt, sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wer? (quién) · Was? (qué) · Wo? (dónde) · Woher? (de dónde) · Wohin? (a dónde)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie? (cómo) · Wann? (cuándo) · Warum? (por qué) · Wie viel? (cuánto)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mexiko → Ich komme aus Mexiko. Ich spreche Spanisch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deutschland → aus Deutschland, Deutsch. Österreich → aus Österreich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Schweiz lleva artículo: aus der Schweiz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA CONJUGACIÓN REGULAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA CONJUGACIÓN REGULAR» en la sesión «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS DOS VERBOS IRREGULARES QUE SE USAN TODO EL TIEMPO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LOS DOS VERBOS IRREGULARES QUE SE USAN TODO EL TIEMPO» en la sesión «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W-FRAGEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «W-FRAGEN» en la sesión «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA REGLA QUE GOBIERNA EL ALEMÁN ENTERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LA REGLA QUE GOBIERNA EL ALEMÁN ENTERO» en la sesión «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LÄNDER UND SPRACHEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «LÄNDER UND SPRACHEN» en la sesión «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «FRIST» en la sesión «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• kommen → ich komm-e, du komm-st, er/sie/es komm-t: en el contexto de «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• wir komm-en, ihr komm-t, sie/Sie komm-en: en el contexto de «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• sein (ser/estar): ich bin, du bist, er ist, wir sind, ihr seid, sie/Sie sind.: en el contexto de «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• haben (tener): ich habe, du hast, er hat, wir haben, ihr habt, sie/Sie haben.: en el contexto de «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wer? (quién) · Was? (qué) · Wo? (dónde) · Woher? (de dónde) · Wohin? (a dónde): en el contexto de «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wie? (cómo) · Wann? (cuándo) · Warum? (por qué) · Wie viel? (cuánto): en el contexto de «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Mexiko → Ich komme aus Mexiko. Ich spreche Spanisch.: en el contexto de «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Deutschland → aus Deutschland, Deutsch. Österreich → aus Österreich.: en el contexto de «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• die Schweiz lleva artículo: aus der Schweiz.: en el contexto de «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...232 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «kommen → ich komm-e, du komm-st, er/sie/es komm-t» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «wir komm-en, ihr komm-t, sie/Sie komm-en» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «sein (ser/estar): ich bin, du bist, er ist, wir sind, ihr seid, sie/Sie sind.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «haben (tener): ich habe, du hast, er hat, wir haben, ihr habt, sie/Sie haben.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Wer? (quién) · Was? (qué) · Wo? (dónde) · Woher? (de dónde) · Wohin? (a dónde)» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Wie? (cómo) · Wann? (cuándo) · Warum? (por qué) · Wie viel? (cuánto)» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Mexiko → Ich komme aus Mexiko. Ich spreche Spanisch.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Deutschland → aus Deutschland, Deutsch. Österreich → aus Österreich.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 1 · Verbkonjugation im Präsens und W-Fragen» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 5 · 25/08/2026 — Kapitel 2 · Familie und Possessivartikel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VOR DEM KAPITEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recordatorio de cómo se evalúa cada capítulo: antes del capítulo 30% (gramática 15% y vocabulario 15%), durante 45% (Übungsbuch 20% y asistencia 25%), después 25% (quiz).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE FAMILIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Eltern (padres) · der Vater · die Mutter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Geschwister (hermanos) · der Bruder · die Schwester</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Großeltern · der Großvater / Opa · die Großmutter / Oma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Sohn · die Tochter · das Kind · der Mann · die Frau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POSSESSIVARTIKEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El posesivo concuerda con lo poseído, no con el poseedor —igual que en español, pero con marca de género.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mein Vater / meine Mutter / mein Kind</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dein Bruder / deine Schwester / dein Buch</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (de él) · ihr (de ella) · unser (nuestro) · euer (de ustedes) · Ihr (de usted, formal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La marca es simple: masculino y neutro sin terminación, femenino y plural con -e. mein Vater, meine Mutter, meine Eltern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZAHLEN BIS 100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se dicen al revés que en español: 21 es einundzwanzig, literalmente «uno-y-veinte». 45 = fünfundvierzig. 99 = neunundneunzig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decenas: zwanzig, dreißig, vierzig, fünfzig, sechzig, siebzig, achtzig, neunzig, hundert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dreißig es la única que termina en -ßig y no en -zig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HAUSAUFGABE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch del Kapitel 2, fecha límite 8 de septiembre. Recuerda que se revisa el libro físico al menos dos veces durante el curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...249 lines deleted...]
-      <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 2 · Familie und Possessivartikel». Según la guía del maestro, lo central es: die Eltern (padres) · der Vater · die Mutter; die Geschwister (hermanos) · der Bruder · die Schwester; die Großeltern · der Großvater / Opa · die Großmutter / Oma; der Sohn · die Tochter · das Kind · der Mann · die Frau. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 2 · Familie und Possessivartikel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recordatorio de cómo se evalúa cada capítulo: antes del capítulo 30% (gramática 15% y vocabulario 15%), durante 45% (Übungsbuch 20% y asistencia 25%), después 25% (quiz).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El posesivo concuerda con lo poseído, no con el poseedor —igual que en español, pero con marca de género.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La marca es simple: masculino y neutro sin terminación, femenino y plural con -e. mein Vater, meine Mutter, meine Eltern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se dicen al revés que en español: 21 es einundzwanzig, literalmente «uno-y-veinte». 45 = fünfundvierzig. 99 = neunundneunzig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dreißig es la única que termina en -ßig y no en -zig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch del Kapitel 2, fecha límite 8 de septiembre. Recuerda que se revisa el libro físico al menos dos veces durante el curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Eltern (padres) · der Vater · die Mutter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Geschwister (hermanos) · der Bruder · die Schwester</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Großeltern · der Großvater / Opa · die Großmutter / Oma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Sohn · die Tochter · das Kind · der Mann · die Frau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mein Vater / meine Mutter / mein Kind</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dein Bruder / deine Schwester / dein Buch</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (de él) · ihr (de ella) · unser (nuestro) · euer (de ustedes) · Ihr (de usted, formal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decenas: zwanzig, dreißig, vierzig, fünfzig, sechzig, siebzig, achtzig, neunzig, hundert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VOR DEM KAPITEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VOR DEM KAPITEL» en la sesión «Kapitel 2 · Familie und Possessivartikel» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE FAMILIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DIE FAMILIE» en la sesión «Kapitel 2 · Familie und Possessivartikel» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POSSESSIVARTIKEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «POSSESSIVARTIKEL» en la sesión «Kapitel 2 · Familie und Possessivartikel» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZAHLEN BIS 100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ZAHLEN BIS 100» en la sesión «Kapitel 2 · Familie und Possessivartikel» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HAUSAUFGABE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HAUSAUFGABE» en la sesión «Kapitel 2 · Familie und Possessivartikel» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• die Eltern (padres) · der Vater · die Mutter: en el contexto de «Kapitel 2 · Familie und Possessivartikel» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• die Geschwister (hermanos) · der Bruder · die Schwester: en el contexto de «Kapitel 2 · Familie und Possessivartikel» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• die Großeltern · der Großvater / Opa · die Großmutter / Oma: en el contexto de «Kapitel 2 · Familie und Possessivartikel» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• der Sohn · die Tochter · das Kind · der Mann · die Frau: en el contexto de «Kapitel 2 · Familie und Possessivartikel» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• mein Vater / meine Mutter / mein Kind: en el contexto de «Kapitel 2 · Familie und Possessivartikel» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• dein Bruder / deine Schwester / dein Buch: en el contexto de «Kapitel 2 · Familie und Possessivartikel» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• sein (de él) · ihr (de ella) · unser (nuestro) · euer (de ustedes) · Ihr (de …: en el contexto de «Kapitel 2 · Familie und Possessivartikel» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Decenas: zwanzig, dreißig, vierzig, fünfzig, sechzig, siebzig, achtzig, neunz…: en el contexto de «Kapitel 2 · Familie und Possessivartikel» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «die Eltern (padres) · der Vater · die Mutter» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «die Geschwister (hermanos) · der Bruder · die Schwester» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «die Großeltern · der Großvater / Opa · die Großmutter / Oma» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «der Sohn · die Tochter · das Kind · der Mann · die Frau» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «mein Vater / meine Mutter / mein Kind» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «dein Bruder / deine Schwester / dein Buch» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «sein (de él) · ihr (de ella) · unser (nuestro) · euer (de ustedes) · Ihr (de usted, formal)» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Decenas: zwanzig, dreißig, vierzig, fünfzig, sechzig, siebzig, achtzig, neunzig, hundert.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 2 · Familie und Possessivartikel» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...241 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 6 · 27/08/2026 — Kapitel 2 · Berufe und Ja/Nein-Fragen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BERUFE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Student / die Studentin · der Lehrer / die Lehrerin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Ingenieur / die Ingenieurin · der Arzt / die Ärztin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Informatiker / die Informatikerin (informático)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El femenino se forma casi siempre con -in, y a veces con Umlaut: Arzt → Ärztin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECIR LA PROFESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich bin Student. Sin artículo, a diferencia del español. «Ich bin ein Student» suena mal salvo que agregues una descripción: Ich bin ein guter Student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was bist du von Beruf? — Ich bin Ingenieur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was studierst du? — Ich studiere Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JA/NEIN-FRAGEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se forman poniendo el verbo en primera posición. No hay auxiliar como el «do» del inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Du kommst aus Mexiko. → Kommst du aus Mexiko?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sie ist Ärztin. → Ist sie Ärztin?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANTWORTEN MIT DOCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando la pregunta es negativa y quieres contradecirla, no se usa ja sino doch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kommst du nicht aus Mexiko? — Doch, ich komme aus Mexiko.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es una palabra sin equivalente directo en español y aparece constantemente. Vale la pena reconocerla desde ahora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERNEINUNG MIT NICHT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich wohne nicht in Puebla. — nicht va después del verbo y antes del complemento de lugar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich bin nicht müde. — antes del adjetivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz 2: fecha límite 8 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...26 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...97 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 2 · Berufe und Ja/Nein-Fragen». Según la guía del maestro, lo central es: der Student / die Studentin · der Lehrer / die Lehrerin; der Ingenieur / die Ingenieurin · der Arzt / die Ärztin; der Informatiker / die Informatikerin (informático); Was bist du von Beruf? — Ich bin Ingenieur.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 2 · Berufe und Ja/Nein-Fragen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El femenino se forma casi siempre con -in, y a veces con Umlaut: Arzt → Ärztin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich bin Student. Sin artículo, a diferencia del español. «Ich bin ein Student» suena mal salvo que agregues una descripción: Ich bin ein guter Student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se forman poniendo el verbo en primera posición. No hay auxiliar como el «do» del inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando la pregunta es negativa y quieres contradecirla, no se usa ja sino doch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es una palabra sin equivalente directo en español y aparece constantemente. Vale la pena reconocerla desde ahora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz 2: fecha límite 8 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Student / die Studentin · der Lehrer / die Lehrerin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Ingenieur / die Ingenieurin · der Arzt / die Ärztin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Informatiker / die Informatikerin (informático)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was bist du von Beruf? — Ich bin Ingenieur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was studierst du? — Ich studiere Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Du kommst aus Mexiko. → Kommst du aus Mexiko?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sie ist Ärztin. → Ist sie Ärztin?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kommst du nicht aus Mexiko? — Doch, ich komme aus Mexiko.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich wohne nicht in Puebla. — nicht va después del verbo y antes del complemento de lugar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich bin nicht müde. — antes del adjetivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BERUFE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «BERUFE» en la sesión «Kapitel 2 · Berufe und Ja/Nein-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECIR LA PROFESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DECIR LA PROFESIÓN» en la sesión «Kapitel 2 · Berufe und Ja/Nein-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JA/NEIN-FRAGEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «JA/NEIN-FRAGEN» en la sesión «Kapitel 2 · Berufe und Ja/Nein-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANTWORTEN MIT DOCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ANTWORTEN MIT DOCH» en la sesión «Kapitel 2 · Berufe und Ja/Nein-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERNEINUNG MIT NICHT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «VERNEINUNG MIT NICHT» en la sesión «Kapitel 2 · Berufe und Ja/Nein-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «FRIST» en la sesión «Kapitel 2 · Berufe und Ja/Nein-Fragen» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• der Student / die Studentin · der Lehrer / die Lehrerin: en el contexto de «Kapitel 2 · Berufe und Ja/Nein-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• der Ingenieur / die Ingenieurin · der Arzt / die Ärztin: en el contexto de «Kapitel 2 · Berufe und Ja/Nein-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• der Informatiker / die Informatikerin (informático): en el contexto de «Kapitel 2 · Berufe und Ja/Nein-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Was bist du von Beruf? — Ich bin Ingenieur.: en el contexto de «Kapitel 2 · Berufe und Ja/Nein-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Was studierst du? — Ich studiere Informatik.: en el contexto de «Kapitel 2 · Berufe und Ja/Nein-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Du kommst aus Mexiko. → Kommst du aus Mexiko?: en el contexto de «Kapitel 2 · Berufe und Ja/Nein-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Sie ist Ärztin. → Ist sie Ärztin?: en el contexto de «Kapitel 2 · Berufe und Ja/Nein-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Kommst du nicht aus Mexiko? — Doch, ich komme aus Mexiko.: en el contexto de «Kapitel 2 · Berufe und Ja/Nein-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ich wohne nicht in Puebla. — nicht va después del verbo y antes del complemen…: en el contexto de «Kapitel 2 · Berufe und Ja/Nein-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ich bin nicht müde. — antes del adjetivo.: en el contexto de «Kapitel 2 · Berufe und Ja/Nein-Fragen» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «der Student / die Studentin · der Lehrer / die Lehrerin» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «der Ingenieur / die Ingenieurin · der Arzt / die Ärztin» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «der Informatiker / die Informatikerin (informático)» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Was bist du von Beruf? — Ich bin Ingenieur.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Was studierst du? — Ich studiere Informatik.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Du kommst aus Mexiko. → Kommst du aus Mexiko?» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Sie ist Ärztin. → Ist sie Ärztin?» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Kommst du nicht aus Mexiko? — Doch, ich komme aus Mexiko.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 2 · Berufe und Ja/Nein-Fragen» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 10 · 10/09/2026 — Kapitel 3 · Essen und Trinken, bestimmter Artikel</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 7 · 01/09/2026 — Kapitel 2 · Wiederholung und Sprechtraining</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...213 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRAKTISCHES SPRECHEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión de práctica oral. Recuerda que la asistencia se califica con criterio: llegar puntual, traer el libro físico, tomar notas y participar da 10; llegar más de cinco minutos tarde o no traer el libro baja a 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIALOG: SICH UND DIE FAMILIE VORSTELLEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Hallo! Wie heißt du?  — Ich heiße Adrián. Und du?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Ich bin Lena. Woher kommst du?  — Ich komme aus Mexiko, aus Puebla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Was machst du?  — Ich studiere Informatik. Und du?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Ich bin Studentin. Hast du Geschwister?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Ja, ich habe einen Bruder und eine Schwester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIEDERHOLUNG DER GRAMMATIK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conjugación regular: -e, -st, -t, -en, -t, -en.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein y haben completos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo en segunda posición en enunciativa, primera en pregunta de sí/no, segunda tras palabra W.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: sin terminación en masculino y neutro, -e en femenino y plural.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números invertidos a partir de 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HÄUFIGE FEHLER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olvidar la mayúscula en los sustantivos. En alemán todos los sustantivos van con mayúscula, siempre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decir «Ich bin ein Ingenieur» en vez de «Ich bin Ingenieur».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poner el verbo al final en oraciones simples por influencia de lo que se escuchó de subordinadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NÄCHSTE WOCHE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El martes 8 de septiembre es el Examen 1, de 11:00 a 12:15. Cubre Kapitel 1 y 2. Asegúrate de que tu laptop y tus audífonos funcionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 2 · Wiederholung und Sprechtraining». Según la guía del maestro, lo central es: — Hallo! Wie heißt du?  — Ich heiße Adrián. Und du?; — Ich bin Lena. Woher kommst du?  — Ich komme aus Mexiko, aus Puebla.; — Was machst du?  — Ich studiere Informatik. Und du?; — Ich bin Studentin. Hast du Geschwister?. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 2 · Wiederholung und Sprechtraining</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión de práctica oral. Recuerda que la asistencia se califica con criterio: llegar puntual, traer el libro físico, tomar notas y participar da 10; llegar más de cinco minutos tarde o no traer el libro baja a 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El martes 8 de septiembre es el Examen 1, de 11:00 a 12:15. Cubre Kapitel 1 y 2. Asegúrate de que tu laptop y tus audífonos funcionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Hallo! Wie heißt du?  — Ich heiße Adrián. Und du?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Ich bin Lena. Woher kommst du?  — Ich komme aus Mexiko, aus Puebla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Was machst du?  — Ich studiere Informatik. Und du?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Ich bin Studentin. Hast du Geschwister?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Ja, ich habe einen Bruder und eine Schwester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conjugación regular: -e, -st, -t, -en, -t, -en.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein y haben completos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo en segunda posición en enunciativa, primera en pregunta de sí/no, segunda tras palabra W.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: sin terminación en masculino y neutro, -e en femenino y plural.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números invertidos a partir de 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olvidar la mayúscula en los sustantivos. En alemán todos los sustantivos van con mayúscula, siempre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decir «Ich bin ein Ingenieur» en vez de «Ich bin Ingenieur».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poner el verbo al final en oraciones simples por influencia de lo que se escuchó de subordinadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRAKTISCHES SPRECHEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «PRAKTISCHES SPRECHEN» en la sesión «Kapitel 2 · Wiederholung und Sprechtraining» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIALOG: SICH UND DIE FAMILIE VORSTELLEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «DIALOG: SICH UND DIE FAMILIE VORSTELLEN» en la sesión «Kapitel 2 · Wiederholung und Sprechtraining» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIEDERHOLUNG DER GRAMMATIK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «WIEDERHOLUNG DER GRAMMATIK» en la sesión «Kapitel 2 · Wiederholung und Sprechtraining» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HÄUFIGE FEHLER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HÄUFIGE FEHLER» en la sesión «Kapitel 2 · Wiederholung und Sprechtraining» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NÄCHSTE WOCHE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «NÄCHSTE WOCHE» en la sesión «Kapitel 2 · Wiederholung und Sprechtraining» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• — Hallo! Wie heißt du?  — Ich heiße Adrián. Und du?: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• — Ich bin Lena. Woher kommst du?  — Ich komme aus Mexiko, aus Puebla.: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• — Was machst du?  — Ich studiere Informatik. Und du?: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• — Ich bin Studentin. Hast du Geschwister?: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• — Ja, ich habe einen Bruder und eine Schwester.: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Conjugación regular: -e, -st, -t, -en, -t, -en.: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• sein y haben completos.: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Verbo en segunda posición en enunciativa, primera en pregunta de sí/no, segun…: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Possessivartikel: sin terminación en masculino y neutro, -e en femenino y plu…: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Números invertidos a partir de 21.: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Olvidar la mayúscula en los sustantivos. En alemán todos los sustantivos van …: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Decir «Ich bin ein Ingenieur» en vez de «Ich bin Ingenieur».: en el contexto de «Kapitel 2 · Wiederholung und Sprechtraining» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...227 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «— Hallo! Wie heißt du?  — Ich heiße Adrián. Und du?» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «— Ich bin Lena. Woher kommst du?  — Ich komme aus Mexiko, aus Puebla.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «— Was machst du?  — Ich studiere Informatik. Und du?» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «— Ich bin Studentin. Hast du Geschwister?» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «— Ja, ich habe einen Bruder und eine Schwester.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Conjugación regular: -e, -st, -t, -en, -t, -en.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «sein y haben completos.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Verbo en segunda posición en enunciativa, primera en pregunta de sí/no, segunda tras palabra W.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 2 · Wiederholung und Sprechtraining» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 8 · 03/09/2026 — Kapitel 2 · Vorbereitung auf Examen 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WAS KOMMT IN DIE PRÜFUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Examen 1 vale 10% de la calificación final y cubre los capítulos 1 y 2 en las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORTSCHATZ KAPITEL 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saludos y despedidas formales e informales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alphabet y deletreo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zahlen 0-20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länder, Nationalitäten, Sprachen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORTSCHATZ KAPITEL 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Familienmitglieder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berufe en masculino y femenino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zahlen bis 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GRAMMATIK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Präsens regular y los irregulares sein y haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Posición del verbo: enunciativa, W-Frage, Ja/Nein-Frage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Possessivartikel mein/dein/sein/ihr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Verneinung mit nicht y respuesta con doch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HÖREN ÜBEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En allango están los audios del libro. La comprensión auditiva es lo que más cuesta al inicio y lo único que la mejora es escuchar todos los días diez minutos, no dos horas el día previo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERINNERUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 2 y Quiz 2: límite 8 de septiembre, 11:00 AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 1: martes 8 de septiembre, 11:00-12:15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...213 lines deleted...]
-      <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 2 · Vorbereitung auf Examen 1». Según la guía del maestro, lo central es: Saludos y despedidas formales e informales.; Alphabet y deletreo.; Zahlen 0-20.; Länder, Nationalitäten, Sprachen.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 2 · Vorbereitung auf Examen 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Examen 1 vale 10% de la calificación final y cubre los capítulos 1 y 2 en las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En allango están los audios del libro. La comprensión auditiva es lo que más cuesta al inicio y lo único que la mejora es escuchar todos los días diez minutos, no dos horas el día previo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saludos y despedidas formales e informales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alphabet y deletreo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zahlen 0-20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länder, Nationalitäten, Sprachen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Familienmitglieder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berufe en masculino y femenino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zahlen bis 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 2 y Quiz 2: límite 8 de septiembre, 11:00 AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 1: martes 8 de septiembre, 11:00-12:15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Präsens regular y los irregulares sein y haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Posición del verbo: enunciativa, W-Frage, Ja/Nein-Frage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Possessivartikel mein/dein/sein/ihr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Verneinung mit nicht y respuesta con doch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WAS KOMMT IN DIE PRÜFUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «WAS KOMMT IN DIE PRÜFUNG» en la sesión «Kapitel 2 · Vorbereitung auf Examen 1» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORTSCHATZ KAPITEL 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «WORTSCHATZ KAPITEL 1» en la sesión «Kapitel 2 · Vorbereitung auf Examen 1» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORTSCHATZ KAPITEL 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «WORTSCHATZ KAPITEL 2» en la sesión «Kapitel 2 · Vorbereitung auf Examen 1» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GRAMMATIK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «GRAMMATIK» en la sesión «Kapitel 2 · Vorbereitung auf Examen 1» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HÖREN ÜBEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «HÖREN ÜBEN» en la sesión «Kapitel 2 · Vorbereitung auf Examen 1» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERINNERUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo «ERINNERUNG» en la sesión «Kapitel 2 · Vorbereitung auf Examen 1» de Alemán I, el programa pide entender no solo el nombre del tema sino cómo se usa en problemas. Repasa la definición formal, un ejemplo resuelto paso a paso y el error típico que aparece en clase o en el laboratorio. Si puedes explicar esta sección en voz alta sin leer, ya tienes la base para el examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Saludos y despedidas formales e informales.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Alphabet y deletreo.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Zahlen 0-20.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Länder, Nationalitäten, Sprachen.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Familienmitglieder.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Berufe en masculino y femenino.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Zahlen bis 100.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Übungsbuch Kapitel 2 y Quiz 2: límite 8 de septiembre, 11:00 AM.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Examen 1: martes 8 de septiembre, 11:00-12:15.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 1. Präsens regular y los irregulares sein y haben.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 2. Posición del verbo: enunciativa, W-Frage, Ja/Nein-Frage.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 3. Possessivartikel mein/dein/sein/ihr.: en el contexto de «Kapitel 2 · Vorbereitung auf Examen 1» (CS109), conviene fijar qué es, qué propiedades tiene y cuándo se aplica. Relaciona este punto con lo anterior del semestre y anota un ejemplo propio; eso es lo que suele pedirse en preguntas abiertas o en el seguimiento de tareas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Saludos y despedidas formales e informales.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Alphabet y deletreo.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Zahlen 0-20.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Länder, Nationalitäten, Sprachen.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Familienmitglieder.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Berufe en masculino y femenino.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Zahlen bis 100.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué es «Übungsbuch Kapitel 2 y Quiz 2: límite 8 de septiembre, 11:00 AM.» y por qué importa en CS109?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 2 · Vorbereitung auf Examen 1» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...190 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 9 · 08/09/2026 — Examen 1 · Kapitel 1 und 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXAMEN 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 8 de septiembre, de 11:00 a 12:15. Vale 10% de la calificación final. No se permite reposición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INHALT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 1: saludos, presentación personal, alfabeto, números 0-20, países e idiomas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 2: familia, profesiones, números hasta 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gramática: Präsens, sein y haben, posición del verbo, Possessivartikel, Verneinung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DANACH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El jueves 10 de septiembre empieza el Kapitel 3: comida y bebida, artículos, el caso acusativo y el plural. Es el capítulo donde el alemán empieza a exigir pensar en casos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Examen 1 · Kapitel 1 und 2». Según la guía del maestro, lo central es: Kapitel 1: saludos, presentación personal, alfabeto, números 0-20, países e idiomas.; Kapitel 2: familia, profesiones, números hasta 100.; Gramática: Präsens, sein y haben, posición del verbo, Possessivartikel, Verneinung.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 1 · Kapitel 1 und 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 8 de septiembre, de 11:00 a 12:15. Vale 10% de la calificación final. No se permite reposición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El jueves 10 de septiembre empieza el Kapitel 3: comida y bebida, artículos, el caso acusativo y el plural. Es el capítulo donde el alemán empieza a exigir pensar en casos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 1: saludos, presentación personal, alfabeto, números 0-20, países e idiomas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 2: familia, profesiones, números hasta 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gramática: Präsens, sein y haben, posición del verbo, Possessivartikel, Verneinung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXAMEN 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EXAMEN 1» de «Examen 1 · Kapitel 1 und 2». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 8 de septiembre, de 11:00 a 12:15. Vale 10% de la calificación final. No se permite reposición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INHALT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «INHALT» de «Examen 1 · Kapitel 1 und 2». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 1: saludos, presentación personal, alfabeto, números 0-20, países e idiomas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 2: familia, profesiones, números hasta 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gramática: Präsens, sein y haben, posición del verbo, Possessivartikel, Verneinung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «PLATZ FÜR NOTIZEN» de «Examen 1 · Kapitel 1 und 2». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DANACH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DANACH» de «Examen 1 · Kapitel 1 und 2». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El jueves 10 de septiembre empieza el Kapitel 3: comida y bebida, artículos, el caso acusativo y el plural. Es el capítulo donde el alemán empieza a exigir pensar en casos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Kapitel 1: saludos, presentación personal, alfabeto, números 0-20, países e i…: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Examen 1 · Kapitel 1 und 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Kapitel 2: familia, profesiones, números hasta 100.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Examen 1 · Kapitel 1 und 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Gramática: Präsens, sein y haben, posición del verbo, Possessivartikel, Verne…: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Examen 1 · Kapitel 1 und 2».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...161 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Examen 1 · Kapitel 1 und 2»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Kapitel 1: saludos, presentación personal, alfabeto, números» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Kapitel 2: familia, profesiones, números hasta 100.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Gramática: Präsens, sein y haben, posición del verbo, Posses» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Examen 1 · Kapitel 1 und 2» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 15 · 29/09/2026 — Kapitel 4 · Die Uhrzeit und die Wochentage</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 10 · 10/09/2026 — Kapitel 3 · Essen und Trinken, bestimmter Artikel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...234 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DER, DIE, DAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo sustantivo alemán tiene género, y el género no es deducible del significado: das Mädchen (la niña) es neutro. La única estrategia que funciona es aprender el sustantivo junto con su artículo, siempre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Kaffee · der Tee · der Saft · der Apfel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Milch · die Butter · die Suppe · die Kartoffel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Wasser · das Brot · das Ei · das Fleisch</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KLEINE HILFEN FÜR DAS GENUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ung, -heit, -keit, -schaft, -ion → siempre femenino: die Zeitung, die Freiheit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-chen, -lein → siempre neutro: das Brötchen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-er de agente → masculino: der Lehrer, der Computer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No cubren todo, pero cubren bastante como para valer la pena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNBESTIMMTER ARTIKEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ein Kaffee (m) · eine Milch (f) · ein Wasser (n)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El indefinido no tiene plural: «ein Apfel» → «Äpfel», sin artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IM RESTAURANT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was möchten Sie? — Ich möchte einen Kaffee, bitte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich hätte gern ein Brot. (más cortés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Rechnung, bitte. — Zusammen oder getrennt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fíjate en «einen Kaffee»: ahí ya está el acusativo, que vemos en la próxima sesión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HAUSAUFGABE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 3, límite 24 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 3 · Essen und Trinken, bestimmter Artikel». Según la guía del maestro, lo central es: der Kaffee · der Tee · der Saft · der Apfel; die Milch · die Butter · die Suppe · die Kartoffel; das Wasser · das Brot · das Ei · das Fleisch; -ung, -heit, -keit, -schaft, -ion → siempre femenino: die Zeitung, die Freiheit.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 3 · Essen und Trinken, bestimmter Artikel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo sustantivo alemán tiene género, y el género no es deducible del significado: das Mädchen (la niña) es neutro. La única estrategia que funciona es aprender el sustantivo junto con su artículo, siempre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No cubren todo, pero cubren bastante como para valer la pena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El indefinido no tiene plural: «ein Apfel» → «Äpfel», sin artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fíjate en «einen Kaffee»: ahí ya está el acusativo, que vemos en la próxima sesión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 3, límite 24 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Kaffee · der Tee · der Saft · der Apfel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Milch · die Butter · die Suppe · die Kartoffel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Wasser · das Brot · das Ei · das Fleisch</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ung, -heit, -keit, -schaft, -ion → siempre femenino: die Zeitung, die Freiheit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-chen, -lein → siempre neutro: das Brötchen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-er de agente → masculino: der Lehrer, der Computer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ein Kaffee (m) · eine Milch (f) · ein Wasser (n)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was möchten Sie? — Ich möchte einen Kaffee, bitte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich hätte gern ein Brot. (más cortés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Rechnung, bitte. — Zusammen oder getrennt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DER, DIE, DAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DER, DIE, DAS» de «Kapitel 3 · Essen und Trinken, bestimmter Artikel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo sustantivo alemán tiene género, y el género no es deducible del significado: das Mädchen (la niña) es neutro. La única estrategia que funciona es aprender el sustantivo junto con su artículo, siempre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Kaffee · der Tee · der Saft · der Apfel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Milch · die Butter · die Suppe · die Kartoffel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Wasser · das Brot · das Ei · das Fleisch</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KLEINE HILFEN FÜR DAS GENUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «KLEINE HILFEN FÜR DAS GENUS» de «Kapitel 3 · Essen und Trinken, bestimmter Artikel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ung, -heit, -keit, -schaft, -ion → siempre femenino: die Zeitung, die Freiheit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-chen, -lein → siempre neutro: das Brötchen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-er de agente → masculino: der Lehrer, der Computer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No cubren todo, pero cubren bastante como para valer la pena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNBESTIMMTER ARTIKEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «UNBESTIMMTER ARTIKEL» de «Kapitel 3 · Essen und Trinken, bestimmter Artikel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ein Kaffee (m) · eine Milch (f) · ein Wasser (n)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El indefinido no tiene plural: «ein Apfel» → «Äpfel», sin artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IM RESTAURANT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «IM RESTAURANT» de «Kapitel 3 · Essen und Trinken, bestimmter Artikel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was möchten Sie? — Ich möchte einen Kaffee, bitte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich hätte gern ein Brot. (más cortés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Rechnung, bitte. — Zusammen oder getrennt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fíjate en «einen Kaffee»: ahí ya está el acusativo, que vemos en la próxima sesión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HAUSAUFGABE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «HAUSAUFGABE» de «Kapitel 3 · Essen und Trinken, bestimmter Artikel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 3, límite 24 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• der Kaffee · der Tee · der Saft · der Apfel: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Essen und Trinken, bestimmter Artikel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• die Milch · die Butter · die Suppe · die Kartoffel: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Essen und Trinken, bestimmter Artikel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• das Wasser · das Brot · das Ei · das Fleisch: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Essen und Trinken, bestimmter Artikel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• -ung, -heit, -keit, -schaft, -ion → siempre femenino: die Zeitung, die Freiheit.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Essen und Trinken, bestimmter Artikel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• -chen, -lein → siempre neutro: das Brötchen.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Essen und Trinken, bestimmter Artikel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• -er de agente → masculino: der Lehrer, der Computer.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Essen und Trinken, bestimmter Artikel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ein Kaffee (m) · eine Milch (f) · ein Wasser (n): practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Essen und Trinken, bestimmter Artikel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Was möchten Sie? — Ich möchte einen Kaffee, bitte.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Essen und Trinken, bestimmter Artikel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ich hätte gern ein Brot. (más cortés): practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Essen und Trinken, bestimmter Artikel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Die Rechnung, bitte. — Zusammen oder getrennt?: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Essen und Trinken, bestimmter Artikel».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Kapitel 3 · Essen und Trinken, bestimmter Artikel»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...197 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «der Kaffee · der Tee · der Saft · der Apfel» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «die Milch · die Butter · die Suppe · die Kartoffel» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «das Wasser · das Brot · das Ei · das Fleisch» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «-ung, -heit, -keit, -schaft, -ion → siempre femenino: die Ze» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «-chen, -lein → siempre neutro: das Brötchen.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «-er de agente → masculino: der Lehrer, der Computer.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «ein Kaffee (m) · eine Milch (f) · ein Wasser (n)» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Was möchten Sie? — Ich möchte einen Kaffee, bitte.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 3 · Essen und Trinken, bestimmter Artikel» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 11 · 15/09/2026 — Kapitel 3 · Der Akkusativ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ES UN CASO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El caso marca la función del sustantivo en la oración cambiando el artículo. El nominativo marca el sujeto; el acusativo marca el objeto directo. En español esa función la da el orden de palabras; en alemán la da el artículo, y por eso el orden puede moverse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOMINATIV VS. AKKUSATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masculino: der → den · ein → einen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Femenino: die → die · eine → eine (no cambia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neutro: das → das · ein → ein (no cambia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: die → die</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La noticia buena: solo el masculino cambia. Si dominas der → den y ein → einen, dominas el 100% del acusativo de artículos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BEISPIELE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Apfel ist rot. → Ich esse den Apfel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Milch ist kalt. → Ich trinke die Milch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Brot ist frisch. → Ich kaufe das Brot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERBEN MIT AKKUSATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">essen, trinken, kaufen, haben, brauchen, möchten, nehmen, sehen, lesen. La mayoría de los verbos transitivos rigen acusativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNREGELMÄSSIGE VERBEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">essen: ich esse, du isst, er isst</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nehmen: ich nehme, du nimmst, er nimmt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lesen: ich lese, du liest, er liest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cambio ocurre solo en du y er/sie/es. Las demás personas son regulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MERKE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regla práctica para toda la carrera del idioma: cada vez que aprendas un sustantivo nuevo, apúntalo como «der Tisch, -e» — artículo y plural juntos. Aprenderlo suelto significa aprenderlo dos veces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...243 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 3 · Der Akkusativ». Según la guía del maestro, lo central es: Masculino: der → den · ein → einen; Femenino: die → die · eine → eine (no cambia); Neutro: das → das · ein → ein (no cambia); Plural: die → die. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 3 · Der Akkusativ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El caso marca la función del sustantivo en la oración cambiando el artículo. El nominativo marca el sujeto; el acusativo marca el objeto directo. En español esa función la da el orden de palabras; en alemán la da el artículo, y por eso el orden puede moverse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La noticia buena: solo el masculino cambia. Si dominas der → den y ein → einen, dominas el 100% del acusativo de artículos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">essen, trinken, kaufen, haben, brauchen, möchten, nehmen, sehen, lesen. La mayoría de los verbos transitivos rigen acusativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cambio ocurre solo en du y er/sie/es. Las demás personas son regulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regla práctica para toda la carrera del idioma: cada vez que aprendas un sustantivo nuevo, apúntalo como «der Tisch, -e» — artículo y plural juntos. Aprenderlo suelto significa aprenderlo dos veces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masculino: der → den · ein → einen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Femenino: die → die · eine → eine (no cambia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neutro: das → das · ein → ein (no cambia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: die → die</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Apfel ist rot. → Ich esse den Apfel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Milch ist kalt. → Ich trinke die Milch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Brot ist frisch. → Ich kaufe das Brot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">essen: ich esse, du isst, er isst</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nehmen: ich nehme, du nimmst, er nimmt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lesen: ich lese, du liest, er liest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUÉ ES UN CASO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «QUÉ ES UN CASO» de «Kapitel 3 · Der Akkusativ». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El caso marca la función del sustantivo en la oración cambiando el artículo. El nominativo marca el sujeto; el acusativo marca el objeto directo. En español esa función la da el orden de palabras; en alemán la da el artículo, y por eso el orden puede moverse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOMINATIV VS. AKKUSATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «NOMINATIV VS. AKKUSATIV» de «Kapitel 3 · Der Akkusativ». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masculino: der → den · ein → einen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Femenino: die → die · eine → eine (no cambia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neutro: das → das · ein → ein (no cambia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: die → die</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La noticia buena: solo el masculino cambia. Si dominas der → den y ein → einen, dominas el 100% del acusativo de artículos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BEISPIELE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «BEISPIELE» de «Kapitel 3 · Der Akkusativ». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Apfel ist rot. → Ich esse den Apfel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Milch ist kalt. → Ich trinke die Milch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Brot ist frisch. → Ich kaufe das Brot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERBEN MIT AKKUSATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «VERBEN MIT AKKUSATIV» de «Kapitel 3 · Der Akkusativ». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">essen, trinken, kaufen, haben, brauchen, möchten, nehmen, sehen, lesen. La mayoría de los verbos transitivos rigen acusativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNREGELMÄSSIGE VERBEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «UNREGELMÄSSIGE VERBEN» de «Kapitel 3 · Der Akkusativ». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">essen: ich esse, du isst, er isst</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nehmen: ich nehme, du nimmst, er nimmt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lesen: ich lese, du liest, er liest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cambio ocurre solo en du y er/sie/es. Las demás personas son regulares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MERKE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «MERKE» de «Kapitel 3 · Der Akkusativ». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regla práctica para toda la carrera del idioma: cada vez que aprendas un sustantivo nuevo, apúntalo como «der Tisch, -e» — artículo y plural juntos. Aprenderlo suelto significa aprenderlo dos veces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Masculino: der → den · ein → einen: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Der Akkusativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Femenino: die → die · eine → eine (no cambia): practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Der Akkusativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Neutro: das → das · ein → ein (no cambia): practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Der Akkusativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Plural: die → die: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Der Akkusativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Der Apfel ist rot. → Ich esse den Apfel.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Der Akkusativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Die Milch ist kalt. → Ich trinke die Milch.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Der Akkusativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Das Brot ist frisch. → Ich kaufe das Brot.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Der Akkusativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• essen: ich esse, du isst, er isst: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Der Akkusativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• nehmen: ich nehme, du nimmst, er nimmt: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Der Akkusativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• lesen: ich lese, du liest, er liest: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Der Akkusativ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Kapitel 3 · Der Akkusativ»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Masculino: der → den · ein → einen» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Femenino: die → die · eine → eine (no cambia)» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Neutro: das → das · ein → ein (no cambia)» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Plural: die → die» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Der Apfel ist rot. → Ich esse den Apfel.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Die Milch ist kalt. → Ich trinke die Milch.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Das Brot ist frisch. → Ich kaufe das Brot.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «essen: ich esse, du isst, er isst» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 3 · Der Akkusativ» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...215 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 12 · 17/09/2026 — Kapitel 3 · Plural und Negativartikel kein</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE PLURALFORMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El alemán tiene cinco patrones de plural y no hay una regla que los prediga con seguridad. Por eso el plural se memoriza con la palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-e: der Tisch → die Tische</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-er: das Kind → die Kinder (a menudo con Umlaut: das Buch → die Bücher)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-(e)n: die Frau → die Frauen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-s: das Auto → die Autos (extranjerismos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sin cambio: der Lehrer → die Lehrer (a veces con Umlaut: der Apfel → die Äpfel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En plural el artículo definido es siempre die, sin importar el género original. Eso simplifica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NEGATIVARTIKEL KEIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para negar un sustantivo no se usa nicht sino kein, que se declina como ein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich habe einen Bruder. → Ich habe keinen Bruder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich trinke Kaffee. → Ich trinke keinen Kaffee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das ist eine Suppe. → Das ist keine Suppe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NICHT ODER KEIN?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kein niega sustantivos: Ich habe kein Auto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nicht niega verbos, adjetivos y nombres propios: Ich arbeite nicht. Das ist nicht Lena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regla rápida: si lo que niegas lleva ein o va sin artículo, usa kein. En todo lo demás, nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz 3 y Übungsbuch Kapitel 3: límite 24 de septiembre, 11:00 AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 3 · Plural und Negativartikel kein». Según la guía del maestro, lo central es: -e: der Tisch → die Tische; -er: das Kind → die Kinder (a menudo con Umlaut: das Buch → die Bücher); -(e)n: die Frau → die Frauen; -s: das Auto → die Autos (extranjerismos). Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 3 · Plural und Negativartikel kein</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El alemán tiene cinco patrones de plural y no hay una regla que los prediga con seguridad. Por eso el plural se memoriza con la palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En plural el artículo definido es siempre die, sin importar el género original. Eso simplifica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para negar un sustantivo no se usa nicht sino kein, que se declina como ein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regla rápida: si lo que niegas lleva ein o va sin artículo, usa kein. En todo lo demás, nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz 3 y Übungsbuch Kapitel 3: límite 24 de septiembre, 11:00 AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-e: der Tisch → die Tische</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-er: das Kind → die Kinder (a menudo con Umlaut: das Buch → die Bücher)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-(e)n: die Frau → die Frauen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-s: das Auto → die Autos (extranjerismos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sin cambio: der Lehrer → die Lehrer (a veces con Umlaut: der Apfel → die Äpfel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich habe einen Bruder. → Ich habe keinen Bruder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich trinke Kaffee. → Ich trinke keinen Kaffee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das ist eine Suppe. → Das ist keine Suppe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kein niega sustantivos: Ich habe kein Auto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nicht niega verbos, adjetivos y nombres propios: Ich arbeite nicht. Das ist nicht Lena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE PLURALFORMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DIE PLURALFORMEN» de «Kapitel 3 · Plural und Negativartikel kein». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El alemán tiene cinco patrones de plural y no hay una regla que los prediga con seguridad. Por eso el plural se memoriza con la palabra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-e: der Tisch → die Tische</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-er: das Kind → die Kinder (a menudo con Umlaut: das Buch → die Bücher)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-(e)n: die Frau → die Frauen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-s: das Auto → die Autos (extranjerismos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sin cambio: der Lehrer → die Lehrer (a veces con Umlaut: der Apfel → die Äpfel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En plural el artículo definido es siempre die, sin importar el género original. Eso simplifica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NEGATIVARTIKEL KEIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «NEGATIVARTIKEL KEIN» de «Kapitel 3 · Plural und Negativartikel kein». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para negar un sustantivo no se usa nicht sino kein, que se declina como ein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich habe einen Bruder. → Ich habe keinen Bruder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich trinke Kaffee. → Ich trinke keinen Kaffee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das ist eine Suppe. → Das ist keine Suppe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NICHT ODER KEIN?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «NICHT ODER KEIN?» de «Kapitel 3 · Plural und Negativartikel kein». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kein niega sustantivos: Ich habe kein Auto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nicht niega verbos, adjetivos y nombres propios: Ich arbeite nicht. Das ist nicht Lena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regla rápida: si lo que niegas lleva ein o va sin artículo, usa kein. En todo lo demás, nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «FRIST» de «Kapitel 3 · Plural und Negativartikel kein». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz 3 y Übungsbuch Kapitel 3: límite 24 de septiembre, 11:00 AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• -e: der Tisch → die Tische: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Plural und Negativartikel kein».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• -er: das Kind → die Kinder (a menudo con Umlaut: das Buch → die Bücher): practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Plural und Negativartikel kein».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• -(e)n: die Frau → die Frauen: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Plural und Negativartikel kein».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• -s: das Auto → die Autos (extranjerismos): practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Plural und Negativartikel kein».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• sin cambio: der Lehrer → die Lehrer (a veces con Umlaut: der Apfel → die Äpfel): practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Plural und Negativartikel kein».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ich habe einen Bruder. → Ich habe keinen Bruder.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Plural und Negativartikel kein».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ich trinke Kaffee. → Ich trinke keinen Kaffee.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Plural und Negativartikel kein».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Das ist eine Suppe. → Das ist keine Suppe.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Plural und Negativartikel kein».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• kein niega sustantivos: Ich habe kein Auto.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Plural und Negativartikel kein».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• nicht niega verbos, adjetivos y nombres propios: Ich arbeite nicht. Das ist n…: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Plural und Negativartikel kein».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...114 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Kapitel 3 · Plural und Negativartikel kein»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «-e: der Tisch → die Tische» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «-er: das Kind → die Kinder (a menudo con Umlaut: das Buch → » — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «-(e)n: die Frau → die Frauen» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «-s: das Auto → die Autos (extranjerismos)» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «sin cambio: der Lehrer → die Lehrer (a veces con Umlaut: der» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Ich habe einen Bruder. → Ich habe keinen Bruder.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Ich trinke Kaffee. → Ich trinke keinen Kaffee.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Das ist eine Suppe. → Das ist keine Suppe.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 3 · Plural und Negativartikel kein» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 20 · 15/10/2026 — Kapitel 5 · Wohnen und Möbel</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 13 · 22/09/2026 — Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...232 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIEDERHOLUNG KAPITEL 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genus: der/die/das, y las terminaciones que ayudan a adivinarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akkusativ: solo el masculino cambia (den, einen, keinen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: cinco patrones, artículo die para todos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kein para sustantivos, nicht para lo demás.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE PLATTFORM 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El jueves 24 de septiembre es Plataforma 1, de 11:00 a 12:15. Vale 5% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SCHREIBTRAINING</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El propósito es practicar la escritura en alemán. Se entrega en un documento Word que se pueda abrir y leer con claridad: si la profesora no puede ver el texto, la Plattform recibe cero automático.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE BEWERTUNGSRUBRIK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wortschatz — usar el vocabulario visto en clase de manera apropiada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grammatik — usar la gramática vista en clase correctamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kommunikation — que el texto se comprenda sin mucho esfuerzo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anweisungen &amp; Regeln — seguir las instrucciones y las reglas ortográficas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada criterio vale 1.25 puntos si supera expectativas, 1 punto si cumple, 0.75 si tiene más de dos áreas de oportunidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WICHTIG: AKADEMISCHE EHRLICHKEIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se permite traducir con traductor automático ni generar el texto con IA. Un texto cuyo nivel de lengua no corresponde al del curso es el primer indicador que se revisa, y la sanción es cero sin oportunidad de rehacerlo. Escribe con lo que sabes: un texto simple y correcto vale más que uno sofisticado y ajeno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform». Según la guía del maestro, lo central es: Genus: der/die/das, y las terminaciones que ayudan a adivinarlo.; Akkusativ: solo el masculino cambia (den, einen, keinen).; Plural: cinco patrones, artículo die para todos.; kein para sustantivos, nicht para lo demás.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El jueves 24 de septiembre es Plataforma 1, de 11:00 a 12:15. Vale 5% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El propósito es practicar la escritura en alemán. Se entrega en un documento Word que se pueda abrir y leer con claridad: si la profesora no puede ver el texto, la Plattform recibe cero automático.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada criterio vale 1.25 puntos si supera expectativas, 1 punto si cumple, 0.75 si tiene más de dos áreas de oportunidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se permite traducir con traductor automático ni generar el texto con IA. Un texto cuyo nivel de lengua no corresponde al del curso es el primer indicador que se revisa, y la sanción es cero sin oportunidad de rehacerlo. Escribe con lo que sabes: un texto simple y correcto vale más que uno sofisticado y ajeno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genus: der/die/das, y las terminaciones que ayudan a adivinarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akkusativ: solo el masculino cambia (den, einen, keinen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: cinco patrones, artículo die para todos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kein para sustantivos, nicht para lo demás.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wortschatz — usar el vocabulario visto en clase de manera apropiada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grammatik — usar la gramática vista en clase correctamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kommunikation — que el texto se comprenda sin mucho esfuerzo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anweisungen &amp; Regeln — seguir las instrucciones y las reglas ortográficas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIEDERHOLUNG KAPITEL 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «WIEDERHOLUNG KAPITEL 3» de «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genus: der/die/das, y las terminaciones que ayudan a adivinarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akkusativ: solo el masculino cambia (den, einen, keinen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: cinco patrones, artículo die para todos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kein para sustantivos, nicht para lo demás.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE PLATTFORM 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DIE PLATTFORM 1» de «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El jueves 24 de septiembre es Plataforma 1, de 11:00 a 12:15. Vale 5% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SCHREIBTRAINING</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «SCHREIBTRAINING» de «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El propósito es practicar la escritura en alemán. Se entrega en un documento Word que se pueda abrir y leer con claridad: si la profesora no puede ver el texto, la Plattform recibe cero automático.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE BEWERTUNGSRUBRIK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DIE BEWERTUNGSRUBRIK» de «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wortschatz — usar el vocabulario visto en clase de manera apropiada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grammatik — usar la gramática vista en clase correctamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kommunikation — que el texto se comprenda sin mucho esfuerzo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anweisungen &amp; Regeln — seguir las instrucciones y las reglas ortográficas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada criterio vale 1.25 puntos si supera expectativas, 1 punto si cumple, 0.75 si tiene más de dos áreas de oportunidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WICHTIG: AKADEMISCHE EHRLICHKEIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «WICHTIG: AKADEMISCHE EHRLICHKEIT» de «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se permite traducir con traductor automático ni generar el texto con IA. Un texto cuyo nivel de lengua no corresponde al del curso es el primer indicador que se revisa, y la sanción es cero sin oportunidad de rehacerlo. Escribe con lo que sabes: un texto simple y correcto vale más que uno sofisticado y ajeno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Genus: der/die/das, y las terminaciones que ayudan a adivinarlo.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Akkusativ: solo el masculino cambia (den, einen, keinen).: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Plural: cinco patrones, artículo die para todos.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• kein para sustantivos, nicht para lo demás.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wortschatz — usar el vocabulario visto en clase de manera apropiada.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Grammatik — usar la gramática vista en clase correctamente.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Kommunikation — que el texto se comprenda sin mucho esfuerzo.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Anweisungen &amp; Regeln — seguir las instrucciones y las reglas ortográficas.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...210 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Genus: der/die/das, y las terminaciones que ayudan a adivina» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Akkusativ: solo el masculino cambia (den, einen, keinen).» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Plural: cinco patrones, artículo die para todos.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «kein para sustantivos, nicht para lo demás.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Wortschatz — usar el vocabulario visto en clase de manera ap» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Grammatik — usar la gramática vista en clase correctamente.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Kommunikation — que el texto se comprenda sin mucho esfuerzo» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Anweisungen &amp; Regeln — seguir las instrucciones y las reglas» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 3 · Wiederholung und Vorbereitung auf die Plattform» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 14 · 24/09/2026 — Plattform 1 · Schreibtraining</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATTFORM 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 24 de septiembre, de 11:00 a 12:15. Vale 5% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WAS ZU TUN IST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las indicaciones están en Blackboard, en el apartado Plattform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se entrega en documento Word legible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se evalúa con la rúbrica de cuatro criterios: Wortschatz, Grammatik, Kommunikation, Anweisungen &amp; Regeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPRACHMITTEL, DIE DU BENUTZEN KANNST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentación: Ich heiße… Ich komme aus… Ich wohne in… Ich studiere…</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Familia: Ich habe einen Bruder / eine Schwester / keine Geschwister.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gustos con comida: Ich esse gern… Ich trinke keinen…</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conectores simples: und, aber, oder, denn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DANACH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El martes 29 de septiembre empieza el Kapitel 4: tiempo libre, la hora, verbos separables y el modal können. La fecha límite del «antes del capítulo» es el 29 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...230 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Plattform 1 · Schreibtraining». Según la guía del maestro, lo central es: Las indicaciones están en Blackboard, en el apartado Plattform.; Se entrega en documento Word legible.; Se evalúa con la rúbrica de cuatro criterios: Wortschatz, Grammatik, Kommunikation, Anweisungen &amp; Regeln.; Presentación: Ich heiße… Ich komme aus… Ich wohne in… Ich studiere…. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plattform 1 · Schreibtraining</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 24 de septiembre, de 11:00 a 12:15. Vale 5% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El martes 29 de septiembre empieza el Kapitel 4: tiempo libre, la hora, verbos separables y el modal können. La fecha límite del «antes del capítulo» es el 29 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las indicaciones están en Blackboard, en el apartado Plattform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se entrega en documento Word legible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se evalúa con la rúbrica de cuatro criterios: Wortschatz, Grammatik, Kommunikation, Anweisungen &amp; Regeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentación: Ich heiße… Ich komme aus… Ich wohne in… Ich studiere…</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Familia: Ich habe einen Bruder / eine Schwester / keine Geschwister.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gustos con comida: Ich esse gern… Ich trinke keinen…</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conectores simples: und, aber, oder, denn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATTFORM 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «PLATTFORM 1» de «Plattform 1 · Schreibtraining». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 24 de septiembre, de 11:00 a 12:15. Vale 5% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WAS ZU TUN IST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «WAS ZU TUN IST» de «Plattform 1 · Schreibtraining». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las indicaciones están en Blackboard, en el apartado Plattform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se entrega en documento Word legible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se evalúa con la rúbrica de cuatro criterios: Wortschatz, Grammatik, Kommunikation, Anweisungen &amp; Regeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPRACHMITTEL, DIE DU BENUTZEN KANNST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «SPRACHMITTEL, DIE DU BENUTZEN KANNST» de «Plattform 1 · Schreibtraining». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentación: Ich heiße… Ich komme aus… Ich wohne in… Ich studiere…</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Familia: Ich habe einen Bruder / eine Schwester / keine Geschwister.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gustos con comida: Ich esse gern… Ich trinke keinen…</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conectores simples: und, aber, oder, denn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «PLATZ FÜR NOTIZEN» de «Plattform 1 · Schreibtraining». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DANACH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DANACH» de «Plattform 1 · Schreibtraining». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El martes 29 de septiembre empieza el Kapitel 4: tiempo libre, la hora, verbos separables y el modal können. La fecha límite del «antes del capítulo» es el 29 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las indicaciones están en Blackboard, en el apartado Plattform.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Plattform 1 · Schreibtraining».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Se entrega en documento Word legible.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Plattform 1 · Schreibtraining».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Se evalúa con la rúbrica de cuatro criterios: Wortschatz, Grammatik, Kommunik…: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Plattform 1 · Schreibtraining».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Presentación: Ich heiße… Ich komme aus… Ich wohne in… Ich studiere…: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Plattform 1 · Schreibtraining».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Familia: Ich habe einen Bruder / eine Schwester / keine Geschwister.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Plattform 1 · Schreibtraining».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Gustos con comida: Ich esse gern… Ich trinke keinen…: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Plattform 1 · Schreibtraining».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Conectores simples: und, aber, oder, denn.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Plattform 1 · Schreibtraining».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Plattform 1 · Schreibtraining»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Las indicaciones están en Blackboard, en el apartado Plattfo» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Se entrega en documento Word legible.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Se evalúa con la rúbrica de cuatro criterios: Wortschatz, Gr» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Presentación: Ich heiße… Ich komme aus… Ich wohne in… Ich st» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Familia: Ich habe einen Bruder / eine Schwester / keine Gesc» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Gustos con comida: Ich esse gern… Ich trinke keinen…» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Conectores simples: und, aber, oder, denn.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Plattform 1 · Schreibtraining» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...245 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 15 · 29/09/2026 — Kapitel 4 · Die Uhrzeit und die Wochentage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE WOCHENTAGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Montag, Dienstag, Mittwoch, Donnerstag, Freitag, Samstag, Sonntag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos son masculinos: der Montag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con día se usa am: am Montag, am Wochenende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE UHRZEIT: OFFIZIELL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma oficial usa el reloj de 24 horas y es la de horarios, estaciones y clases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13:00 — dreizehn Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14:15 — vierzehn Uhr fünfzehn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18:40 — achtzehn Uhr vierzig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE UHRZEIT: INOFFIZIELL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma coloquial usa 12 horas y expresiones relativas. Es la que se oye en la calle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">halb — indica media hora HACIA la siguiente, no después. halb drei = 2:30, no 3:30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viertel nach drei = 3:15 · Viertel vor drei = 2:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zehn nach zwei = 2:10 · zehn vor zwei = 1:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">halb es la trampa clásica para hispanohablantes. halb neun son las 8:30. Piénsalo como «medio camino hacia las nueve».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZEITANGABEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">um + hora: um acht Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am + día o parte del día: am Montag, am Morgen (excepción: in der Nacht)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">im + mes o estación: im Januar, im Sommer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEIN STUNDENPLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejercicio: describe tu horario real. Am Montag habe ich um zehn Uhr Mensch-Computer-Interaktion und um dreizehn Uhr Datenstrukturen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 4 · Die Uhrzeit und die Wochentage». Según la guía del maestro, lo central es: Montag, Dienstag, Mittwoch, Donnerstag, Freitag, Samstag, Sonntag.; Todos son masculinos: der Montag.; Con día se usa am: am Montag, am Wochenende.; 13:00 — dreizehn Uhr. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 4 · Die Uhrzeit und die Wochentage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma oficial usa el reloj de 24 horas y es la de horarios, estaciones y clases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma coloquial usa 12 horas y expresiones relativas. Es la que se oye en la calle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">halb es la trampa clásica para hispanohablantes. halb neun son las 8:30. Piénsalo como «medio camino hacia las nueve».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejercicio: describe tu horario real. Am Montag habe ich um zehn Uhr Mensch-Computer-Interaktion und um dreizehn Uhr Datenstrukturen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Montag, Dienstag, Mittwoch, Donnerstag, Freitag, Samstag, Sonntag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos son masculinos: der Montag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con día se usa am: am Montag, am Wochenende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13:00 — dreizehn Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14:15 — vierzehn Uhr fünfzehn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18:40 — achtzehn Uhr vierzig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">halb — indica media hora HACIA la siguiente, no después. halb drei = 2:30, no 3:30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viertel nach drei = 3:15 · Viertel vor drei = 2:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zehn nach zwei = 2:10 · zehn vor zwei = 1:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">um + hora: um acht Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am + día o parte del día: am Montag, am Morgen (excepción: in der Nacht)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">im + mes o estación: im Januar, im Sommer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE WOCHENTAGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DIE WOCHENTAGE» de «Kapitel 4 · Die Uhrzeit und die Wochentage». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Montag, Dienstag, Mittwoch, Donnerstag, Freitag, Samstag, Sonntag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos son masculinos: der Montag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con día se usa am: am Montag, am Wochenende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE UHRZEIT: OFFIZIELL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DIE UHRZEIT: OFFIZIELL» de «Kapitel 4 · Die Uhrzeit und die Wochentage». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma oficial usa el reloj de 24 horas y es la de horarios, estaciones y clases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13:00 — dreizehn Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14:15 — vierzehn Uhr fünfzehn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18:40 — achtzehn Uhr vierzig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE UHRZEIT: INOFFIZIELL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DIE UHRZEIT: INOFFIZIELL» de «Kapitel 4 · Die Uhrzeit und die Wochentage». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La forma coloquial usa 12 horas y expresiones relativas. Es la que se oye en la calle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">halb — indica media hora HACIA la siguiente, no después. halb drei = 2:30, no 3:30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viertel nach drei = 3:15 · Viertel vor drei = 2:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zehn nach zwei = 2:10 · zehn vor zwei = 1:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">halb es la trampa clásica para hispanohablantes. halb neun son las 8:30. Piénsalo como «medio camino hacia las nueve».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZEITANGABEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ZEITANGABEN» de «Kapitel 4 · Die Uhrzeit und die Wochentage». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">um + hora: um acht Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am + día o parte del día: am Montag, am Morgen (excepción: in der Nacht)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">im + mes o estación: im Januar, im Sommer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEIN STUNDENPLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «MEIN STUNDENPLAN» de «Kapitel 4 · Die Uhrzeit und die Wochentage». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejercicio: describe tu horario real. Am Montag habe ich um zehn Uhr Mensch-Computer-Interaktion und um dreizehn Uhr Datenstrukturen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Montag, Dienstag, Mittwoch, Donnerstag, Freitag, Samstag, Sonntag.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Todos son masculinos: der Montag.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Con día se usa am: am Montag, am Wochenende.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 13:00 — dreizehn Uhr: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 14:15 — vierzehn Uhr fünfzehn: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• 18:40 — achtzehn Uhr vierzig: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• halb — indica media hora HACIA la siguiente, no después. halb drei = 2:30, no…: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Viertel nach drei = 3:15 · Viertel vor drei = 2:45: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• zehn nach zwei = 2:10 · zehn vor zwei = 1:50: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• um + hora: um acht Uhr: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• am + día o parte del día: am Montag, am Morgen (excepción: in der Nacht): practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• im + mes o estación: im Januar, im Sommer: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Die Uhrzeit und die Wochentage».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...205 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Kapitel 4 · Die Uhrzeit und die Wochentage»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Montag, Dienstag, Mittwoch, Donnerstag, Freitag, Samstag, So» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Todos son masculinos: der Montag.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Con día se usa am: am Montag, am Wochenende.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «13:00 — dreizehn Uhr» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «14:15 — vierzehn Uhr fünfzehn» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «18:40 — achtzehn Uhr vierzig» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «halb — indica media hora HACIA la siguiente, no después. hal» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Viertel nach drei = 3:15 · Viertel vor drei = 2:45» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 4 · Die Uhrzeit und die Wochentage» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 25 · 03/11/2026 — Kapitel 6 · Tagesablauf und weitere Modalverben</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 16 · 01/10/2026 — Kapitel 4 · Trennbare Verben</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...225 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERBOS SEPARABLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muchos verbos alemanes llevan un prefijo que se desprende y viaja al final de la oración. El significado depende del prefijo, así que separarlos mal cambia lo que dices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aufstehen (levantarse) → Ich stehe um sieben Uhr auf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">einkaufen (hacer compras) → Ich kaufe am Samstag ein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anfangen (empezar) → Der Unterricht fängt um acht Uhr an.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fernsehen (ver televisión) → Ich sehe am Abend fern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE REGEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El verbo conjugado ocupa la posición 2; el prefijo se va hasta el final. La oración queda como un paréntesis: abre con el verbo y cierra con el prefijo. Todo lo demás va en medio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich | stehe | jeden Tag um sieben Uhr | auf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRENNBAR ODER UNTRENNBAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Separables: auf-, ein-, an-, aus-, mit-, vor-, zu-, fern-, weg-.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inseparables: be-, ge-, er-, ver-, zer-, ent-, emp-. besuchen → Ich besuche meine Oma. No se separa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La pista fonética: si el acento cae en el prefijo, es separable. AUFstehen sí, beSUchen no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FREIZEITAKTIVITÄTEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Musik hören · Fußball spielen · ins Kino gehen · Freunde treffen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">schwimmen · lesen · kochen · tanzen · Rad fahren</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FRIST</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 4 y Quiz 4: límite 13 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 4 · Trennbare Verben». Según la guía del maestro, lo central es: aufstehen (levantarse) → Ich stehe um sieben Uhr auf.; einkaufen (hacer compras) → Ich kaufe am Samstag ein.; anfangen (empezar) → Der Unterricht fängt um acht Uhr an.; fernsehen (ver televisión) → Ich sehe am Abend fern.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 4 · Trennbare Verben</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muchos verbos alemanes llevan un prefijo que se desprende y viaja al final de la oración. El significado depende del prefijo, así que separarlos mal cambia lo que dices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El verbo conjugado ocupa la posición 2; el prefijo se va hasta el final. La oración queda como un paréntesis: abre con el verbo y cierra con el prefijo. Todo lo demás va en medio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La pista fonética: si el acento cae en el prefijo, es separable. AUFstehen sí, beSUchen no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 4 y Quiz 4: límite 13 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aufstehen (levantarse) → Ich stehe um sieben Uhr auf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">einkaufen (hacer compras) → Ich kaufe am Samstag ein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anfangen (empezar) → Der Unterricht fängt um acht Uhr an.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fernsehen (ver televisión) → Ich sehe am Abend fern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich | stehe | jeden Tag um sieben Uhr | auf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Separables: auf-, ein-, an-, aus-, mit-, vor-, zu-, fern-, weg-.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inseparables: be-, ge-, er-, ver-, zer-, ent-, emp-. besuchen → Ich besuche meine Oma. No se separa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Musik hören · Fußball spielen · ins Kino gehen · Freunde treffen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">schwimmen · lesen · kochen · tanzen · Rad fahren</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERBOS SEPARABLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «VERBOS SEPARABLES» de «Kapitel 4 · Trennbare Verben». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muchos verbos alemanes llevan un prefijo que se desprende y viaja al final de la oración. El significado depende del prefijo, así que separarlos mal cambia lo que dices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aufstehen (levantarse) → Ich stehe um sieben Uhr auf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">einkaufen (hacer compras) → Ich kaufe am Samstag ein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anfangen (empezar) → Der Unterricht fängt um acht Uhr an.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fernsehen (ver televisión) → Ich sehe am Abend fern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE REGEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DIE REGEL» de «Kapitel 4 · Trennbare Verben». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El verbo conjugado ocupa la posición 2; el prefijo se va hasta el final. La oración queda como un paréntesis: abre con el verbo y cierra con el prefijo. Todo lo demás va en medio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich | stehe | jeden Tag um sieben Uhr | auf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRENNBAR ODER UNTRENNBAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «TRENNBAR ODER UNTRENNBAR» de «Kapitel 4 · Trennbare Verben». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Separables: auf-, ein-, an-, aus-, mit-, vor-, zu-, fern-, weg-.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inseparables: be-, ge-, er-, ver-, zer-, ent-, emp-. besuchen → Ich besuche meine Oma. No se separa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La pista fonética: si el acento cae en el prefijo, es separable. AUFstehen sí, beSUchen no.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FREIZEITAKTIVITÄTEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «FREIZEITAKTIVITÄTEN» de «Kapitel 4 · Trennbare Verben». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Musik hören · Fußball spielen · ins Kino gehen · Freunde treffen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">schwimmen · lesen · kochen · tanzen · Rad fahren</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «FRIST» de «Kapitel 4 · Trennbare Verben». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 4 y Quiz 4: límite 13 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• aufstehen (levantarse) → Ich stehe um sieben Uhr auf.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Trennbare Verben».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• einkaufen (hacer compras) → Ich kaufe am Samstag ein.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Trennbare Verben».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• anfangen (empezar) → Der Unterricht fängt um acht Uhr an.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Trennbare Verben».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• fernsehen (ver televisión) → Ich sehe am Abend fern.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Trennbare Verben».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ich | stehe | jeden Tag um sieben Uhr | auf.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Trennbare Verben».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Separables: auf-, ein-, an-, aus-, mit-, vor-, zu-, fern-, weg-.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Trennbare Verben».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Inseparables: be-, ge-, er-, ver-, zer-, ent-, emp-. besuchen → Ich besuche m…: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Trennbare Verben».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Musik hören · Fußball spielen · ins Kino gehen · Freunde treffen: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Trennbare Verben».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• schwimmen · lesen · kochen · tanzen · Rad fahren: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Trennbare Verben».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Kapitel 4 · Trennbare Verben»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...190 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «aufstehen (levantarse) → Ich stehe um sieben Uhr auf.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «einkaufen (hacer compras) → Ich kaufe am Samstag ein.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «anfangen (empezar) → Der Unterricht fängt um acht Uhr an.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «fernsehen (ver televisión) → Ich sehe am Abend fern.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Ich | stehe | jeden Tag um sieben Uhr | auf.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Separables: auf-, ein-, an-, aus-, mit-, vor-, zu-, fern-, w» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Inseparables: be-, ge-, er-, ver-, zer-, ent-, emp-. besuche» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Musik hören · Fußball spielen · ins Kino gehen · Freunde tre» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 4 · Trennbare Verben» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 17 · 06/10/2026 — Kapitel 4 · Das Modalverb können</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS VERBOS MODALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un modal se conjuga y manda al verbo principal, en infinitivo, hasta el final de la oración. Es la misma estructura de paréntesis que los separables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich | kann | gut Deutsch | sprechen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KONJUGATION VON KÖNNEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ich kann · du kannst · er/sie/es kann</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wir können · ihr könnt · sie/Sie können</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fíjate en dos rarezas de todos los modales: ich y er/sie/es tienen la misma forma, y esa forma no lleva terminación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BEDEUTUNGEN VON KÖNNEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capacidad: Ich kann schwimmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posibilidad: Wir können am Samstag ins Kino gehen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Permiso informal: Kann ich das Fenster öffnen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORTSTELLUNG MIT MODALVERB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enunciativa: Ich kann heute nicht kommen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja/Nein-Frage: Kannst du heute kommen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W-Frage: Wann kannst du kommen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERABREDUNGEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hast du am Freitag Zeit? — Ja, gern. / Tut mir leid, ich kann nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wollen wir ins Kino gehen? — Gute Idee!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wann treffen wir uns? — Um acht Uhr vor dem Kino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÜBUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribe cinco cosas que puedes hacer y tres que no, usando können correctamente en ambas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...212 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 4 · Das Modalverb können». Según la guía del maestro, lo central es: Ich | kann | gut Deutsch | sprechen.; ich kann · du kannst · er/sie/es kann; wir können · ihr könnt · sie/Sie können; Capacidad: Ich kann schwimmen.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 4 · Das Modalverb können</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un modal se conjuga y manda al verbo principal, en infinitivo, hasta el final de la oración. Es la misma estructura de paréntesis que los separables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fíjate en dos rarezas de todos los modales: ich y er/sie/es tienen la misma forma, y esa forma no lleva terminación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribe cinco cosas que puedes hacer y tres que no, usando können correctamente en ambas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich | kann | gut Deutsch | sprechen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ich kann · du kannst · er/sie/es kann</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wir können · ihr könnt · sie/Sie können</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capacidad: Ich kann schwimmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posibilidad: Wir können am Samstag ins Kino gehen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Permiso informal: Kann ich das Fenster öffnen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enunciativa: Ich kann heute nicht kommen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja/Nein-Frage: Kannst du heute kommen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W-Frage: Wann kannst du kommen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hast du am Freitag Zeit? — Ja, gern. / Tut mir leid, ich kann nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wollen wir ins Kino gehen? — Gute Idee!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wann treffen wir uns? — Um acht Uhr vor dem Kino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOS VERBOS MODALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «LOS VERBOS MODALES» de «Kapitel 4 · Das Modalverb können». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un modal se conjuga y manda al verbo principal, en infinitivo, hasta el final de la oración. Es la misma estructura de paréntesis que los separables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich | kann | gut Deutsch | sprechen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KONJUGATION VON KÖNNEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «KONJUGATION VON KÖNNEN» de «Kapitel 4 · Das Modalverb können». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ich kann · du kannst · er/sie/es kann</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wir können · ihr könnt · sie/Sie können</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fíjate en dos rarezas de todos los modales: ich y er/sie/es tienen la misma forma, y esa forma no lleva terminación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BEDEUTUNGEN VON KÖNNEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «BEDEUTUNGEN VON KÖNNEN» de «Kapitel 4 · Das Modalverb können». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capacidad: Ich kann schwimmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posibilidad: Wir können am Samstag ins Kino gehen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Permiso informal: Kann ich das Fenster öffnen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORTSTELLUNG MIT MODALVERB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «WORTSTELLUNG MIT MODALVERB» de «Kapitel 4 · Das Modalverb können». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enunciativa: Ich kann heute nicht kommen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja/Nein-Frage: Kannst du heute kommen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W-Frage: Wann kannst du kommen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERABREDUNGEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «VERABREDUNGEN» de «Kapitel 4 · Das Modalverb können». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hast du am Freitag Zeit? — Ja, gern. / Tut mir leid, ich kann nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wollen wir ins Kino gehen? — Gute Idee!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wann treffen wir uns? — Um acht Uhr vor dem Kino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÜBUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ÜBUNG» de «Kapitel 4 · Das Modalverb können». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribe cinco cosas que puedes hacer y tres que no, usando können correctamente en ambas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ich | kann | gut Deutsch | sprechen.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ich kann · du kannst · er/sie/es kann: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• wir können · ihr könnt · sie/Sie können: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Capacidad: Ich kann schwimmen.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Posibilidad: Wir können am Samstag ins Kino gehen.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Permiso informal: Kann ich das Fenster öffnen?: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Enunciativa: Ich kann heute nicht kommen.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Ja/Nein-Frage: Kannst du heute kommen?: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• W-Frage: Wann kannst du kommen?: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Hast du am Freitag Zeit? — Ja, gern. / Tut mir leid, ich kann nicht.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wollen wir ins Kino gehen? — Gute Idee!: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Wann treffen wir uns? — Um acht Uhr vor dem Kino.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Das Modalverb können».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Kapitel 4 · Das Modalverb können»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Ich | kann | gut Deutsch | sprechen.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «ich kann · du kannst · er/sie/es kann» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «wir können · ihr könnt · sie/Sie können» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Capacidad: Ich kann schwimmen.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Posibilidad: Wir können am Samstag ins Kino gehen.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Permiso informal: Kann ich das Fenster öffnen?» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Enunciativa: Ich kann heute nicht kommen.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Ja/Nein-Frage: Kannst du heute kommen?» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 4 · Das Modalverb können» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...220 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 18 · 08/10/2026 — Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIEDERHOLUNG KAPITEL 3 UND 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artículos y género; acusativo (den, einen, keinen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: cinco patrones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kein vs. nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uhrzeit oficial y coloquial; halb va hacia adelante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am / um / im.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbos separables: prefijo al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">können: modal, infinitivo al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE SATZKLAMMER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El concepto que unifica el capítulo: el paréntesis oracional. Verbo conjugado en posición 2, y el elemento que lo completa —prefijo separable o infinitivo— al final. Entre ambos va todo el resto. Es la estructura más característica del alemán y ya la usas en dos construcciones distintas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TYPISCHE FEHLER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dejar el prefijo pegado: «Ich aufstehe um sieben» en vez de «Ich stehe um sieben auf».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conjugar el segundo verbo: «Ich kann sprechen Deutsch» en vez de «Ich kann Deutsch sprechen».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducir halb literal: halb acht son las 7:30, no las 8:30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TERMINE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 4 y Quiz 4: límite 13 de octubre, 11:00 AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 2: martes 13 de octubre, 11:00-12:15. Cubre Kapitel 3 y 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2». Según la guía del maestro, lo central es: Artículos y género; acusativo (den, einen, keinen).; Plural: cinco patrones.; kein vs. nicht.; Uhrzeit oficial y coloquial; halb va hacia adelante.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El concepto que unifica el capítulo: el paréntesis oracional. Verbo conjugado en posición 2, y el elemento que lo completa —prefijo separable o infinitivo— al final. Entre ambos va todo el resto. Es la estructura más característica del alemán y ya la usas en dos construcciones distintas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artículos y género; acusativo (den, einen, keinen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: cinco patrones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kein vs. nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uhrzeit oficial y coloquial; halb va hacia adelante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am / um / im.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbos separables: prefijo al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">können: modal, infinitivo al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dejar el prefijo pegado: «Ich aufstehe um sieben» en vez de «Ich stehe um sieben auf».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conjugar el segundo verbo: «Ich kann sprechen Deutsch» en vez de «Ich kann Deutsch sprechen».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducir halb literal: halb acht son las 7:30, no las 8:30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 4 y Quiz 4: límite 13 de octubre, 11:00 AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 2: martes 13 de octubre, 11:00-12:15. Cubre Kapitel 3 y 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIEDERHOLUNG KAPITEL 3 UND 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «WIEDERHOLUNG KAPITEL 3 UND 4» de «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artículos y género; acusativo (den, einen, keinen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: cinco patrones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kein vs. nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uhrzeit oficial y coloquial; halb va hacia adelante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am / um / im.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbos separables: prefijo al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">können: modal, infinitivo al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE SATZKLAMMER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DIE SATZKLAMMER» de «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El concepto que unifica el capítulo: el paréntesis oracional. Verbo conjugado en posición 2, y el elemento que lo completa —prefijo separable o infinitivo— al final. Entre ambos va todo el resto. Es la estructura más característica del alemán y ya la usas en dos construcciones distintas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TYPISCHE FEHLER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «TYPISCHE FEHLER» de «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dejar el prefijo pegado: «Ich aufstehe um sieben» en vez de «Ich stehe um sieben auf».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conjugar el segundo verbo: «Ich kann sprechen Deutsch» en vez de «Ich kann Deutsch sprechen».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducir halb literal: halb acht son las 7:30, no las 8:30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TERMINE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «TERMINE» de «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 4 y Quiz 4: límite 13 de octubre, 11:00 AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 2: martes 13 de octubre, 11:00-12:15. Cubre Kapitel 3 y 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Artículos y género; acusativo (den, einen, keinen).: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Plural: cinco patrones.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• kein vs. nicht.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Uhrzeit oficial y coloquial; halb va hacia adelante.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• am / um / im.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Verbos separables: prefijo al final.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• können: modal, infinitivo al final.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Dejar el prefijo pegado: «Ich aufstehe um sieben» en vez de «Ich stehe um sie…: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Conjugar el segundo verbo: «Ich kann sprechen Deutsch» en vez de «Ich kann De…: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Traducir halb literal: halb acht son las 7:30, no las 8:30.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Übungsbuch Kapitel 4 y Quiz 4: límite 13 de octubre, 11:00 AM.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Examen 2: martes 13 de octubre, 11:00-12:15. Cubre Kapitel 3 y 4.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...183 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Artículos y género; acusativo (den, einen, keinen).» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Plural: cinco patrones.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «kein vs. nicht.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Uhrzeit oficial y coloquial; halb va hacia adelante.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «am / um / im.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Verbos separables: prefijo al final.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «können: modal, infinitivo al final.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Dejar el prefijo pegado: «Ich aufstehe um sieben» en vez de » — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 4 · Wiederholung und Vorbereitung auf Examen 2» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesión 30 · 19/11/2026 — Plattform 2 · Schreibtraining (1/2)</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sesión 19 · 13/10/2026 — Examen 2 · Kapitel 3 und 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...130 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXAMEN 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 13 de octubre, de 11:00 a 12:15. Vale 10% de la calificación final. No hay reposición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INHALT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 3: Essen und Trinken, der/die/das, Akkusativ, Plural, kein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 4: Uhrzeit, Wochentage, trennbare Verben, Modalverb können.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DANACH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El jueves 15 de octubre empieza el Kapitel 5: vivienda, muebles, preposiciones y el caso dativo. Es el capítulo más largo del curso, con cinco sesiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ERINNERUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha límite del «antes del capítulo» del Kapitel 5: 15 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Examen 2 · Kapitel 3 und 4». Según la guía del maestro, lo central es: Kapitel 3: Essen und Trinken, der/die/das, Akkusativ, Plural, kein.; Kapitel 4: Uhrzeit, Wochentage, trennbare Verben, Modalverb können.; Las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 2 · Kapitel 3 und 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 13 de octubre, de 11:00 a 12:15. Vale 10% de la calificación final. No hay reposición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El jueves 15 de octubre empieza el Kapitel 5: vivienda, muebles, preposiciones y el caso dativo. Es el capítulo más largo del curso, con cinco sesiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha límite del «antes del capítulo» del Kapitel 5: 15 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 3: Essen und Trinken, der/die/das, Akkusativ, Plural, kein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 4: Uhrzeit, Wochentage, trennbare Verben, Modalverb können.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXAMEN 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EXAMEN 2» de «Examen 2 · Kapitel 3 und 4». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 13 de octubre, de 11:00 a 12:15. Vale 10% de la calificación final. No hay reposición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INHALT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «INHALT» de «Examen 2 · Kapitel 3 und 4». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 3: Essen und Trinken, der/die/das, Akkusativ, Plural, kein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 4: Uhrzeit, Wochentage, trennbare Verben, Modalverb können.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «PLATZ FÜR NOTIZEN» de «Examen 2 · Kapitel 3 und 4». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DANACH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DANACH» de «Examen 2 · Kapitel 3 und 4». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El jueves 15 de octubre empieza el Kapitel 5: vivienda, muebles, preposiciones y el caso dativo. Es el capítulo más largo del curso, con cinco sesiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERINNERUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ERINNERUNG» de «Examen 2 · Kapitel 3 und 4». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha límite del «antes del capítulo» del Kapitel 5: 15 de octubre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Kapitel 3: Essen und Trinken, der/die/das, Akkusativ, Plural, kein.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Examen 2 · Kapitel 3 und 4».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Kapitel 4: Uhrzeit, Wochentage, trennbare Verben, Modalverb können.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Examen 2 · Kapitel 3 und 4».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Examen 2 · Kapitel 3 und 4».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Examen 2 · Kapitel 3 und 4»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...205 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Kapitel 3: Essen und Trinken, der/die/das, Akkusativ, Plural» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Kapitel 4: Uhrzeit, Wochentage, trennbare Verben, Modalverb » — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Examen 2 · Kapitel 3 und 4» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 20 · 15/10/2026 — Kapitel 5 · Wohnen und Möbel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">— GUÍA —</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE WOHNUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Haus · die Wohnung · das Zimmer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Schlafzimmer · das Wohnzimmer · die Küche · das Bad · der Flur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Balkon · der Garten · der Keller</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE MÖBEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Tisch, -e · der Stuhl, ¨-e · der Schrank, ¨-e · das Bett, -en</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Sofa, -s · der Sessel, - · das Regal, -e · die Lampe, -n</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apúntalos siempre con artículo y plural: «der Stuhl, die Stühle». Es el hábito que después ahorra meses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ES GIBT + AKKUSATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La construcción para decir que algo existe. Siempre rige acusativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In meinem Zimmer gibt es einen Tisch, ein Bett und einen Schrank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gibt es hier einen Supermarkt? — Nein, hier gibt es keinen Supermarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADJEKTIVE ZUR BESCHREIBUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">groß ↔ klein · hell ↔ dunkel · neu ↔ alt · teuer ↔ billig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gemütlich (acogedor) · modern · ruhig ↔ laut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FARBEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rot, blau, grün, gelb, schwarz, weiß, grau, braun, orange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÜBUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe tu cuarto: Mein Zimmer ist klein, aber hell. Es gibt einen Schreibtisch, ein Bett und ein Regal. Der Schreibtisch ist braun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 5, límite 3 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...157 lines deleted...]
-        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 5 · Wohnen und Möbel». Según la guía del maestro, lo central es: das Haus · die Wohnung · das Zimmer; das Schlafzimmer · das Wohnzimmer · die Küche · das Bad · der Flur; der Balkon · der Garten · der Keller; der Tisch, -e · der Stuhl, ¨-e · der Schrank, ¨-e · das Bett, -en. Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 5 · Wohnen und Möbel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apúntalos siempre con artículo y plural: «der Stuhl, die Stühle». Es el hábito que después ahorra meses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La construcción para decir que algo existe. Siempre rige acusativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe tu cuarto: Mein Zimmer ist klein, aber hell. Es gibt einen Schreibtisch, ein Bett und ein Regal. Der Schreibtisch ist braun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 5, límite 3 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Haus · die Wohnung · das Zimmer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Schlafzimmer · das Wohnzimmer · die Küche · das Bad · der Flur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Balkon · der Garten · der Keller</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Tisch, -e · der Stuhl, ¨-e · der Schrank, ¨-e · das Bett, -en</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Sofa, -s · der Sessel, - · das Regal, -e · die Lampe, -n</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In meinem Zimmer gibt es einen Tisch, ein Bett und einen Schrank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gibt es hier einen Supermarkt? — Nein, hier gibt es keinen Supermarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">groß ↔ klein · hell ↔ dunkel · neu ↔ alt · teuer ↔ billig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gemütlich (acogedor) · modern · ruhig ↔ laut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rot, blau, grün, gelb, schwarz, weiß, grau, braun, orange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE WOHNUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DIE WOHNUNG» de «Kapitel 5 · Wohnen und Möbel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Haus · die Wohnung · das Zimmer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Schlafzimmer · das Wohnzimmer · die Küche · das Bad · der Flur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Balkon · der Garten · der Keller</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE MÖBEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «DIE MÖBEL» de «Kapitel 5 · Wohnen und Möbel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Tisch, -e · der Stuhl, ¨-e · der Schrank, ¨-e · das Bett, -en</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Sofa, -s · der Sessel, - · das Regal, -e · die Lampe, -n</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apúntalos siempre con artículo y plural: «der Stuhl, die Stühle». Es el hábito que después ahorra meses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ES GIBT + AKKUSATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ES GIBT + AKKUSATIV» de «Kapitel 5 · Wohnen und Möbel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La construcción para decir que algo existe. Siempre rige acusativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In meinem Zimmer gibt es einen Tisch, ein Bett und einen Schrank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gibt es hier einen Supermarkt? — Nein, hier gibt es keinen Supermarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADJEKTIVE ZUR BESCHREIBUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ADJEKTIVE ZUR BESCHREIBUNG» de «Kapitel 5 · Wohnen und Möbel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">groß ↔ klein · hell ↔ dunkel · neu ↔ alt · teuer ↔ billig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gemütlich (acogedor) · modern · ruhig ↔ laut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FARBEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «FARBEN» de «Kapitel 5 · Wohnen und Möbel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rot, blau, grün, gelb, schwarz, weiß, grau, braun, orange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÜBUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ÜBUNG» de «Kapitel 5 · Wohnen und Möbel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe tu cuarto: Mein Zimmer ist klein, aber hell. Es gibt einen Schreibtisch, ein Bett und ein Regal. Der Schreibtisch ist braun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «FRIST» de «Kapitel 5 · Wohnen und Möbel». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 5, límite 3 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• das Haus · die Wohnung · das Zimmer: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Wohnen und Möbel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• das Schlafzimmer · das Wohnzimmer · die Küche · das Bad · der Flur: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Wohnen und Möbel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• der Balkon · der Garten · der Keller: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Wohnen und Möbel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• der Tisch, -e · der Stuhl, ¨-e · der Schrank, ¨-e · das Bett, -en: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Wohnen und Möbel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• das Sofa, -s · der Sessel, - · das Regal, -e · die Lampe, -n: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Wohnen und Möbel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• In meinem Zimmer gibt es einen Tisch, ein Bett und einen Schrank.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Wohnen und Möbel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Gibt es hier einen Supermarkt? — Nein, hier gibt es keinen Supermarkt.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Wohnen und Möbel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• groß ↔ klein · hell ↔ dunkel · neu ↔ alt · teuer ↔ billig: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Wohnen und Möbel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• gemütlich (acogedor) · modern · ruhig ↔ laut: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Wohnen und Möbel».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• rot, blau, grün, gelb, schwarz, weiß, grau, braun, orange.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Wohnen und Möbel».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Kapitel 5 · Wohnen und Möbel»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «das Haus · die Wohnung · das Zimmer» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «das Schlafzimmer · das Wohnzimmer · die Küche · das Bad · de» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «der Balkon · der Garten · der Keller» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «der Tisch, -e · der Stuhl, ¨-e · der Schrank, ¨-e · das Bett» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «das Sofa, -s · der Sessel, - · das Regal, -e · die Lampe, -n» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «In meinem Zimmer gibt es einen Tisch, ein Bett und einen Sch» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Gibt es hier einen Supermarkt? — Nein, hier gibt es keinen S» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «groß ↔ klein · hell ↔ dunkel · neu ↔ alt · teuer ↔ billig» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 5 · Wohnen und Möbel» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TAREA PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 21 · 20/10/2026 — Kapitel 5 · Der Dativ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TERCER CASO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El dativo marca el objeto indirecto: a quién o para quién. También lo exigen ciertas preposiciones y ciertos verbos, y ahí es donde de verdad se usa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTIKEL IM DATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masculino: der → dem · ein → einem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Femenino: die → der · eine → einer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neutro: das → dem · ein → einem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: die → den (y el sustantivo agrega -n: den Kindern)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Truco de memoria: en dativo el masculino y el neutro se juntan en dem, y el femenino toma la forma que el masculino tenía en nominativo, der. Es confuso al principio y se ordena con práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERBEN MIT DATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helfen: Ich helfe meinem Bruder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">danken: Ich danke der Lehrerin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gefallen: Die Wohnung gefällt mir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gehören: Das Buch gehört dem Studenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gefallen invierte la lógica del español: lo que gusta es el sujeto. «Die Wohnung gefällt mir» = «el departamento me gusta».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PERSONALPRONOMEN IM DATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ich → mir · du → dir · er/es → ihm · sie → ihr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wir → uns · ihr → euch · sie/Sie → ihnen/Ihnen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MERKE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir de aquí, cada verbo nuevo se aprende con su caso. «helfen + Dativ» es un dato tan importante como el significado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen de la sesión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En CS109 (Alemán I), esta sesión gira en torno a «Kapitel 5 · Der Dativ». Según la guía del maestro, lo central es: Masculino: der → dem · ein → einem; Femenino: die → der · eine → einer; Neutro: das → dem · ein → einem; Plural: die → den (y el sustantivo agrega -n: den Kindern). Estos apuntes recopilan el temario publicado y lo desarrollan con explicaciones para que puedas repasar sin abrir la guía: definiciones, relaciones entre ideas y lo que conviene memorizar antes de evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temario según la guía</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 5 · Der Dativ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El dativo marca el objeto indirecto: a quién o para quién. También lo exigen ciertas preposiciones y ciertos verbos, y ahí es donde de verdad se usa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Truco de memoria: en dativo el masculino y el neutro se juntan en dem, y el femenino toma la forma que el masculino tenía en nominativo, der. Es confuso al principio y se ordena con práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gefallen invierte la lógica del español: lo que gusta es el sujeto. «Die Wohnung gefällt mir» = «el departamento me gusta».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir de aquí, cada verbo nuevo se aprende con su caso. «helfen + Dativ» es un dato tan importante como el significado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos que el programa marca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masculino: der → dem · ein → einem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Femenino: die → der · eine → einer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neutro: das → dem · ein → einem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: die → den (y el sustantivo agrega -n: den Kindern)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helfen: Ich helfe meinem Bruder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">danken: Ich danke der Lehrerin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gefallen: Die Wohnung gefällt mir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gehören: Das Buch gehört dem Studenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ich → mir · du → dir · er/es → ihm · sie → ihr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wir → uns · ihr → euch · sie/Sie → ihnen/Ihnen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explicación — para estudiar después</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL TERCER CASO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «EL TERCER CASO» de «Kapitel 5 · Der Dativ». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El dativo marca el objeto indirecto: a quién o para quién. También lo exigen ciertas preposiciones y ciertos verbos, y ahí es donde de verdad se usa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTIKEL IM DATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «ARTIKEL IM DATIV» de «Kapitel 5 · Der Dativ». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masculino: der → dem · ein → einem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Femenino: die → der · eine → einer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neutro: das → dem · ein → einem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plural: die → den (y el sustantivo agrega -n: den Kindern)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Truco de memoria: en dativo el masculino y el neutro se juntan en dem, y el femenino toma la forma que el masculino tenía en nominativo, der. Es confuso al principio y se ordena con práctica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERBEN MIT DATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «VERBEN MIT DATIV» de «Kapitel 5 · Der Dativ». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helfen: Ich helfe meinem Bruder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">danken: Ich danke der Lehrerin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gefallen: Die Wohnung gefällt mir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gehören: Das Buch gehört dem Studenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gefallen invierte la lógica del español: lo que gusta es el sujeto. «Die Wohnung gefällt mir» = «el departamento me gusta».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PERSONALPRONOMEN IM DATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «PERSONALPRONOMEN IM DATIV» de «Kapitel 5 · Der Dativ». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ich → mir · du → dir · er/es → ihm · sie → ihr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wir → uns · ihr → euch · sie/Sie → ihnen/Ihnen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MERKE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sección «MERKE» de «Kapitel 5 · Der Dativ». En alemán conviene siempre: (1) memorizar la forma exacta (conjugación / vocabulario), (2) decirla en voz alta, (3) escribir una oración propia. No traduzcas palabra por palabra: fíjate en la posición del verbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir de aquí, cada verbo nuevo se aprende con su caso. «helfen + Dativ» es un dato tan importante como el significado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Masculino: der → dem · ein → einem: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Der Dativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Femenino: die → der · eine → einer: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Der Dativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Neutro: das → dem · ein → einem: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Der Dativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Plural: die → den (y el sustantivo agrega -n: den Kindern): practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Der Dativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• helfen: Ich helfe meinem Bruder.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Der Dativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• danken: Ich danke der Lehrerin.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Der Dativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• gefallen: Die Wohnung gefällt mir.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Der Dativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• gehören: Das Buch gehört dem Studenten.: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Der Dativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• ich → mir · du → dir · er/es → ihm · sie → ihr: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Der Dativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• wir → uns · ihr → euch · sie/Sie → ihnen/Ihnen: practícalo en 3 oraciones (ich / du / er). Si es verbo, conjugalo completo; si es vocabulario, di el artículo (der/die/das) y el plural si lo sabes. Tema: «Kapitel 5 · Der Dativ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATAJO RÁPIDO — conjugación Präsens (siempre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo regular (machen): ich mache · du machst · er/sie/es macht · wir machen · ihr macht · sie/Sie machen. Terminaciones: -e, -st, -t, -en, -t, -en. Memoriza esto como tabla fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein (ser/estar): ich bin · du bist · er/sie/es ist · wir sind · ihr seid · sie/Sie sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben (tener): ich habe · du hast · er/sie/es hat · wir haben · ihr habt · sie/Sie haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posición del verbo (regla de oro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oración normal: el verbo conjugado va en 2ª posición. «Ich komme aus Mexiko.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta sí/no: verbo en 1ª posición. «Kommst du aus Mexiko?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta con W (wer, was, wo, wie, woher…): W + verbo + sujeto. «Woher kommst du?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trucos que salvan puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TODOS los sustantivos van con mayúscula: Student, Familie, Informatik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesión sin artículo: «Ich bin Student» (NO «Ich bin ein Student»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta negativa + contradicción = doch (no ja). «Kommst du nicht? — Doch!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possessivartikel: mein/dein/sein/ihr — en masculino/neutro sin -e; femenino/plural con -e (meine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Números 21+: se dicen al revés. 21 = einundzwanzig (uno-y-veinte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relacionado con esta sesión («Kapitel 5 · Der Dativ»): repasa primero la conjugación de arriba, luego el vocabulario de la guía en voz alta 2 veces, y al final escribe 5 oraciones nuevas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas para repasar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Masculino: der → dem · ein → einem» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Femenino: die → der · eine → einer» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Neutro: das → dem · ein → einem» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «Plural: die → den (y el sustantivo agrega -n: den Kindern)» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «helfen: Ich helfe meinem Bruder.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «danken: Ich danke der Lehrerin.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «gefallen: Die Wohnung gefällt mir.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di en alemán (sin mirar): «gehören: Das Buch gehört dem Studenten.» — ¿conjugación / artículo / posición del verbo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo se conecta «Kapitel 5 · Der Dativ» con evaluaciones o tareas de Alemán I?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 22 · 22/10/2026 — Kapitel 5 · Wechselpräpositionen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS PREPOSICIONES DE DOBLE CASO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nueve preposiciones de lugar rigen dativo o acusativo según lo que expresen: dativo si hay posición, acusativo si hay movimiento hacia un destino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in, an, auf, über, unter, vor, hinter, neben, zwischen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WO? → DATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Buch liegt auf dem Tisch. (¿dónde está? posición)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Lampe steht neben dem Bett.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich bin in der Küche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WOHIN? → AKKUSATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich lege das Buch auf den Tisch. (¿a dónde? movimiento)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich stelle die Lampe neben das Bett.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich gehe in die Küche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA PRUEBA QUE NUNCA FALLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregúntale a la oración: ¿Wo? o ¿Wohin? Si la respuesta es un lugar donde algo está, dativo. Si es un destino al que algo va, acusativo. No depende del verbo sino de lo que la oración describe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POSITIONSVERBEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liegen (estar acostado) ↔ legen (acostar) — liegen + Dativ, legen + Akkusativ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stehen (estar de pie) ↔ stellen (poner de pie).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sitzen (estar sentado) ↔ setzen (sentar).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los de la izquierda son de posición y van con dativo; los de la derecha son de movimiento y van con acusativo. Van en pares, y aprenderlos en pares es lo que los fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRÄPOSITIONEN NUR MIT DATIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aus, bei, mit, nach, seit, von, zu. Estas siempre dativo, sin excepción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 23 · 27/10/2026 — Kapitel 5 · Wiederholung: die drei Kasus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PANORAMA DE LOS CASOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ya tienes tres de los cuatro casos del alemán. Verlos juntos en una sola tabla es lo que hace que dejen de confundirse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BESTIMMTER ARTIKEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominativ: der · die · das · die</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akkusativ: den · die · das · die</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dativ: dem · der · dem · den (+n)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNBESTIMMTER ARTIKEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominativ: ein · eine · ein · —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akkusativ: einen · eine · ein · —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dativ: einem · einer · einem · —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÓMO DECIDIR EL CASO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ¿Es el sujeto? → Nominativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ¿Es objeto directo? → Acusativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ¿Es objeto indirecto? → Dativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. ¿Va tras preposición? → El caso lo manda la preposición, no la función.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÜBUNG MIT ALLEN KASUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Student (Nom) gibt dem Lehrer (Dat) das Buch (Akk).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich (Nom) kaufe meiner Schwester (Dat) einen Kaffee (Akk).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz 5 y Übungsbuch Kapitel 5: límite 3 de noviembre, 11:00 AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUNKTE EXTRA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recuerda que hasta el 10 de noviembre puedes ganar puntos extra: completando todas las actividades autónomas (Übungen a-d y e-h, un punto cada bloque), cantando de memoria una canción de un compositor germanohablante, declamando un poema de mínimo cuatro estrofas, o invitando a un estudiante de intercambio germanohablante a dar una presentación. Hay que avisar por correo con dos días de anticipación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 24 · 29/10/2026 — Kapitel 5 · Sprechtraining: meine Wohnung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRAKTISCHES SPRECHEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión de producción oral sobre vivienda, usando dativo y preposiciones de doble caso en contexto real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIALOG: EINE WOHNUNG SUCHEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Guten Tag, ich suche eine Wohnung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Wie viele Zimmer möchten Sie?  — Zwei Zimmer, bitte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Wo möchten Sie wohnen?  — Im Zentrum, wenn möglich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Was kostet die Miete?  — Sie kostet 500 Euro im Monat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BESCHREIBUNG ÜBEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe tu casa habitación por habitación, diciendo dónde está cada mueble. Cada oración debe usar una preposición de doble caso en dativo, porque estás describiendo posición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In meinem Zimmer steht ein Bett neben dem Fenster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Über dem Schreibtisch hängt ein Regal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Stuhl steht zwischen dem Tisch und dem Schrank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HÄUFIGE FEHLER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar acusativo al describir posición: «auf den Tisch» cuando quieres decir que algo está sobre la mesa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olvidar la -n del plural en dativo: «mit den Kinder» en vez de «mit den Kindern».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confundir liegen/legen y stehen/stellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NÄCHSTES KAPITEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El martes 3 de noviembre empieza el Kapitel 6, el último del curso: rutina diaria, más verbos modales, imperativo e introducción al Perfekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 25 · 03/11/2026 — Kapitel 6 · Tagesablauf und weitere Modalverben</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DER TAGESABLAUF</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aufstehen · frühstücken · zur Uni gehen · Mittag essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arbeiten · lernen · nach Hause kommen · Abendessen machen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fernsehen · ins Bett gehen · schlafen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE MODALVERBEN IM ÜBERBLICK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">können — poder, saber hacer: Ich kann Deutsch sprechen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">müssen — tener que: Ich muss heute lernen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wollen — querer: Ich will nach Deutschland fahren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">möchten — querría, cortés: Ich möchte einen Kaffee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dürfen — tener permiso: Darf ich hier rauchen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sollen — deber por indicación ajena: Du sollst mehr schlafen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KONJUGATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">müssen: ich muss, du musst, er muss, wir müssen, ihr müsst, sie müssen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wollen: ich will, du willst, er will, wir wollen, ihr wollt, sie wollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El patrón se repite en todos: ich y er comparten forma y no llevan terminación, y la vocal cambia en el singular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MÜSSEN NICHT ≠ NICHT DÜRFEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Du musst nicht kommen. = No es necesario que vengas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Du darfst nicht kommen. = No tienes permiso de venir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La diferencia es grande y es un error frecuente. «No debes» en español es ambiguo; en alemán no lo es.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 6, límite 19 de noviembre. Es la última entrega de Übungsbuch del curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 26 · 05/11/2026 — Kapitel 6 · Der Imperativ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DAR INSTRUCCIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El imperativo tiene tres formas según a quién le hables. Es de uso constante en instrucciones, recetas, indicaciones y en el propio salón de clases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DU-FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se quita la terminación -st del presente: du kommst → Komm!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du gehst → Geh! · du machst → Mach! · du liest → Lies!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sin pronombre: «Komm!», no «Komm du!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IHR-FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Idéntica al presente, sin pronombre: ihr kommt → Kommt!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SIE-FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbo primero y pronombre después: Kommen Sie! · Warten Sie bitte!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNREGELMÄSSIG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein → Sei! / Seid! / Seien Sie!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben → Hab! / Habt! / Haben Sie!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IM UNTERRICHT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frases que la profesora usa y que conviene reconocer al oído: Hören Sie zu. Lesen Sie den Text. Arbeiten Sie zu zweit. Öffnen Sie das Buch auf Seite zwanzig. Wiederholen Sie bitte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HÖFLICHKEIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agregar bitte suaviza cualquier imperativo. «Warte!» es una orden; «Warte bitte!» es una petición. En alemán la diferencia de registro se marca mucho con partículas como bitte, mal y doch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 27 · 10/11/2026 — Kapitel 6 · Das Perfekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL PASADO DEL ALEMÁN HABLADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para contar lo que hiciste, el alemán conversacional usa el Perfekt, no el Präteritum. Se forma con un auxiliar conjugado más el participio al final: otra vez el paréntesis oracional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE STRUKTUR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich | habe | gestern Deutsch | gelernt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich | bin | am Montag nach Puebla | gefahren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HABEN ODER SEIN?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sein — verbos de movimiento (gehen, fahren, kommen, fliegen) y de cambio de estado (aufstehen, einschlafen), más sein y bleiben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben — todos los demás, que son la mayoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DAS PARTIZIP II</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regulares: ge- + raíz + -t. machen → gemacht · lernen → gelernt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Irregulares: ge- + raíz (a veces cambiada) + -en. gehen → gegangen · essen → gegessen · trinken → getrunken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Separables: el ge- va en medio. aufstehen → aufgestanden · einkaufen → eingekauft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbos en -ieren y con prefijo inseparable: sin ge-. studieren → studiert · besuchen → besucht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BEISPIELE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was hast du am Wochenende gemacht? — Ich habe Fußball gespielt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wo bist du gewesen? — Ich bin zu Hause geblieben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MERKE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los participios irregulares se memorizan uno por uno; no hay atajo. Empieza hoy con los veinte verbos más frecuentes y el resto llega con la lectura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 28 · 12/11/2026 — Kapitel 6 · Wiederholung des Kapitels</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIEDERHOLUNG KAPITEL 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tagesablauf y vocabulario de rutina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los seis modales y su conjugación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">müssen nicht (no hace falta) frente a nicht dürfen (está prohibido).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imperativo en du, ihr y Sie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perfekt: auxiliar haben o sein, participio al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE SATZKLAMMER, ZUM LETZTEN MAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tres construcciones del curso comparten la misma estructura: verbos separables, verbos modales y Perfekt. En las tres, el verbo conjugado va en posición 2 y el elemento que lo completa cierra la oración. Si entendiste eso, entendiste la sintaxis alemana básica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WAS DU JETZT KANNST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentarte y hablar de tu familia, tu casa y tu rutina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedir en un restaurante y hacer una cita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decir la hora y describir un horario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expresar capacidad, obligación, deseo y permiso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contar en pasado lo que hiciste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eso es la primera mitad del nivel A1 del Marco Común Europeo, que es exactamente la meta declarada del curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TERMINE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz 6 y Übungsbuch Kapitel 6: límite 19 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puntos extra: el correo debe enviarse antes del 10 de noviembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 29 · 17/11/2026 — Kapitel 6 · Abschluss und Vorbereitung auf die Plattform 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LETZTE SITZUNG DES KAPITELS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy cierra el Kapitel 6 y con él el contenido nuevo del curso. Lo que sigue es Plattform 2 y el Endexamen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATTFORM 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jueves 19 y martes 24 de noviembre, de 11:00 a 12:15. Vale 5% de la calificación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SCHREIBTRAINING VORBEREITEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisa las indicaciones en Blackboard, apartado Plattform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entrega en Word legible; si no se puede abrir, es cero automático.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Misma rúbrica: Wortschatz, Grammatik, Kommunikation, Anweisungen &amp; Regeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WOMIT DU JETZT SCHREIBEN KANNST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presente, Perfekt, modales e imperativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominativo, acusativo y dativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preposiciones de dativo y de doble caso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conectores: und, aber, oder, denn, deshalb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RATSCHLAG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escribe con las estructuras que dominas. Un texto de nivel A1 correcto obtiene mejor calificación que uno de nivel B1 con errores, y además no levanta la sospecha de traducción automática, que se sanciona con cero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERINNERUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Endexamen: jueves 26 de noviembre, de 11:00 a 12:40. Vale 10% y cubre todo el curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 30 · 19/11/2026 — Plattform 2 · Schreibtraining (1/2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATTFORM 2, ERSTER TEIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 19 de noviembre, de 11:00 a 12:15. Junto con la sesión del 24 de noviembre conforma el 5% de la Plattform 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABLAUF</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicaciones en Blackboard, apartado Plattform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento Word legible; se evalúa con la rúbrica de cuatro criterios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prohibido traductor automático e IA: sanción de cero sin oportunidad de rehacer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NÜTZLICHE STRUKTUREN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rutina: Ich stehe um sieben Uhr auf und frühstücke.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasado: Am Wochenende habe ich Freunde getroffen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obligación: Diese Woche muss ich viel lernen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descripción de lugar: In meinem Zimmer steht ein Schreibtisch neben dem Fenster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERINNERUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Übungsbuch Kapitel 6 y Quiz 6 vencen hoy, 19 de noviembre, a las 11:00 AM. Después de esa hora desaparece el apartado de entrega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 31 · 24/11/2026 — Plattform 2 · Schreibtraining (2/2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATTFORM 2, ZWEITER TEIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 24 de noviembre, de 11:00 a 12:15. Cierra la Plattform 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VORBEREITUNG AUF DAS ENDEXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Endexamen es pasado mañana, jueves 26 de noviembre, de 11:00 a 12:40. Vale 10% de la calificación final y cubre los seis capítulos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GRAMMATIK DES GANZEN KURSES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K1 — Präsens, sein, haben, posición del verbo, W-Fragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K2 — Possessivartikel, Ja/Nein-Fragen, doch, Verneinung mit nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K3 — Genus, Akkusativ, Plural, kein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K4 — Uhrzeit, trennbare Verben, Modalverb können.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K5 — Dativ, Wechselpräpositionen, Positionsverben, es gibt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K6 — Modalverben, Imperativ, Perfekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WAS AM MEISTEN GEFRAGT WIRD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir el caso correcto tras preposición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colocar bien el segundo elemento del paréntesis oracional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben o sein en el Perfekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">halb + hora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HÖREN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verifica hoy que tu laptop y tus audífonos funcionen. Es responsabilidad del alumno y no hay reposición del examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesión 32 · 26/11/2026 — Endexamen · Kapitel 1 bis 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— GUÍA —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENDEXAMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoy, 26 de noviembre, de 11:00 a 12:40. Vale 10% de la calificación final y cubre los seis capítulos del curso. Es también el último día de clases del semestre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INHALT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cuatro destrezas: Hören, Sprechen, Lesen, Schreiben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo el vocabulario y la gramática de los Kapitel 1 a 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLATZ FÜR NOTIZEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIE ENDNOTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitel 1 a 6: 10% cada uno, 60% del total.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plattform 1 y 2: 5% cada una, 10% del total.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen 1, Examen 2 y Endexamen: 10% cada uno, 30% del total.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WAS DU ERREICHT HAST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al terminar el curso alcanzaste la primera mitad del nivel A1 del Marco Común Europeo de Referencia: entiendes palabras y frases sencillas sobre temas conocidos, participas en conversaciones simples, y lees y escribes textos básicos y formularios con datos personales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WEITER ÜBEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para no perderlo durante el receso: Deutsche Welle tiene material gratuito por nivel, allango conserva los audios y las tarjetas del libro, y media hora semanal basta para que el A1 no se enfríe antes de Alemán II.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viel Erfolg!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— MIS NOTAS —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAREA PROPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(ideas que se me ocurren en clase para investigar por mi cuenta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 